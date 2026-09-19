--- v0 (2026-05-25)
+++ v1 (2026-09-19)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b51dc8fcda64626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96d8332015ec476aab56397720dcf850.psmdcp" Id="Rb00ea663b9c0457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bda75a356dc471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/332b53d622e14893ba359975fb190626.psmdcp" Id="R8135cbaaaea04774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>WPM36</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial Price Index</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>22/05/2026 11:00:00</x:t>
+    <x:t>21/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WPM36/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>WPIM</x:t>
   </x:si>
   <x:si>
     <x:t>Wholesale Prices Monthly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Ronan O'Sullivan</x:t>
   </x:si>
@@ -607,50 +607,68 @@
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
   <x:si>
     <x:t>202603</x:t>
   </x:si>
   <x:si>
     <x:t>2026 March</x:t>
   </x:si>
   <x:si>
     <x:t>202604</x:t>
   </x:si>
   <x:si>
     <x:t>2026 April</x:t>
   </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -801,51 +819,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="64">
+      <items count="67">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -866,54 +884,57 @@
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="64">
+      <items count="67">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -934,50 +955,53 @@
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
       </items>
     </pivotField>
     <pivotField name="C02596V03150" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Broad Industrial Sector NACE Rev 2" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
@@ -986,52 +1010,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H577" totalsRowShown="0">
-  <x:autoFilter ref="A1:H577"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H604" totalsRowShown="0">
+  <x:autoFilter ref="A1:H604"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02596V03150"/>
     <x:tableColumn id="6" name="Broad Industrial Sector NACE Rev 2"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1530,51 +1554,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H577"/>
+  <x:dimension ref="A1:H604"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="46.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="18.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -16546,50 +16570,752 @@
     </x:row>
     <x:row r="577" spans="1:8">
       <x:c r="A577" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H577" s="0">
         <x:v>123.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="578" spans="1:8">
+      <x:c r="A578" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B578" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C578" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D578" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E578" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F578" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G578" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H578" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="579" spans="1:8">
+      <x:c r="A579" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B579" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C579" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D579" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E579" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F579" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G579" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H579" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="580" spans="1:8">
+      <x:c r="A580" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B580" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C580" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D580" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E580" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F580" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G580" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H580" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="581" spans="1:8">
+      <x:c r="A581" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B581" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C581" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D581" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E581" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F581" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G581" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H581" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="582" spans="1:8">
+      <x:c r="A582" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B582" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C582" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D582" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E582" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F582" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G582" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H582" s="0">
+        <x:v>120.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="583" spans="1:8">
+      <x:c r="A583" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B583" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C583" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D583" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E583" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F583" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G583" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H583" s="0">
+        <x:v>106.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="584" spans="1:8">
+      <x:c r="A584" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B584" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C584" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D584" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E584" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F584" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G584" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H584" s="0">
+        <x:v>107.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="585" spans="1:8">
+      <x:c r="A585" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B585" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C585" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D585" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E585" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F585" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G585" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H585" s="0">
+        <x:v>117.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="586" spans="1:8">
+      <x:c r="A586" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B586" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C586" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D586" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E586" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F586" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G586" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H586" s="0">
+        <x:v>124.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="587" spans="1:8">
+      <x:c r="A587" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B587" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C587" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D587" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E587" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F587" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G587" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H587" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="588" spans="1:8">
+      <x:c r="A588" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B588" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C588" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D588" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E588" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F588" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G588" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H588" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="589" spans="1:8">
+      <x:c r="A589" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B589" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C589" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D589" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E589" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F589" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G589" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H589" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="590" spans="1:8">
+      <x:c r="A590" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B590" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C590" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D590" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E590" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F590" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G590" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H590" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="591" spans="1:8">
+      <x:c r="A591" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B591" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C591" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D591" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E591" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F591" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G591" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H591" s="0">
+        <x:v>120.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="592" spans="1:8">
+      <x:c r="A592" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B592" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C592" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D592" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E592" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F592" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G592" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H592" s="0">
+        <x:v>106.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="593" spans="1:8">
+      <x:c r="A593" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B593" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C593" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D593" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E593" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F593" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G593" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H593" s="0">
+        <x:v>107.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="594" spans="1:8">
+      <x:c r="A594" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B594" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C594" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D594" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E594" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F594" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G594" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H594" s="0">
+        <x:v>109.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="595" spans="1:8">
+      <x:c r="A595" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B595" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C595" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D595" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E595" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F595" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G595" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H595" s="0">
+        <x:v>124.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="596" spans="1:8">
+      <x:c r="A596" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B596" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C596" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D596" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E596" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F596" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G596" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H596" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="597" spans="1:8">
+      <x:c r="A597" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B597" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C597" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D597" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E597" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F597" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G597" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H597" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="598" spans="1:8">
+      <x:c r="A598" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B598" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C598" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D598" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E598" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F598" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G598" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H598" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="599" spans="1:8">
+      <x:c r="A599" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B599" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C599" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D599" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E599" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F599" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G599" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H599" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="600" spans="1:8">
+      <x:c r="A600" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B600" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C600" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D600" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E600" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F600" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G600" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H600" s="0">
+        <x:v>121.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="601" spans="1:8">
+      <x:c r="A601" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B601" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C601" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D601" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E601" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F601" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G601" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H601" s="0">
+        <x:v>110.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="602" spans="1:8">
+      <x:c r="A602" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B602" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C602" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D602" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E602" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F602" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G602" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H602" s="0">
+        <x:v>111.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="603" spans="1:8">
+      <x:c r="A603" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B603" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C603" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D603" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E603" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F603" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G603" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H603" s="0">
+        <x:v>121.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="604" spans="1:8">
+      <x:c r="A604" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B604" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C604" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D604" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E604" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F604" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G604" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H604" s="0">
+        <x:v>124.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -16635,51 +17361,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="WPM36C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Industrial Price Index"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="64">
+      <x:sharedItems count="67">
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
         <x:s v="202202"/>
         <x:s v="202203"/>
         <x:s v="202204"/>
         <x:s v="202205"/>
         <x:s v="202206"/>
         <x:s v="202207"/>
         <x:s v="202208"/>
         <x:s v="202209"/>
         <x:s v="202210"/>
         <x:s v="202211"/>
         <x:s v="202212"/>
         <x:s v="202301"/>
@@ -16700,54 +17426,57 @@
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
         <x:s v="202604"/>
+        <x:s v="202605"/>
+        <x:s v="202606"/>
+        <x:s v="202607"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="64">
+      <x:sharedItems count="67">
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
         <x:s v="2022 February"/>
         <x:s v="2022 March"/>
         <x:s v="2022 April"/>
         <x:s v="2022 May"/>
         <x:s v="2022 June"/>
         <x:s v="2022 July"/>
         <x:s v="2022 August"/>
         <x:s v="2022 September"/>
         <x:s v="2022 October"/>
         <x:s v="2022 November"/>
         <x:s v="2022 December"/>
         <x:s v="2023 January"/>
@@ -16768,85 +17497,88 @@
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
         <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
+        <x:s v="2026 July"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02596V03150">
       <x:sharedItems count="9">
         <x:s v="Z0610"/>
         <x:s v="Z0500"/>
         <x:s v="Z0800"/>
         <x:s v="Z0900"/>
         <x:s v="ZA100"/>
         <x:s v="ZA200"/>
         <x:s v="V2100"/>
         <x:s v="ZXC801"/>
         <x:s v="ZXC907"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Broad Industrial Sector NACE Rev 2">
       <x:sharedItems count="9">
         <x:s v="Intermediate goods (except energy)"/>
         <x:s v="Capital goods"/>
         <x:s v="Durable consumer goods"/>
         <x:s v="Non-durable consumer goods"/>
         <x:s v="Manufacturing industries (home sales)"/>
         <x:s v="Manufacturing industries (export sales)"/>
         <x:s v="Manufacturing industries (10 to 33)"/>
         <x:s v="Energy products"/>
         <x:s v="Building and construction (i.e. materials and wages)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Base Year 2021=100"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="51.6" maxValue="260" count="199">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="51.6" maxValue="260" count="205">
         <x:s v=""/>
         <x:n v="97.3"/>
         <x:n v="97.8"/>
         <x:n v="63.3"/>
         <x:n v="95.7"/>
         <x:n v="98.5"/>
         <x:n v="99.2"/>
         <x:n v="51.6"/>
         <x:n v="95.9"/>
         <x:n v="98.7"/>
         <x:n v="99.1"/>
         <x:n v="61.5"/>
         <x:n v="96.4"/>
         <x:n v="98.9"/>
         <x:n v="98.8"/>
         <x:n v="68.6"/>
         <x:n v="98.6"/>
         <x:n v="99.4"/>
         <x:n v="98.1"/>
         <x:n v="98.2"/>
         <x:n v="76.2"/>
         <x:n v="99"/>
         <x:n v="99.6"/>
         <x:n v="98.3"/>
         <x:n v="75.6"/>
@@ -17002,50 +17734,56 @@
         <x:n v="79.6"/>
         <x:n v="102.4"/>
         <x:n v="83.3"/>
         <x:n v="120"/>
         <x:n v="102.3"/>
         <x:n v="81"/>
         <x:n v="121.8"/>
         <x:n v="101.8"/>
         <x:n v="80.1"/>
         <x:n v="122.1"/>
         <x:n v="117"/>
         <x:n v="83.7"/>
         <x:n v="101.9"/>
         <x:n v="103.3"/>
         <x:n v="88.3"/>
         <x:n v="99.5"/>
         <x:n v="122.6"/>
         <x:n v="119"/>
         <x:n v="102"/>
         <x:n v="88.8"/>
         <x:n v="123"/>
         <x:n v="120.4"/>
         <x:n v="105.6"/>
         <x:n v="112"/>
         <x:n v="123.3"/>
+        <x:n v="120.6"/>
+        <x:n v="107.9"/>
+        <x:n v="124.1"/>
+        <x:n v="120.9"/>
+        <x:n v="121.9"/>
+        <x:n v="121.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="WPM36C01"/>
     <s v="Industrial Price Index"/>
     <s v="202101"/>
     <s v="2021 January"/>
     <s v="Z0610"/>
     <s v="Intermediate goods (except energy)"/>
     <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="WPM36C01"/>
     <s v="Industrial Price Index"/>
     <s v="202101"/>
     <s v="2021 January"/>
     <s v="Z0500"/>
     <s v="Capital goods"/>
@@ -22770,27 +23508,297 @@
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
     <s v="Base Year 2021=100"/>
     <n v="106.9"/>
   </r>
   <r>
     <s v="WPM36C01"/>
     <s v="Industrial Price Index"/>
     <s v="202604"/>
     <s v="2026 April"/>
     <s v="ZXC801"/>
     <s v="Energy products"/>
     <s v="Base Year 2021=100"/>
     <n v="112"/>
   </r>
   <r>
     <s v="WPM36C01"/>
     <s v="Industrial Price Index"/>
     <s v="202604"/>
     <s v="2026 April"/>
     <s v="ZXC907"/>
     <s v="Building and construction (i.e. materials and wages)"/>
     <s v="Base Year 2021=100"/>
     <n v="123.3"/>
   </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="Z0610"/>
+    <s v="Intermediate goods (except energy)"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="Z0500"/>
+    <s v="Capital goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="Z0800"/>
+    <s v="Durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="Z0900"/>
+    <s v="Non-durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="ZA100"/>
+    <s v="Manufacturing industries (home sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="120.6"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="ZA200"/>
+    <s v="Manufacturing industries (export sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="106.6"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="107.9"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="ZXC801"/>
+    <s v="Energy products"/>
+    <s v="Base Year 2021=100"/>
+    <n v="117.4"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="ZXC907"/>
+    <s v="Building and construction (i.e. materials and wages)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="124.1"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="Z0610"/>
+    <s v="Intermediate goods (except energy)"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="Z0500"/>
+    <s v="Capital goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="Z0800"/>
+    <s v="Durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="Z0900"/>
+    <s v="Non-durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="ZA100"/>
+    <s v="Manufacturing industries (home sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="120.9"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="ZA200"/>
+    <s v="Manufacturing industries (export sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="106.4"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="107.7"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="ZXC801"/>
+    <s v="Energy products"/>
+    <s v="Base Year 2021=100"/>
+    <n v="109.2"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="ZXC907"/>
+    <s v="Building and construction (i.e. materials and wages)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="124.1"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="Z0610"/>
+    <s v="Intermediate goods (except energy)"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="Z0500"/>
+    <s v="Capital goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="Z0800"/>
+    <s v="Durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="Z0900"/>
+    <s v="Non-durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="ZA100"/>
+    <s v="Manufacturing industries (home sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="121.9"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="ZA200"/>
+    <s v="Manufacturing industries (export sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="110.2"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="111.2"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="ZXC801"/>
+    <s v="Energy products"/>
+    <s v="Base Year 2021=100"/>
+    <n v="121.3"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="ZXC907"/>
+    <s v="Building and construction (i.e. materials and wages)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="124.1"/>
+  </r>
 </pivotCacheRecords>
 </file>