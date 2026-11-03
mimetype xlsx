--- v1 (2026-09-19)
+++ v2 (2026-11-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bda75a356dc471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/332b53d622e14893ba359975fb190626.psmdcp" Id="R8135cbaaaea04774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6c1a980de14e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a34acb1e623480bbafbc41a7ecb8eb9.psmdcp" Id="R9836a2223ec447e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>WPM36</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial Price Index</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/08/2026 11:00:00</x:t>
+    <x:t>27/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WPM36/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>WPIM</x:t>
   </x:si>
   <x:si>
     <x:t>Wholesale Prices Monthly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Ronan O'Sullivan</x:t>
   </x:si>
@@ -625,50 +625,62 @@
   </x:si>
   <x:si>
     <x:t>202604</x:t>
   </x:si>
   <x:si>
     <x:t>2026 April</x:t>
   </x:si>
   <x:si>
     <x:t>202605</x:t>
   </x:si>
   <x:si>
     <x:t>2026 May</x:t>
   </x:si>
   <x:si>
     <x:t>202606</x:t>
   </x:si>
   <x:si>
     <x:t>2026 June</x:t>
   </x:si>
   <x:si>
     <x:t>202607</x:t>
   </x:si>
   <x:si>
     <x:t>2026 July</x:t>
   </x:si>
+  <x:si>
+    <x:t>202608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 September</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -819,51 +831,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="67">
+      <items count="69">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -887,54 +899,56 @@
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="67">
+      <items count="69">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -958,50 +972,52 @@
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
       </items>
     </pivotField>
     <pivotField name="C02596V03150" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Broad Industrial Sector NACE Rev 2" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
@@ -1010,52 +1026,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H604" totalsRowShown="0">
-  <x:autoFilter ref="A1:H604"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H622" totalsRowShown="0">
+  <x:autoFilter ref="A1:H622"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02596V03150"/>
     <x:tableColumn id="6" name="Broad Industrial Sector NACE Rev 2"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1554,51 +1570,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H604"/>
+  <x:dimension ref="A1:H622"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="46.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="18.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -17272,50 +17288,518 @@
     </x:row>
     <x:row r="604" spans="1:8">
       <x:c r="A604" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H604" s="0">
         <x:v>124.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="605" spans="1:8">
+      <x:c r="A605" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B605" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C605" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D605" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E605" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F605" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G605" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H605" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="606" spans="1:8">
+      <x:c r="A606" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B606" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C606" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D606" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E606" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F606" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G606" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H606" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="607" spans="1:8">
+      <x:c r="A607" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B607" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C607" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D607" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E607" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F607" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G607" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H607" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="608" spans="1:8">
+      <x:c r="A608" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B608" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D608" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E608" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F608" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G608" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H608" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="609" spans="1:8">
+      <x:c r="A609" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B609" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C609" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D609" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E609" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F609" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G609" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H609" s="0">
+        <x:v>119.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="610" spans="1:8">
+      <x:c r="A610" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B610" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C610" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D610" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E610" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F610" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G610" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H610" s="0">
+        <x:v>109.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="611" spans="1:8">
+      <x:c r="A611" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B611" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C611" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D611" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E611" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F611" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G611" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H611" s="0">
+        <x:v>110.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="612" spans="1:8">
+      <x:c r="A612" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B612" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C612" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D612" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E612" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F612" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G612" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H612" s="0">
+        <x:v>133.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="613" spans="1:8">
+      <x:c r="A613" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B613" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C613" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D613" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E613" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F613" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G613" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H613" s="0">
+        <x:v>125.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="614" spans="1:8">
+      <x:c r="A614" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B614" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C614" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D614" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E614" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F614" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G614" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H614" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="615" spans="1:8">
+      <x:c r="A615" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B615" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C615" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D615" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E615" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F615" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G615" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H615" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="616" spans="1:8">
+      <x:c r="A616" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B616" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D616" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E616" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F616" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G616" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H616" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="617" spans="1:8">
+      <x:c r="A617" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B617" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C617" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D617" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E617" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F617" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G617" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H617" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="618" spans="1:8">
+      <x:c r="A618" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B618" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C618" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D618" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E618" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F618" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G618" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H618" s="0">
+        <x:v>119.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="619" spans="1:8">
+      <x:c r="A619" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B619" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C619" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D619" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E619" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F619" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G619" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H619" s="0">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="620" spans="1:8">
+      <x:c r="A620" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B620" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C620" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D620" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E620" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F620" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G620" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H620" s="0">
+        <x:v>110.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="621" spans="1:8">
+      <x:c r="A621" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B621" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C621" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D621" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E621" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F621" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G621" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H621" s="0">
+        <x:v>143.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="622" spans="1:8">
+      <x:c r="A622" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B622" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C622" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D622" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E622" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F622" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G622" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H622" s="0">
+        <x:v>126.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -17361,51 +17845,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="WPM36C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Industrial Price Index"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="67">
+      <x:sharedItems count="69">
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
         <x:s v="202202"/>
         <x:s v="202203"/>
         <x:s v="202204"/>
         <x:s v="202205"/>
         <x:s v="202206"/>
         <x:s v="202207"/>
         <x:s v="202208"/>
         <x:s v="202209"/>
         <x:s v="202210"/>
         <x:s v="202211"/>
         <x:s v="202212"/>
         <x:s v="202301"/>
@@ -17429,54 +17913,56 @@
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
         <x:s v="202604"/>
         <x:s v="202605"/>
         <x:s v="202606"/>
         <x:s v="202607"/>
+        <x:s v="202608"/>
+        <x:s v="202609"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="67">
+      <x:sharedItems count="69">
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
         <x:s v="2022 February"/>
         <x:s v="2022 March"/>
         <x:s v="2022 April"/>
         <x:s v="2022 May"/>
         <x:s v="2022 June"/>
         <x:s v="2022 July"/>
         <x:s v="2022 August"/>
         <x:s v="2022 September"/>
         <x:s v="2022 October"/>
         <x:s v="2022 November"/>
         <x:s v="2022 December"/>
         <x:s v="2023 January"/>
@@ -17500,85 +17986,87 @@
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
         <x:s v="2026 April"/>
         <x:s v="2026 May"/>
         <x:s v="2026 June"/>
         <x:s v="2026 July"/>
+        <x:s v="2026 August"/>
+        <x:s v="2026 September"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02596V03150">
       <x:sharedItems count="9">
         <x:s v="Z0610"/>
         <x:s v="Z0500"/>
         <x:s v="Z0800"/>
         <x:s v="Z0900"/>
         <x:s v="ZA100"/>
         <x:s v="ZA200"/>
         <x:s v="V2100"/>
         <x:s v="ZXC801"/>
         <x:s v="ZXC907"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Broad Industrial Sector NACE Rev 2">
       <x:sharedItems count="9">
         <x:s v="Intermediate goods (except energy)"/>
         <x:s v="Capital goods"/>
         <x:s v="Durable consumer goods"/>
         <x:s v="Non-durable consumer goods"/>
         <x:s v="Manufacturing industries (home sales)"/>
         <x:s v="Manufacturing industries (export sales)"/>
         <x:s v="Manufacturing industries (10 to 33)"/>
         <x:s v="Energy products"/>
         <x:s v="Building and construction (i.e. materials and wages)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Base Year 2021=100"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="51.6" maxValue="260" count="205">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="51.6" maxValue="260" count="209">
         <x:s v=""/>
         <x:n v="97.3"/>
         <x:n v="97.8"/>
         <x:n v="63.3"/>
         <x:n v="95.7"/>
         <x:n v="98.5"/>
         <x:n v="99.2"/>
         <x:n v="51.6"/>
         <x:n v="95.9"/>
         <x:n v="98.7"/>
         <x:n v="99.1"/>
         <x:n v="61.5"/>
         <x:n v="96.4"/>
         <x:n v="98.9"/>
         <x:n v="98.8"/>
         <x:n v="68.6"/>
         <x:n v="98.6"/>
         <x:n v="99.4"/>
         <x:n v="98.1"/>
         <x:n v="98.2"/>
         <x:n v="76.2"/>
         <x:n v="99"/>
         <x:n v="99.6"/>
         <x:n v="98.3"/>
         <x:n v="75.6"/>
@@ -17740,50 +18228,54 @@
         <x:n v="121.8"/>
         <x:n v="101.8"/>
         <x:n v="80.1"/>
         <x:n v="122.1"/>
         <x:n v="117"/>
         <x:n v="83.7"/>
         <x:n v="101.9"/>
         <x:n v="103.3"/>
         <x:n v="88.3"/>
         <x:n v="99.5"/>
         <x:n v="122.6"/>
         <x:n v="119"/>
         <x:n v="102"/>
         <x:n v="88.8"/>
         <x:n v="123"/>
         <x:n v="120.4"/>
         <x:n v="105.6"/>
         <x:n v="112"/>
         <x:n v="123.3"/>
         <x:n v="120.6"/>
         <x:n v="107.9"/>
         <x:n v="124.1"/>
         <x:n v="120.9"/>
         <x:n v="121.9"/>
         <x:n v="121.3"/>
+        <x:n v="110.3"/>
+        <x:n v="133.4"/>
+        <x:n v="110.8"/>
+        <x:n v="126.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="WPM36C01"/>
     <s v="Industrial Price Index"/>
     <s v="202101"/>
     <s v="2021 January"/>
     <s v="Z0610"/>
     <s v="Intermediate goods (except energy)"/>
     <s v="Base Year 2021=100"/>
     <s v=""/>
   </r>
   <r>
     <s v="WPM36C01"/>
     <s v="Industrial Price Index"/>
     <s v="202101"/>
     <s v="2021 January"/>
     <s v="Z0500"/>
     <s v="Capital goods"/>
@@ -23778,27 +24270,207 @@
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
     <s v="Base Year 2021=100"/>
     <n v="111.2"/>
   </r>
   <r>
     <s v="WPM36C01"/>
     <s v="Industrial Price Index"/>
     <s v="202607"/>
     <s v="2026 July"/>
     <s v="ZXC801"/>
     <s v="Energy products"/>
     <s v="Base Year 2021=100"/>
     <n v="121.3"/>
   </r>
   <r>
     <s v="WPM36C01"/>
     <s v="Industrial Price Index"/>
     <s v="202607"/>
     <s v="2026 July"/>
     <s v="ZXC907"/>
     <s v="Building and construction (i.e. materials and wages)"/>
     <s v="Base Year 2021=100"/>
     <n v="124.1"/>
   </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="Z0610"/>
+    <s v="Intermediate goods (except energy)"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="Z0500"/>
+    <s v="Capital goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="Z0800"/>
+    <s v="Durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="Z0900"/>
+    <s v="Non-durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="ZA100"/>
+    <s v="Manufacturing industries (home sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="119.6"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="ZA200"/>
+    <s v="Manufacturing industries (export sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="109.4"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="110.3"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="ZXC801"/>
+    <s v="Energy products"/>
+    <s v="Base Year 2021=100"/>
+    <n v="133.4"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="ZXC907"/>
+    <s v="Building and construction (i.e. materials and wages)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="125.8"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="Z0610"/>
+    <s v="Intermediate goods (except energy)"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="Z0500"/>
+    <s v="Capital goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="Z0800"/>
+    <s v="Durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="Z0900"/>
+    <s v="Non-durable consumer goods"/>
+    <s v="Base Year 2021=100"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="ZA100"/>
+    <s v="Manufacturing industries (home sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="119.6"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="ZA200"/>
+    <s v="Manufacturing industries (export sales)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="110.8"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="ZXC801"/>
+    <s v="Energy products"/>
+    <s v="Base Year 2021=100"/>
+    <n v="143.8"/>
+  </r>
+  <r>
+    <s v="WPM36C01"/>
+    <s v="Industrial Price Index"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="ZXC907"/>
+    <s v="Building and construction (i.e. materials and wages)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="126.5"/>
+  </r>
 </pivotCacheRecords>
 </file>