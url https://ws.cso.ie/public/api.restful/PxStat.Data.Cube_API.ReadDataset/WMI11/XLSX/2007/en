--- v1 (2025-12-08)
+++ v2 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4322c5de183e4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c5e84a13e42474b9f0a168242558c12.psmdcp" Id="Rc684bb1e6f63471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9eef359b9ed41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2ca7b131b77489faf435cde3aed8dfd.psmdcp" Id="R83b9951d9a864a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>WMI11</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Average Television Audience of Male and Female Sporting Events</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>26/09/2024 11:00:00</x:t>
+    <x:t>16/02/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WMI11/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>WMI</x:t>
   </x:si>
   <x:si>
     <x:t>Women and Men in Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Laura Delaney</x:t>
   </x:si>
@@ -243,50 +243,53 @@
     <x:t>GAA Ladies/Gaelic Football All Ireland Final</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>Basketball National Cup Finals</x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
     <x:t>Basketball National League Finals</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -438,59 +441,61 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="C04262V05038" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
@@ -511,52 +516,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J33" totalsRowShown="0">
-  <x:autoFilter ref="A1:J33"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J49" totalsRowShown="0">
+  <x:autoFilter ref="A1:J49"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04262V05038"/>
     <x:tableColumn id="8" name="Sporting Event"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1057,51 +1062,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J33"/>
+  <x:dimension ref="A1:J49"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="26.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="38.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -2129,50 +2134,562 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J33" s="0">
         <x:v>2300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I34" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J34" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10">
+      <x:c r="A35" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:10">
+      <x:c r="A36" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I36" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:10">
+      <x:c r="A37" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I37" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J37" s="0">
+        <x:v>480900</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:10">
+      <x:c r="A38" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H38" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I38" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J38" s="0">
+        <x:v>995300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:10">
+      <x:c r="A39" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I39" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J39" s="0">
+        <x:v>938900</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:10">
+      <x:c r="A40" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I40" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J40" s="0">
+        <x:v>22700</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:10">
+      <x:c r="A41" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I41" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J41" s="0">
+        <x:v>8000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:10">
+      <x:c r="A42" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H42" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I42" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J42" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:10">
+      <x:c r="A43" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I43" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:10">
+      <x:c r="A44" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H44" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I44" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J44" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:10">
+      <x:c r="A45" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I45" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J45" s="0">
+        <x:v>57800</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:10">
+      <x:c r="A46" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J46" s="0">
+        <x:v>355300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:10">
+      <x:c r="A47" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I47" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J47" s="0">
+        <x:v>172500</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:10">
+      <x:c r="A48" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H48" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I48" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J48" s="0">
+        <x:v>33700</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:10">
+      <x:c r="A49" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I49" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J49" s="0">
+        <x:v>9400</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2218,132 +2735,144 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="WMI11C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Average Television Audience"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="2">
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="2">
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04262V05038">
       <x:sharedItems count="8">
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="20"/>
         <x:s v="21"/>
         <x:s v="30"/>
         <x:s v="31"/>
         <x:s v="40"/>
         <x:s v="41"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sporting Event">
       <x:sharedItems count="8">
         <x:s v="FIFA World Cup"/>
         <x:s v="UEFA Nations League"/>
         <x:s v="Rugby World Cup"/>
         <x:s v="Six Nations"/>
         <x:s v="GAA Hurling/Camogie All Ireland Final"/>
         <x:s v="GAA Ladies/Gaelic Football All Ireland Final"/>
         <x:s v="Basketball National Cup Finals"/>
         <x:s v="Basketball National League Finals"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="2300" maxValue="1046100" count="28">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="2300" maxValue="1046100" count="38">
         <x:n v="307000"/>
         <x:n v="331000"/>
         <x:n v="859700"/>
         <x:n v="434000"/>
         <x:n v="839000"/>
         <x:n v="971000"/>
         <x:n v="24400"/>
         <x:n v="16200"/>
         <x:n v="92000"/>
         <x:n v="133000"/>
         <x:s v=""/>
         <x:n v="47500"/>
         <x:n v="248000"/>
         <x:n v="201800"/>
         <x:n v="21500"/>
         <x:n v="5300"/>
         <x:n v="321400"/>
         <x:n v="504900"/>
         <x:n v="889600"/>
         <x:n v="1046100"/>
         <x:n v="19200"/>
         <x:n v="3000"/>
         <x:n v="186500"/>
         <x:n v="46100"/>
         <x:n v="361300"/>
         <x:n v="149400"/>
         <x:n v="44000"/>
         <x:n v="2300"/>
+        <x:n v="480900"/>
+        <x:n v="995300"/>
+        <x:n v="938900"/>
+        <x:n v="22700"/>
+        <x:n v="8000"/>
+        <x:n v="57800"/>
+        <x:n v="355300"/>
+        <x:n v="172500"/>
+        <x:n v="33700"/>
+        <x:n v="9400"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="WMI11C01"/>
     <s v="Average Television Audience"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="10"/>
     <s v="FIFA World Cup"/>
     <s v="Number"/>
     <n v="307000"/>
   </r>
   <r>
     <s v="WMI11C01"/>
     <s v="Average Television Audience"/>
     <s v="2023"/>
     <s v="2023"/>
@@ -2692,27 +3221,219 @@
   </r>
   <r>
     <s v="WMI11C01"/>
     <s v="Average Television Audience"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="40"/>
     <s v="Basketball National Cup Finals"/>
     <s v="Number"/>
     <n v="44000"/>
   </r>
   <r>
     <s v="WMI11C01"/>
     <s v="Average Television Audience"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="41"/>
     <s v="Basketball National League Finals"/>
     <s v="Number"/>
     <n v="2300"/>
   </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="FIFA World Cup"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="UEFA Nations League"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Rugby World Cup"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="21"/>
+    <s v="Six Nations"/>
+    <s v="Number"/>
+    <n v="480900"/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="GAA Hurling/Camogie All Ireland Final"/>
+    <s v="Number"/>
+    <n v="995300"/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="31"/>
+    <s v="GAA Ladies/Gaelic Football All Ireland Final"/>
+    <s v="Number"/>
+    <n v="938900"/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="Basketball National Cup Finals"/>
+    <s v="Number"/>
+    <n v="22700"/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="41"/>
+    <s v="Basketball National League Finals"/>
+    <s v="Number"/>
+    <n v="8000"/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="FIFA World Cup"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="UEFA Nations League"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Rugby World Cup"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="21"/>
+    <s v="Six Nations"/>
+    <s v="Number"/>
+    <n v="57800"/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="GAA Hurling/Camogie All Ireland Final"/>
+    <s v="Number"/>
+    <n v="355300"/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="31"/>
+    <s v="GAA Ladies/Gaelic Football All Ireland Final"/>
+    <s v="Number"/>
+    <n v="172500"/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="Basketball National Cup Finals"/>
+    <s v="Number"/>
+    <n v="33700"/>
+  </r>
+  <r>
+    <s v="WMI11C01"/>
+    <s v="Average Television Audience"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="41"/>
+    <s v="Basketball National League Finals"/>
+    <s v="Number"/>
+    <n v="9400"/>
+  </r>
 </pivotCacheRecords>
 </file>