--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9eef359b9ed41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2ca7b131b77489faf435cde3aed8dfd.psmdcp" Id="R83b9951d9a864a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra722ca6ebae54149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89ab4bc265ed42199e258f436eaf416a.psmdcp" Id="Rd303d0e7bb8c42e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>