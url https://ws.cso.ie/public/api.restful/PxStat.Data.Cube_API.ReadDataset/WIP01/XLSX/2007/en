--- v1 (2025-12-08)
+++ v2 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b80c5d67dad4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc93d771415c43be9be4581b7310131c.psmdcp" Id="Rab25a68c35484e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab5b9e4c9ee4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/911ddb271eea484f934ade670171644d.psmdcp" Id="R9397228fe361463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>WIP01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Wood Input Purchases</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/12/2025 11:00:00</x:t>
+    <x:t>18/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WIP01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>WIP</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Niamh Shanahan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -259,50 +259,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -453,75 +456,77 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="12">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="10">
+      <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
+        <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="10">
+      <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
+        <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="C03874V04625" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Species" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C03892V04623" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Ownership" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
@@ -556,52 +561,52 @@
   <rowFields count="10">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
     <field x="8"/>
     <field x="9"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="11"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L541" totalsRowShown="0">
-  <x:autoFilter ref="A1:L541"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L595" totalsRowShown="0">
+  <x:autoFilter ref="A1:L595"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03874V04625"/>
     <x:tableColumn id="6" name="Species"/>
     <x:tableColumn id="7" name="C03892V04623"/>
     <x:tableColumn id="8" name="Ownership"/>
     <x:tableColumn id="9" name="C03873V04624"/>
     <x:tableColumn id="10" name="Product"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1104,51 +1109,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L541"/>
+  <x:dimension ref="A1:L595"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="21.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="19.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="21.996339" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="29.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="21.710625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
@@ -1197,127 +1202,127 @@
       <x:c r="D2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L2" s="0">
-        <x:v>243</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="A3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L3" s="0">
-        <x:v>245</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L4" s="0">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
@@ -1349,203 +1354,203 @@
       <x:c r="D6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L6" s="0">
-        <x:v>69</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L7" s="0">
-        <x:v>719</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="A8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L8" s="0">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="A9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L9" s="0">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="A10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L10" s="0">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="A11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
@@ -1615,165 +1620,165 @@
       <x:c r="D13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L13" s="0">
-        <x:v>2068</x:v>
+        <x:v>2077</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="A14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L14" s="0">
-        <x:v>1010</x:v>
+        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="A15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L15" s="0">
-        <x:v>719</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="A16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L16" s="0">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="A17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
@@ -1805,89 +1810,89 @@
       <x:c r="D18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L18" s="0">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L19" s="0">
-        <x:v>2788</x:v>
+        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
@@ -2033,89 +2038,89 @@
       <x:c r="D24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L24" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L25" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
@@ -2489,203 +2494,203 @@
       <x:c r="D36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L36" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12">
       <x:c r="A37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L37" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L38" s="0">
-        <x:v>243</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12">
       <x:c r="A39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L39" s="0">
-        <x:v>246</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12">
       <x:c r="A40" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L40" s="0">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12">
       <x:c r="A41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
@@ -2717,203 +2722,203 @@
       <x:c r="D42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L42" s="0">
-        <x:v>69</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12">
       <x:c r="A43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L43" s="0">
-        <x:v>720</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12">
       <x:c r="A44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L44" s="0">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L45" s="0">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L46" s="0">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
@@ -2983,165 +2988,165 @@
       <x:c r="D49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L49" s="0">
-        <x:v>2069</x:v>
+        <x:v>2077</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L50" s="0">
-        <x:v>1010</x:v>
+        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L51" s="0">
-        <x:v>719</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L52" s="0">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
@@ -3173,203 +3178,203 @@
       <x:c r="D54" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L54" s="0">
-        <x:v>154</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L55" s="0">
-        <x:v>2778</x:v>
+        <x:v>2840</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L56" s="0">
-        <x:v>217</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L57" s="0">
-        <x:v>201</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L58" s="0">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
@@ -3401,241 +3406,241 @@
       <x:c r="D60" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L60" s="0">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L61" s="0">
-        <x:v>624</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L62" s="0">
-        <x:v>864</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L63" s="0">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L64" s="0">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L65" s="0">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
@@ -3667,165 +3672,165 @@
       <x:c r="D67" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L67" s="0">
-        <x:v>2243</x:v>
+        <x:v>2252</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L68" s="0">
-        <x:v>1081</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L69" s="0">
-        <x:v>731</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L70" s="0">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
@@ -3857,89 +3862,89 @@
       <x:c r="D72" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L72" s="0">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12">
       <x:c r="A73" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L73" s="0">
-        <x:v>2866</x:v>
+        <x:v>2918</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12">
       <x:c r="A74" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
@@ -4085,89 +4090,89 @@
       <x:c r="D78" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L78" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L79" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
@@ -4541,203 +4546,203 @@
       <x:c r="D90" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L90" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L91" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12">
       <x:c r="A92" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L92" s="0">
-        <x:v>217</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12">
       <x:c r="A93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L93" s="0">
-        <x:v>201</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12">
       <x:c r="A94" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L94" s="0">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12">
       <x:c r="A95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
@@ -4769,203 +4774,203 @@
       <x:c r="D96" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L96" s="0">
-        <x:v>88</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L97" s="0">
-        <x:v>624</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12">
       <x:c r="A98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L98" s="0">
-        <x:v>864</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12">
       <x:c r="A99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L99" s="0">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12">
       <x:c r="A100" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L100" s="0">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12">
       <x:c r="A101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
@@ -5035,165 +5040,165 @@
       <x:c r="D103" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L103" s="0">
-        <x:v>2243</x:v>
+        <x:v>2252</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12">
       <x:c r="A104" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L104" s="0">
-        <x:v>1081</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L105" s="0">
-        <x:v>731</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12">
       <x:c r="A106" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L106" s="0">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12">
       <x:c r="A107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
@@ -5225,203 +5230,203 @@
       <x:c r="D108" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L108" s="0">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12">
       <x:c r="A109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L109" s="0">
-        <x:v>2867</x:v>
+        <x:v>2921</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12">
       <x:c r="A110" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L110" s="0">
-        <x:v>249</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12">
       <x:c r="A111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L111" s="0">
-        <x:v>230</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12">
       <x:c r="A112" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L112" s="0">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12">
       <x:c r="A113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
@@ -5453,165 +5458,165 @@
       <x:c r="D114" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L114" s="0">
-        <x:v>120</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12">
       <x:c r="A115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L115" s="0">
-        <x:v>730</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12">
       <x:c r="A116" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L116" s="0">
-        <x:v>862</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12">
       <x:c r="A117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L117" s="0">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12">
       <x:c r="A118" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
@@ -5719,165 +5724,165 @@
       <x:c r="D121" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L121" s="0">
-        <x:v>2219</x:v>
+        <x:v>2228</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12">
       <x:c r="A122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L122" s="0">
-        <x:v>1111</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12">
       <x:c r="A123" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L123" s="0">
-        <x:v>760</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12">
       <x:c r="A124" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L124" s="0">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12">
       <x:c r="A125" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
@@ -5909,89 +5914,89 @@
       <x:c r="D126" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L126" s="0">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12">
       <x:c r="A127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L127" s="0">
-        <x:v>2948</x:v>
+        <x:v>3001</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12">
       <x:c r="A128" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
@@ -6137,89 +6142,89 @@
       <x:c r="D132" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L132" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12">
       <x:c r="A133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L133" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12">
       <x:c r="A134" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
@@ -6593,203 +6598,203 @@
       <x:c r="D144" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L144" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12">
       <x:c r="A145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L145" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12">
       <x:c r="A146" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L146" s="0">
-        <x:v>249</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12">
       <x:c r="A147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L147" s="0">
-        <x:v>230</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12">
       <x:c r="A148" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L148" s="0">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12">
       <x:c r="A149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
@@ -6821,165 +6826,165 @@
       <x:c r="D150" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L150" s="0">
-        <x:v>120</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12">
       <x:c r="A151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L151" s="0">
-        <x:v>730</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12">
       <x:c r="A152" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L152" s="0">
-        <x:v>862</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12">
       <x:c r="A153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L153" s="0">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12">
       <x:c r="A154" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
@@ -7087,165 +7092,165 @@
       <x:c r="D157" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L157" s="0">
-        <x:v>2219</x:v>
+        <x:v>2228</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12">
       <x:c r="A158" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L158" s="0">
-        <x:v>1111</x:v>
+        <x:v>1129</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12">
       <x:c r="A159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L159" s="0">
-        <x:v>760</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12">
       <x:c r="A160" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L160" s="0">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12">
       <x:c r="A161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
@@ -7277,203 +7282,203 @@
       <x:c r="D162" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L162" s="0">
-        <x:v>182</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12">
       <x:c r="A163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L163" s="0">
-        <x:v>2949</x:v>
+        <x:v>3004</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12">
       <x:c r="A164" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L164" s="0">
-        <x:v>335</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12">
       <x:c r="A165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L165" s="0">
-        <x:v>269</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12">
       <x:c r="A166" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L166" s="0">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12">
       <x:c r="A167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
@@ -7505,165 +7510,165 @@
       <x:c r="D168" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L168" s="0">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12">
       <x:c r="A169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L169" s="0">
-        <x:v>810</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12">
       <x:c r="A170" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L170" s="0">
-        <x:v>870</x:v>
+        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12">
       <x:c r="A171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L171" s="0">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12">
       <x:c r="A172" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
@@ -7771,165 +7776,165 @@
       <x:c r="D175" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L175" s="0">
-        <x:v>2204</x:v>
+        <x:v>2214</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:12">
       <x:c r="A176" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L176" s="0">
-        <x:v>1205</x:v>
+        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:12">
       <x:c r="A177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L177" s="0">
-        <x:v>747</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:12">
       <x:c r="A178" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L178" s="0">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:12">
       <x:c r="A179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
@@ -7961,89 +7966,89 @@
       <x:c r="D180" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L180" s="0">
-        <x:v>143</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:12">
       <x:c r="A181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L181" s="0">
-        <x:v>3013</x:v>
+        <x:v>3068</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:12">
       <x:c r="A182" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
@@ -8189,89 +8194,89 @@
       <x:c r="D186" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L186" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:12">
       <x:c r="A187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L187" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:12">
       <x:c r="A188" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
@@ -8645,203 +8650,203 @@
       <x:c r="D198" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L198" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:12">
       <x:c r="A199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L199" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:12">
       <x:c r="A200" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L200" s="0">
-        <x:v>335</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:12">
       <x:c r="A201" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L201" s="0">
-        <x:v>269</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:12">
       <x:c r="A202" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L202" s="0">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:12">
       <x:c r="A203" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
@@ -8873,165 +8878,165 @@
       <x:c r="D204" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K204" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L204" s="0">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:12">
       <x:c r="A205" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L205" s="0">
-        <x:v>810</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:12">
       <x:c r="A206" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K206" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L206" s="0">
-        <x:v>870</x:v>
+        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:12">
       <x:c r="A207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L207" s="0">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:12">
       <x:c r="A208" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
@@ -9139,165 +9144,165 @@
       <x:c r="D211" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L211" s="0">
-        <x:v>2204</x:v>
+        <x:v>2214</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:12">
       <x:c r="A212" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L212" s="0">
-        <x:v>1205</x:v>
+        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:12">
       <x:c r="A213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L213" s="0">
-        <x:v>748</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:12">
       <x:c r="A214" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L214" s="0">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:12">
       <x:c r="A215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
@@ -9329,203 +9334,203 @@
       <x:c r="D216" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L216" s="0">
-        <x:v>143</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:12">
       <x:c r="A217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L217" s="0">
-        <x:v>3014</x:v>
+        <x:v>3071</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:12">
       <x:c r="A218" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L218" s="0">
-        <x:v>211</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:12">
       <x:c r="A219" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L219" s="0">
-        <x:v>288</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:12">
       <x:c r="A220" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L220" s="0">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:12">
       <x:c r="A221" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
@@ -9557,165 +9562,165 @@
       <x:c r="D222" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L222" s="0">
-        <x:v>93</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:12">
       <x:c r="A223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L223" s="0">
-        <x:v>758</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:12">
       <x:c r="A224" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L224" s="0">
-        <x:v>902</x:v>
+        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:12">
       <x:c r="A225" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L225" s="0">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:12">
       <x:c r="A226" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
@@ -9823,165 +9828,165 @@
       <x:c r="D229" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L229" s="0">
-        <x:v>2451</x:v>
+        <x:v>2461</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:12">
       <x:c r="A230" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L230" s="0">
-        <x:v>1113</x:v>
+        <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:12">
       <x:c r="A231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L231" s="0">
-        <x:v>896</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:12">
       <x:c r="A232" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L232" s="0">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:12">
       <x:c r="A233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
@@ -10013,89 +10018,89 @@
       <x:c r="D234" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L234" s="0">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:12">
       <x:c r="A235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L235" s="0">
-        <x:v>3209</x:v>
+        <x:v>3265</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:12">
       <x:c r="A236" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
@@ -10241,89 +10246,89 @@
       <x:c r="D240" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L240" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:12">
       <x:c r="A241" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L241" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:12">
       <x:c r="A242" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
@@ -10697,203 +10702,203 @@
       <x:c r="D252" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L252" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:12">
       <x:c r="A253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L253" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:12">
       <x:c r="A254" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L254" s="0">
-        <x:v>212</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:12">
       <x:c r="A255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L255" s="0">
-        <x:v>288</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:12">
       <x:c r="A256" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K256" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L256" s="0">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:12">
       <x:c r="A257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
@@ -10925,165 +10930,165 @@
       <x:c r="D258" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L258" s="0">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:12">
       <x:c r="A259" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L259" s="0">
-        <x:v>759</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:12">
       <x:c r="A260" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K260" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L260" s="0">
-        <x:v>902</x:v>
+        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:12">
       <x:c r="A261" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L261" s="0">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:12">
       <x:c r="A262" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
@@ -11191,165 +11196,165 @@
       <x:c r="D265" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L265" s="0">
-        <x:v>2451</x:v>
+        <x:v>2461</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:12">
       <x:c r="A266" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L266" s="0">
-        <x:v>1114</x:v>
+        <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:12">
       <x:c r="A267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L267" s="0">
-        <x:v>896</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:12">
       <x:c r="A268" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L268" s="0">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:12">
       <x:c r="A269" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
@@ -11381,203 +11386,203 @@
       <x:c r="D270" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K270" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L270" s="0">
-        <x:v>176</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:12">
       <x:c r="A271" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L271" s="0">
-        <x:v>3210</x:v>
+        <x:v>3269</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:12">
       <x:c r="A272" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L272" s="0">
-        <x:v>382</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:12">
       <x:c r="A273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L273" s="0">
-        <x:v>323</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:12">
       <x:c r="A274" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K274" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L274" s="0">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:12">
       <x:c r="A275" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
@@ -11609,165 +11614,165 @@
       <x:c r="D276" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L276" s="0">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:12">
       <x:c r="A277" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L277" s="0">
-        <x:v>940</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:12">
       <x:c r="A278" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L278" s="0">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:12">
       <x:c r="A279" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L279" s="0">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:12">
       <x:c r="A280" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
@@ -11875,165 +11880,165 @@
       <x:c r="D283" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L283" s="0">
-        <x:v>2137</x:v>
+        <x:v>2147</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:12">
       <x:c r="A284" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K284" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L284" s="0">
-        <x:v>1207</x:v>
+        <x:v>1225</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:12">
       <x:c r="A285" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L285" s="0">
-        <x:v>829</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:12">
       <x:c r="A286" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K286" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L286" s="0">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:12">
       <x:c r="A287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
@@ -12065,89 +12070,89 @@
       <x:c r="D288" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J288" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K288" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L288" s="0">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:12">
       <x:c r="A289" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L289" s="0">
-        <x:v>3077</x:v>
+        <x:v>3134</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:12">
       <x:c r="A290" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
@@ -12292,90 +12297,90 @@
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K294" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="L294" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="L294" s="0">
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:12">
       <x:c r="A295" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L295" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:12">
       <x:c r="A296" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
@@ -12748,204 +12753,204 @@
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="L306" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="L306" s="0">
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:12">
       <x:c r="A307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L307" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:12">
       <x:c r="A308" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J308" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K308" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L308" s="0">
-        <x:v>382</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:12">
       <x:c r="A309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L309" s="0">
-        <x:v>323</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:12">
       <x:c r="A310" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J310" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K310" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L310" s="0">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:12">
       <x:c r="A311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
@@ -12977,165 +12982,165 @@
       <x:c r="D312" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L312" s="0">
-        <x:v>73</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:12">
       <x:c r="A313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L313" s="0">
-        <x:v>940</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:12">
       <x:c r="A314" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K314" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L314" s="0">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:12">
       <x:c r="A315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L315" s="0">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:12">
       <x:c r="A316" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
@@ -13167,51 +13172,51 @@
       <x:c r="D317" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L317" s="0">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:12">
       <x:c r="A318" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
@@ -13243,165 +13248,165 @@
       <x:c r="D319" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L319" s="0">
-        <x:v>2137</x:v>
+        <x:v>2148</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:12">
       <x:c r="A320" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K320" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L320" s="0">
-        <x:v>1207</x:v>
+        <x:v>1226</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:12">
       <x:c r="A321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L321" s="0">
-        <x:v>829</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:12">
       <x:c r="A322" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K322" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L322" s="0">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:12">
       <x:c r="A323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
@@ -13433,203 +13438,203 @@
       <x:c r="D324" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L324" s="0">
-        <x:v>179</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:12">
       <x:c r="A325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L325" s="0">
-        <x:v>3078</x:v>
+        <x:v>3137</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:12">
       <x:c r="A326" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J326" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K326" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L326" s="0">
-        <x:v>545</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:12">
       <x:c r="A327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L327" s="0">
-        <x:v>372</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:12">
       <x:c r="A328" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J328" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K328" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L328" s="0">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:12">
       <x:c r="A329" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
@@ -13661,203 +13666,203 @@
       <x:c r="D330" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J330" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K330" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L330" s="0">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:12">
       <x:c r="A331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L331" s="0">
-        <x:v>1173</x:v>
+        <x:v>1220</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:12">
       <x:c r="A332" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K332" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L332" s="0">
-        <x:v>810</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:12">
       <x:c r="A333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L333" s="0">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:12">
       <x:c r="A334" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K334" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L334" s="0">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:12">
       <x:c r="A335" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
@@ -13927,165 +13932,165 @@
       <x:c r="D337" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L337" s="0">
-        <x:v>2050</x:v>
+        <x:v>2061</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:12">
       <x:c r="A338" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K338" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L338" s="0">
-        <x:v>1355</x:v>
+        <x:v>1373</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:12">
       <x:c r="A339" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L339" s="0">
-        <x:v>827</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:12">
       <x:c r="A340" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K340" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L340" s="0">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:12">
       <x:c r="A341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
@@ -14117,89 +14122,89 @@
       <x:c r="D342" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K342" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L342" s="0">
-        <x:v>155</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:12">
       <x:c r="A343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L343" s="0">
-        <x:v>3224</x:v>
+        <x:v>3280</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:12">
       <x:c r="A344" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
@@ -14345,89 +14350,89 @@
       <x:c r="D348" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J348" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K348" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L348" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:12">
       <x:c r="A349" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L349" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:12">
       <x:c r="A350" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
@@ -14801,203 +14806,203 @@
       <x:c r="D360" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J360" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K360" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L360" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:12">
       <x:c r="A361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L361" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:12">
       <x:c r="A362" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H362" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J362" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K362" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L362" s="0">
-        <x:v>546</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:12">
       <x:c r="A363" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I363" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L363" s="0">
-        <x:v>373</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:12">
       <x:c r="A364" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H364" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I364" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J364" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K364" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L364" s="0">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:12">
       <x:c r="A365" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
@@ -15029,203 +15034,203 @@
       <x:c r="D366" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I366" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J366" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K366" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L366" s="0">
-        <x:v>81</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:12">
       <x:c r="A367" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I367" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L367" s="0">
-        <x:v>1174</x:v>
+        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:12">
       <x:c r="A368" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H368" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J368" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K368" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L368" s="0">
-        <x:v>810</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:12">
       <x:c r="A369" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I369" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L369" s="0">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:12">
       <x:c r="A370" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H370" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J370" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K370" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L370" s="0">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:12">
       <x:c r="A371" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
@@ -15295,165 +15300,165 @@
       <x:c r="D373" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L373" s="0">
-        <x:v>2051</x:v>
+        <x:v>2061</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:12">
       <x:c r="A374" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H374" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J374" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K374" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L374" s="0">
-        <x:v>1356</x:v>
+        <x:v>1374</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:12">
       <x:c r="A375" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L375" s="0">
-        <x:v>827</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:12">
       <x:c r="A376" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K376" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L376" s="0">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:12">
       <x:c r="A377" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
@@ -15485,203 +15490,203 @@
       <x:c r="D378" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J378" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K378" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L378" s="0">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:12">
       <x:c r="A379" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L379" s="0">
-        <x:v>3224</x:v>
+        <x:v>3283</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:12">
       <x:c r="A380" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H380" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I380" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J380" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K380" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L380" s="0">
-        <x:v>370</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:12">
       <x:c r="A381" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L381" s="0">
-        <x:v>320</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:12">
       <x:c r="A382" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K382" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L382" s="0">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:12">
       <x:c r="A383" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
@@ -15713,165 +15718,165 @@
       <x:c r="D384" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J384" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K384" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L384" s="0">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:12">
       <x:c r="A385" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I385" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L385" s="0">
-        <x:v>885</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:12">
       <x:c r="A386" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J386" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K386" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L386" s="0">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:12">
       <x:c r="A387" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L387" s="0">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:12">
       <x:c r="A388" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H388" s="0" t="s">
@@ -15979,165 +15984,165 @@
       <x:c r="D391" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I391" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L391" s="0">
-        <x:v>2238</x:v>
+        <x:v>2248</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:12">
       <x:c r="A392" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J392" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K392" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L392" s="0">
-        <x:v>1271</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:12">
       <x:c r="A393" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I393" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L393" s="0">
-        <x:v>793</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:12">
       <x:c r="A394" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J394" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K394" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L394" s="0">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:12">
       <x:c r="A395" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
@@ -16169,89 +16174,89 @@
       <x:c r="D396" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J396" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K396" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L396" s="0">
-        <x:v>203</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:12">
       <x:c r="A397" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L397" s="0">
-        <x:v>3123</x:v>
+        <x:v>3179</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:12">
       <x:c r="A398" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H398" s="0" t="s">
@@ -16397,89 +16402,89 @@
       <x:c r="D402" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H402" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I402" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J402" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K402" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L402" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:12">
       <x:c r="A403" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I403" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L403" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:12">
       <x:c r="A404" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H404" s="0" t="s">
@@ -16853,203 +16858,203 @@
       <x:c r="D414" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H414" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I414" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J414" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K414" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L414" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:12">
       <x:c r="A415" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I415" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L415" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:12">
       <x:c r="A416" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H416" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I416" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J416" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K416" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L416" s="0">
-        <x:v>370</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:12">
       <x:c r="A417" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L417" s="0">
-        <x:v>320</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:12">
       <x:c r="A418" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H418" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I418" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J418" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K418" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L418" s="0">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:12">
       <x:c r="A419" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
@@ -17081,165 +17086,165 @@
       <x:c r="D420" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H420" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I420" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J420" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K420" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L420" s="0">
-        <x:v>98</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:12">
       <x:c r="A421" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I421" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L421" s="0">
-        <x:v>885</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:12">
       <x:c r="A422" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H422" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I422" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J422" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K422" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L422" s="0">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:12">
       <x:c r="A423" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I423" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L423" s="0">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:12">
       <x:c r="A424" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H424" s="0" t="s">
@@ -17347,165 +17352,165 @@
       <x:c r="D427" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I427" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L427" s="0">
-        <x:v>2238</x:v>
+        <x:v>2248</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:12">
       <x:c r="A428" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H428" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I428" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J428" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K428" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L428" s="0">
-        <x:v>1271</x:v>
+        <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:12">
       <x:c r="A429" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L429" s="0">
-        <x:v>793</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:12">
       <x:c r="A430" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H430" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I430" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J430" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K430" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L430" s="0">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:12">
       <x:c r="A431" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
@@ -17537,393 +17542,393 @@
       <x:c r="D432" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H432" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I432" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J432" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K432" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L432" s="0">
-        <x:v>203</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:12">
       <x:c r="A433" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I433" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L433" s="0">
-        <x:v>3123</x:v>
+        <x:v>3182</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:12">
       <x:c r="A434" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H434" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J434" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K434" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L434" s="0">
-        <x:v>419</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:12">
       <x:c r="A435" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I435" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L435" s="0">
-        <x:v>344</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:12">
       <x:c r="A436" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I436" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J436" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K436" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L436" s="0">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:12">
       <x:c r="A437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I437" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L437" s="0">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:12">
       <x:c r="A438" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H438" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I438" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J438" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K438" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L438" s="0">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:12">
       <x:c r="A439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I439" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L439" s="0">
-        <x:v>1015</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:12">
       <x:c r="A440" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H440" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I440" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J440" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K440" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L440" s="0">
-        <x:v>905</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:12">
       <x:c r="A441" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I441" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L441" s="0">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:12">
       <x:c r="A442" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H442" s="0" t="s">
@@ -18031,279 +18036,279 @@
       <x:c r="D445" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I445" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L445" s="0">
-        <x:v>2301</x:v>
+        <x:v>2309</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:12">
       <x:c r="A446" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H446" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I446" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J446" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K446" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L446" s="0">
-        <x:v>1324</x:v>
+        <x:v>1342</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:12">
       <x:c r="A447" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I447" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L447" s="0">
-        <x:v>831</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:12">
       <x:c r="A448" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H448" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I448" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J448" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K448" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L448" s="0">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:12">
       <x:c r="A449" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I449" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L449" s="0">
-        <x:v>920</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:12">
       <x:c r="A450" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H450" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I450" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J450" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K450" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L450" s="0">
-        <x:v>140</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:12">
       <x:c r="A451" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L451" s="0">
-        <x:v>3316</x:v>
+        <x:v>3372</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:12">
       <x:c r="A452" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
@@ -18449,89 +18454,89 @@
       <x:c r="D456" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H456" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I456" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J456" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K456" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L456" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:12">
       <x:c r="A457" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I457" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L457" s="0">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:12">
       <x:c r="A458" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H458" s="0" t="s">
@@ -18905,393 +18910,393 @@
       <x:c r="D468" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I468" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J468" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K468" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L468" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:12">
       <x:c r="A469" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L469" s="0">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:12">
       <x:c r="A470" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H470" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I470" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J470" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K470" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L470" s="0">
-        <x:v>420</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:12">
       <x:c r="A471" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I471" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L471" s="0">
-        <x:v>344</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:12">
       <x:c r="A472" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H472" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I472" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J472" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K472" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L472" s="0">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:12">
       <x:c r="A473" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I473" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L473" s="0">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:12">
       <x:c r="A474" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H474" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J474" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K474" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L474" s="0">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:12">
       <x:c r="A475" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L475" s="0">
-        <x:v>1016</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:12">
       <x:c r="A476" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I476" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J476" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K476" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L476" s="0">
-        <x:v>905</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:12">
       <x:c r="A477" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L477" s="0">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:12">
       <x:c r="A478" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H478" s="0" t="s">
@@ -19399,621 +19404,621 @@
       <x:c r="D481" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I481" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L481" s="0">
-        <x:v>2301</x:v>
+        <x:v>2309</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:12">
       <x:c r="A482" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H482" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I482" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J482" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K482" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L482" s="0">
-        <x:v>1324</x:v>
+        <x:v>1343</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:12">
       <x:c r="A483" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I483" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L483" s="0">
-        <x:v>831</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:12">
       <x:c r="A484" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H484" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I484" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J484" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K484" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L484" s="0">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:12">
       <x:c r="A485" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I485" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L485" s="0">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:12">
       <x:c r="A486" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H486" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I486" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J486" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K486" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L486" s="0">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:12">
       <x:c r="A487" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I487" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L487" s="0">
-        <x:v>3318</x:v>
+        <x:v>3376</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:12">
       <x:c r="A488" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H488" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J488" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K488" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L488" s="0">
-        <x:v>553</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:12">
       <x:c r="A489" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I489" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L489" s="0">
-        <x:v>348</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:12">
       <x:c r="A490" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H490" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I490" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J490" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K490" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L490" s="0">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:12">
       <x:c r="A491" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I491" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L491" s="0">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:12">
       <x:c r="A492" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H492" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I492" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J492" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K492" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L492" s="0">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:12">
       <x:c r="A493" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I493" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L493" s="0">
-        <x:v>1195</x:v>
+        <x:v>1238</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:12">
       <x:c r="A494" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H494" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I494" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J494" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K494" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L494" s="0">
-        <x:v>924</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:12">
       <x:c r="A495" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I495" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L495" s="0">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:12">
       <x:c r="A496" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H496" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I496" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J496" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K496" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L496" s="0">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:12">
       <x:c r="A497" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
@@ -20083,279 +20088,279 @@
       <x:c r="D499" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I499" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L499" s="0">
-        <x:v>2327</x:v>
+        <x:v>2335</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:12">
       <x:c r="A500" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H500" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I500" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J500" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K500" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L500" s="0">
-        <x:v>1477</x:v>
+        <x:v>1495</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:12">
       <x:c r="A501" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I501" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L501" s="0">
-        <x:v>860</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:12">
       <x:c r="A502" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H502" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I502" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J502" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K502" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L502" s="0">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:12">
       <x:c r="A503" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I503" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L503" s="0">
-        <x:v>933</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:12">
       <x:c r="A504" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H504" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I504" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J504" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K504" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L504" s="0">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:12">
       <x:c r="A505" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I505" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L505" s="0">
-        <x:v>3523</x:v>
+        <x:v>3572</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:12">
       <x:c r="A506" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H506" s="0" t="s">
@@ -20501,89 +20506,89 @@
       <x:c r="D510" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H510" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I510" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J510" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K510" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L510" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:12">
       <x:c r="A511" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I511" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L511" s="0">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:12">
       <x:c r="A512" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H512" s="0" t="s">
@@ -20957,431 +20962,431 @@
       <x:c r="D522" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H522" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I522" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J522" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K522" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L522" s="0">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:12">
       <x:c r="A523" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I523" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L523" s="0">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:12">
       <x:c r="A524" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H524" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I524" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J524" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K524" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L524" s="0">
-        <x:v>553</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:12">
       <x:c r="A525" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I525" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L525" s="0">
-        <x:v>348</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:12">
       <x:c r="A526" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H526" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I526" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J526" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K526" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L526" s="0">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:12">
       <x:c r="A527" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I527" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L527" s="0">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:12">
       <x:c r="A528" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H528" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I528" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J528" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K528" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L528" s="0">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:12">
       <x:c r="A529" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I529" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L529" s="0">
-        <x:v>1196</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:12">
       <x:c r="A530" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H530" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I530" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J530" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K530" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L530" s="0">
-        <x:v>924</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:12">
       <x:c r="A531" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I531" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L531" s="0">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:12">
       <x:c r="A532" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H532" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I532" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J532" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K532" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L532" s="0">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:12">
       <x:c r="A533" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
@@ -21451,279 +21456,2331 @@
       <x:c r="D535" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I535" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L535" s="0">
-        <x:v>2328</x:v>
+        <x:v>2335</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:12">
       <x:c r="A536" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H536" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I536" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J536" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K536" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L536" s="0">
-        <x:v>1477</x:v>
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:12">
       <x:c r="A537" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I537" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L537" s="0">
-        <x:v>860</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:12">
       <x:c r="A538" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H538" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I538" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J538" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K538" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L538" s="0">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:12">
       <x:c r="A539" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I539" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L539" s="0">
-        <x:v>934</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:12">
       <x:c r="A540" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H540" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I540" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J540" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K540" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L540" s="0">
-        <x:v>161</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:12">
       <x:c r="A541" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I541" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L541" s="0">
-        <x:v>3524</x:v>
+        <x:v>3577</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="542" spans="1:12">
+      <x:c r="A542" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B542" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C542" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D542" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E542" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F542" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G542" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H542" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I542" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J542" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K542" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L542" s="0">
+        <x:v>680</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="543" spans="1:12">
+      <x:c r="A543" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B543" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C543" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D543" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E543" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F543" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G543" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H543" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I543" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J543" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K543" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L543" s="0">
+        <x:v>429</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="544" spans="1:12">
+      <x:c r="A544" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B544" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C544" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D544" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E544" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F544" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G544" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H544" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I544" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J544" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K544" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L544" s="0">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="545" spans="1:12">
+      <x:c r="A545" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B545" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C545" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D545" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E545" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F545" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G545" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H545" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I545" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J545" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K545" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L545" s="0">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="546" spans="1:12">
+      <x:c r="A546" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B546" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C546" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D546" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E546" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F546" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G546" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H546" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I546" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J546" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K546" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L546" s="0">
+        <x:v>239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="547" spans="1:12">
+      <x:c r="A547" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B547" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C547" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D547" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E547" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F547" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G547" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H547" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I547" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J547" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K547" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L547" s="0">
+        <x:v>1606</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="548" spans="1:12">
+      <x:c r="A548" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B548" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C548" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D548" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E548" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F548" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G548" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H548" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I548" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J548" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K548" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L548" s="0">
+        <x:v>921</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="549" spans="1:12">
+      <x:c r="A549" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B549" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C549" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D549" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E549" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F549" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G549" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H549" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I549" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J549" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K549" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L549" s="0">
+        <x:v>426</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="550" spans="1:12">
+      <x:c r="A550" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B550" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C550" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D550" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E550" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F550" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G550" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H550" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I550" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J550" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K550" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L550" s="0">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="551" spans="1:12">
+      <x:c r="A551" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B551" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C551" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D551" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E551" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F551" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G551" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H551" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I551" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J551" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K551" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L551" s="0">
+        <x:v>718</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="552" spans="1:12">
+      <x:c r="A552" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B552" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C552" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D552" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E552" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F552" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G552" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H552" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I552" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J552" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K552" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L552" s="0">
+        <x:v>97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="553" spans="1:12">
+      <x:c r="A553" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B553" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C553" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D553" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E553" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F553" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G553" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H553" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I553" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J553" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K553" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L553" s="0">
+        <x:v>2198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="554" spans="1:12">
+      <x:c r="A554" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B554" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C554" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D554" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E554" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F554" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G554" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H554" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I554" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J554" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K554" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L554" s="0">
+        <x:v>1601</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="555" spans="1:12">
+      <x:c r="A555" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B555" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C555" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D555" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E555" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F555" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G555" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H555" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I555" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J555" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K555" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L555" s="0">
+        <x:v>854</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="556" spans="1:12">
+      <x:c r="A556" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B556" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C556" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D556" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E556" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F556" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G556" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H556" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I556" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J556" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K556" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L556" s="0">
+        <x:v>104</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="557" spans="1:12">
+      <x:c r="A557" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B557" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C557" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D557" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E557" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F557" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G557" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H557" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I557" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J557" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K557" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L557" s="0">
+        <x:v>907</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="558" spans="1:12">
+      <x:c r="A558" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B558" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C558" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D558" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E558" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F558" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G558" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H558" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I558" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J558" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K558" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L558" s="0">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="559" spans="1:12">
+      <x:c r="A559" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B559" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C559" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D559" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E559" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F559" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G559" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H559" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I559" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J559" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K559" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L559" s="0">
+        <x:v>3804</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="560" spans="1:12">
+      <x:c r="A560" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B560" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C560" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D560" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E560" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F560" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G560" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H560" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I560" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J560" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K560" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L560" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="561" spans="1:12">
+      <x:c r="A561" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B561" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C561" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D561" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E561" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F561" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G561" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H561" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I561" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J561" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K561" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L561" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="562" spans="1:12">
+      <x:c r="A562" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B562" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C562" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D562" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E562" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F562" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G562" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H562" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I562" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J562" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K562" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L562" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="563" spans="1:12">
+      <x:c r="A563" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B563" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C563" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D563" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E563" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F563" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G563" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H563" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I563" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J563" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K563" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L563" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="564" spans="1:12">
+      <x:c r="A564" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B564" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C564" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D564" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E564" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F564" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G564" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H564" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I564" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J564" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K564" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L564" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="565" spans="1:12">
+      <x:c r="A565" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B565" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C565" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D565" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E565" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F565" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G565" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H565" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I565" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J565" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K565" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L565" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="566" spans="1:12">
+      <x:c r="A566" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B566" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C566" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D566" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E566" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F566" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G566" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H566" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I566" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J566" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K566" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L566" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="567" spans="1:12">
+      <x:c r="A567" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B567" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C567" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D567" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E567" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F567" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G567" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H567" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I567" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J567" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K567" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L567" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="568" spans="1:12">
+      <x:c r="A568" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B568" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C568" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D568" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E568" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F568" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G568" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H568" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I568" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J568" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K568" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L568" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="569" spans="1:12">
+      <x:c r="A569" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B569" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C569" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D569" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E569" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F569" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G569" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H569" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I569" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J569" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K569" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L569" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="570" spans="1:12">
+      <x:c r="A570" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B570" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C570" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D570" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E570" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F570" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G570" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H570" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I570" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J570" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K570" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L570" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="571" spans="1:12">
+      <x:c r="A571" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B571" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C571" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D571" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E571" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F571" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G571" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H571" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I571" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J571" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K571" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L571" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="572" spans="1:12">
+      <x:c r="A572" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B572" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C572" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D572" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E572" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F572" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G572" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H572" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I572" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J572" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K572" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L572" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="573" spans="1:12">
+      <x:c r="A573" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B573" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C573" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D573" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E573" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F573" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G573" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H573" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I573" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J573" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K573" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L573" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="574" spans="1:12">
+      <x:c r="A574" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B574" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C574" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D574" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E574" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F574" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G574" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H574" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I574" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J574" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K574" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L574" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="575" spans="1:12">
+      <x:c r="A575" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B575" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C575" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D575" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E575" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F575" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G575" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H575" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I575" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J575" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K575" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L575" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="576" spans="1:12">
+      <x:c r="A576" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B576" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C576" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D576" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E576" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F576" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G576" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H576" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I576" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J576" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K576" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L576" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="577" spans="1:12">
+      <x:c r="A577" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B577" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C577" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D577" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E577" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F577" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G577" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I577" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J577" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K577" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L577" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="578" spans="1:12">
+      <x:c r="A578" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B578" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C578" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D578" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E578" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F578" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G578" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H578" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I578" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J578" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K578" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L578" s="0">
+        <x:v>682</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="579" spans="1:12">
+      <x:c r="A579" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B579" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C579" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D579" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E579" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F579" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G579" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H579" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I579" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J579" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K579" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L579" s="0">
+        <x:v>429</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="580" spans="1:12">
+      <x:c r="A580" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B580" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C580" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D580" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E580" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F580" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G580" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H580" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I580" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J580" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K580" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L580" s="0">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="581" spans="1:12">
+      <x:c r="A581" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B581" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C581" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D581" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E581" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F581" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G581" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H581" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I581" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J581" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K581" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L581" s="0">
+        <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="582" spans="1:12">
+      <x:c r="A582" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B582" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C582" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D582" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E582" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F582" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G582" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H582" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I582" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J582" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K582" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L582" s="0">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="583" spans="1:12">
+      <x:c r="A583" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B583" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C583" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D583" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E583" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F583" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G583" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H583" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I583" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J583" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K583" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L583" s="0">
+        <x:v>1613</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="584" spans="1:12">
+      <x:c r="A584" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B584" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C584" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D584" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E584" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F584" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G584" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H584" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I584" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J584" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K584" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L584" s="0">
+        <x:v>921</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="585" spans="1:12">
+      <x:c r="A585" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B585" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C585" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D585" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E585" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F585" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G585" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H585" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I585" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J585" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K585" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L585" s="0">
+        <x:v>426</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="586" spans="1:12">
+      <x:c r="A586" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B586" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C586" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D586" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E586" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F586" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G586" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H586" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I586" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J586" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K586" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L586" s="0">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="587" spans="1:12">
+      <x:c r="A587" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B587" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C587" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D587" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E587" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F587" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G587" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H587" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I587" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J587" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K587" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L587" s="0">
+        <x:v>719</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="588" spans="1:12">
+      <x:c r="A588" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B588" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C588" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D588" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E588" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F588" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G588" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H588" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I588" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J588" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K588" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L588" s="0">
+        <x:v>97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="589" spans="1:12">
+      <x:c r="A589" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B589" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C589" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D589" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E589" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F589" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G589" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H589" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I589" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J589" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K589" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L589" s="0">
+        <x:v>2198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="590" spans="1:12">
+      <x:c r="A590" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B590" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C590" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D590" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E590" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F590" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G590" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H590" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I590" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J590" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K590" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L590" s="0">
+        <x:v>1603</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="591" spans="1:12">
+      <x:c r="A591" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B591" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C591" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D591" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E591" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F591" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G591" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H591" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I591" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J591" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K591" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L591" s="0">
+        <x:v>855</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="592" spans="1:12">
+      <x:c r="A592" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B592" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C592" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D592" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E592" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F592" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G592" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H592" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I592" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J592" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K592" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L592" s="0">
+        <x:v>104</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="593" spans="1:12">
+      <x:c r="A593" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B593" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C593" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D593" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E593" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F593" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G593" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H593" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I593" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J593" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K593" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L593" s="0">
+        <x:v>909</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="594" spans="1:12">
+      <x:c r="A594" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B594" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C594" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D594" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E594" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F594" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G594" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H594" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I594" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J594" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K594" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L594" s="0">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="595" spans="1:12">
+      <x:c r="A595" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B595" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C595" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D595" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E595" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F595" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G595" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H595" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I595" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J595" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K595" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L595" s="0">
+        <x:v>3811</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -21769,75 +23826,77 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="WIP01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Wood Input Purchases"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="10">
+      <x:sharedItems count="11">
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="10">
+      <x:sharedItems count="11">
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03874V04625">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Species">
       <x:sharedItems count="3">
         <x:s v="Coniferous trees"/>
         <x:s v="Non-coniferous trees"/>
         <x:s v="All types of trees"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03892V04623">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ownership">
       <x:sharedItems count="3">
@@ -21850,505 +23909,547 @@
       <x:sharedItems count="6">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="60"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Product">
       <x:sharedItems count="6">
         <x:s v="Large sawlog"/>
         <x:s v="Small sawlog"/>
         <x:s v="Stakewood"/>
         <x:s v="Pulpwood"/>
         <x:s v="Roundwood for use as biomass"/>
         <x:s v="All wood products"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Thousand cubic metres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="3524" count="195">
-[...2 lines deleted...]
-        <x:n v="29"/>
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="3811" count="237">
+        <x:n v="255"/>
+        <x:n v="264"/>
+        <x:n v="30"/>
         <x:n v="133"/>
-        <x:n v="69"/>
-[...3 lines deleted...]
-        <x:n v="33"/>
+        <x:n v="79"/>
+        <x:n v="760"/>
+        <x:n v="771"/>
+        <x:n v="478"/>
+        <x:n v="34"/>
         <x:n v="710"/>
         <x:n v="85"/>
-        <x:n v="2068"/>
-[...1 lines deleted...]
-        <x:n v="62"/>
+        <x:n v="2077"/>
+        <x:n v="1026"/>
+        <x:n v="741"/>
+        <x:n v="64"/>
         <x:n v="843"/>
-        <x:n v="154"/>
-        <x:n v="2788"/>
+        <x:n v="163"/>
+        <x:n v="2837"/>
         <x:n v="0"/>
-        <x:n v="1"/>
+        <x:n v="2"/>
+        <x:n v="3"/>
         <x:s v=""/>
-        <x:n v="246"/>
-[...1 lines deleted...]
-        <x:n v="2069"/>
+        <x:n v="81"/>
+        <x:n v="763"/>
         <x:n v="844"/>
-        <x:n v="2778"/>
-[...2 lines deleted...]
-        <x:n v="30"/>
+        <x:n v="166"/>
+        <x:n v="2840"/>
+        <x:n v="229"/>
+        <x:n v="220"/>
+        <x:n v="31"/>
         <x:n v="88"/>
-        <x:n v="624"/>
-[...3 lines deleted...]
-        <x:n v="706"/>
+        <x:n v="98"/>
+        <x:n v="666"/>
+        <x:n v="868"/>
+        <x:n v="535"/>
+        <x:n v="35"/>
+        <x:n v="707"/>
         <x:n v="108"/>
-        <x:n v="2243"/>
-[...2 lines deleted...]
-        <x:n v="64"/>
+        <x:n v="2252"/>
+        <x:n v="1098"/>
+        <x:n v="754"/>
+        <x:n v="65"/>
         <x:n v="795"/>
-        <x:n v="196"/>
-[...2 lines deleted...]
-        <x:n v="2867"/>
+        <x:n v="206"/>
+        <x:n v="2918"/>
+        <x:n v="230"/>
+        <x:n v="100"/>
+        <x:n v="669"/>
+        <x:n v="208"/>
+        <x:n v="2921"/>
+        <x:n v="262"/>
         <x:n v="249"/>
-        <x:n v="230"/>
-[...4 lines deleted...]
-        <x:n v="862"/>
+        <x:n v="32"/>
+        <x:n v="130"/>
+        <x:n v="773"/>
+        <x:n v="867"/>
         <x:n v="36"/>
         <x:n v="729"/>
-        <x:n v="2219"/>
-[...2 lines deleted...]
-        <x:n v="67"/>
+        <x:n v="62"/>
+        <x:n v="2228"/>
+        <x:n v="1128"/>
+        <x:n v="784"/>
+        <x:n v="68"/>
         <x:n v="829"/>
-        <x:n v="182"/>
-        <x:n v="2948"/>
+        <x:n v="192"/>
+        <x:n v="3001"/>
         <x:n v="101"/>
-        <x:n v="2949"/>
-[...1 lines deleted...]
-        <x:n v="269"/>
+        <x:n v="132"/>
+        <x:n v="776"/>
+        <x:n v="1129"/>
+        <x:n v="194"/>
+        <x:n v="3004"/>
+        <x:n v="348"/>
+        <x:n v="289"/>
         <x:n v="74"/>
-        <x:n v="810"/>
-[...2 lines deleted...]
-        <x:n v="35"/>
+        <x:n v="112"/>
+        <x:n v="854"/>
+        <x:n v="875"/>
+        <x:n v="483"/>
         <x:n v="778"/>
         <x:n v="42"/>
-        <x:n v="2204"/>
-[...2 lines deleted...]
-        <x:n v="66"/>
+        <x:n v="2214"/>
+        <x:n v="1223"/>
+        <x:n v="772"/>
+        <x:n v="67"/>
         <x:n v="852"/>
-        <x:n v="143"/>
-[...8 lines deleted...]
-        <x:n v="608"/>
+        <x:n v="154"/>
+        <x:n v="3068"/>
+        <x:n v="114"/>
+        <x:n v="858"/>
+        <x:n v="156"/>
+        <x:n v="3071"/>
+        <x:n v="225"/>
+        <x:n v="308"/>
+        <x:n v="103"/>
+        <x:n v="805"/>
+        <x:n v="907"/>
+        <x:n v="613"/>
         <x:n v="822"/>
         <x:n v="83"/>
-        <x:n v="2451"/>
-[...2 lines deleted...]
-        <x:n v="70"/>
+        <x:n v="2461"/>
+        <x:n v="1132"/>
+        <x:n v="921"/>
+        <x:n v="72"/>
         <x:n v="954"/>
-        <x:n v="176"/>
-[...3 lines deleted...]
-        <x:n v="1114"/>
+        <x:n v="187"/>
+        <x:n v="3265"/>
+        <x:n v="106"/>
+        <x:n v="808"/>
+        <x:n v="922"/>
         <x:n v="955"/>
-        <x:n v="3210"/>
-[...1 lines deleted...]
-        <x:n v="323"/>
+        <x:n v="189"/>
+        <x:n v="3269"/>
+        <x:n v="395"/>
+        <x:n v="344"/>
+        <x:n v="37"/>
         <x:n v="127"/>
-        <x:n v="73"/>
-[...2 lines deleted...]
-        <x:n v="506"/>
+        <x:n v="84"/>
+        <x:n v="986"/>
+        <x:n v="830"/>
+        <x:n v="511"/>
         <x:n v="18"/>
         <x:n v="682"/>
-        <x:n v="106"/>
-[...2 lines deleted...]
-        <x:n v="53"/>
+        <x:n v="2147"/>
+        <x:n v="1225"/>
+        <x:n v="55"/>
         <x:n v="809"/>
-        <x:n v="179"/>
-[...3 lines deleted...]
-        <x:n v="372"/>
+        <x:n v="190"/>
+        <x:n v="3134"/>
+        <x:n v="396"/>
+        <x:n v="87"/>
+        <x:n v="989"/>
+        <x:n v="683"/>
+        <x:n v="2148"/>
+        <x:n v="1226"/>
+        <x:n v="193"/>
+        <x:n v="3137"/>
+        <x:n v="559"/>
+        <x:n v="393"/>
         <x:n v="145"/>
-        <x:n v="81"/>
-[...2 lines deleted...]
-        <x:n v="37"/>
+        <x:n v="91"/>
+        <x:n v="1220"/>
+        <x:n v="814"/>
+        <x:n v="460"/>
+        <x:n v="38"/>
         <x:n v="674"/>
         <x:n v="75"/>
-        <x:n v="2050"/>
-[...1 lines deleted...]
-        <x:n v="827"/>
+        <x:n v="2061"/>
+        <x:n v="1373"/>
+        <x:n v="853"/>
+        <x:n v="69"/>
         <x:n v="819"/>
-        <x:n v="155"/>
-[...8 lines deleted...]
-        <x:n v="43"/>
+        <x:n v="3280"/>
+        <x:n v="94"/>
+        <x:n v="1374"/>
+        <x:n v="169"/>
+        <x:n v="3283"/>
+        <x:n v="384"/>
+        <x:n v="340"/>
+        <x:n v="44"/>
         <x:n v="54"/>
-        <x:n v="98"/>
-[...2 lines deleted...]
-        <x:n v="474"/>
+        <x:n v="109"/>
+        <x:n v="931"/>
+        <x:n v="906"/>
+        <x:n v="479"/>
         <x:n v="717"/>
         <x:n v="105"/>
-        <x:n v="2238"/>
-[...19 lines deleted...]
-        <x:n v="420"/>
+        <x:n v="2248"/>
+        <x:n v="1289"/>
+        <x:n v="86"/>
+        <x:n v="214"/>
+        <x:n v="3179"/>
+        <x:n v="934"/>
+        <x:n v="1290"/>
+        <x:n v="216"/>
+        <x:n v="3182"/>
+        <x:n v="433"/>
+        <x:n v="364"/>
+        <x:n v="152"/>
+        <x:n v="1063"/>
+        <x:n v="909"/>
+        <x:n v="489"/>
+        <x:n v="2309"/>
+        <x:n v="1342"/>
+        <x:n v="102"/>
         <x:n v="151"/>
-        <x:n v="1016"/>
-[...9 lines deleted...]
-        <x:n v="512"/>
+        <x:n v="3372"/>
+        <x:n v="1"/>
+        <x:n v="4"/>
+        <x:n v="365"/>
+        <x:n v="82"/>
+        <x:n v="1067"/>
+        <x:n v="1343"/>
+        <x:n v="923"/>
+        <x:n v="3376"/>
+        <x:n v="566"/>
+        <x:n v="368"/>
+        <x:n v="56"/>
+        <x:n v="1238"/>
+        <x:n v="929"/>
+        <x:n v="515"/>
         <x:n v="777"/>
         <x:n v="78"/>
-        <x:n v="2327"/>
-[...11 lines deleted...]
-        <x:n v="3524"/>
+        <x:n v="2335"/>
+        <x:n v="1495"/>
+        <x:n v="883"/>
+        <x:n v="93"/>
+        <x:n v="172"/>
+        <x:n v="3572"/>
+        <x:n v="567"/>
+        <x:n v="369"/>
+        <x:n v="153"/>
+        <x:n v="97"/>
+        <x:n v="1242"/>
+        <x:n v="1496"/>
+        <x:n v="930"/>
+        <x:n v="175"/>
+        <x:n v="3577"/>
+        <x:n v="680"/>
+        <x:n v="429"/>
+        <x:n v="239"/>
+        <x:n v="1606"/>
+        <x:n v="426"/>
+        <x:n v="718"/>
+        <x:n v="2198"/>
+        <x:n v="1601"/>
+        <x:n v="104"/>
+        <x:n v="337"/>
+        <x:n v="3804"/>
+        <x:n v="7"/>
+        <x:n v="191"/>
+        <x:n v="242"/>
+        <x:n v="1613"/>
+        <x:n v="719"/>
+        <x:n v="1603"/>
+        <x:n v="855"/>
+        <x:n v="3811"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="243"/>
+    <n v="255"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="245"/>
+    <n v="264"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="29"/>
+    <n v="30"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="133"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="69"/>
+    <n v="79"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="719"/>
+    <n v="760"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="767"/>
+    <n v="771"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="473"/>
+    <n v="478"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="33"/>
+    <n v="34"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="710"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="85"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2068"/>
+    <n v="2077"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1010"/>
+    <n v="1026"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="719"/>
+    <n v="741"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="62"/>
+    <n v="64"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="843"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="154"/>
+    <n v="163"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2788"/>
+    <n v="2837"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -22374,65 +24475,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -22542,569 +24643,569 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="243"/>
+    <n v="255"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="246"/>
+    <n v="264"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="29"/>
+    <n v="30"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="133"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="69"/>
+    <n v="81"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="720"/>
+    <n v="763"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="767"/>
+    <n v="771"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="473"/>
+    <n v="478"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="33"/>
+    <n v="34"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="710"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="85"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2069"/>
+    <n v="2077"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1010"/>
+    <n v="1026"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="719"/>
+    <n v="741"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="62"/>
+    <n v="64"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="844"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="154"/>
+    <n v="166"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2778"/>
+    <n v="2840"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="217"/>
+    <n v="229"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="201"/>
+    <n v="220"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="30"/>
+    <n v="31"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="88"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="88"/>
+    <n v="98"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="624"/>
+    <n v="666"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="864"/>
+    <n v="868"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="530"/>
+    <n v="535"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="34"/>
+    <n v="35"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="706"/>
+    <n v="707"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="108"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2243"/>
+    <n v="2252"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1081"/>
+    <n v="1098"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="731"/>
+    <n v="754"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="64"/>
+    <n v="65"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="795"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="196"/>
+    <n v="206"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2866"/>
+    <n v="2918"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -23130,65 +25231,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -23298,429 +25399,429 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="217"/>
+    <n v="230"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="201"/>
+    <n v="220"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="30"/>
+    <n v="31"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="88"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="88"/>
+    <n v="100"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="624"/>
+    <n v="669"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="864"/>
+    <n v="868"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="530"/>
+    <n v="535"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="34"/>
+    <n v="35"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="707"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="108"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2243"/>
+    <n v="2252"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1081"/>
+    <n v="1098"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="731"/>
+    <n v="754"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="64"/>
+    <n v="65"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="795"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="196"/>
+    <n v="208"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2867"/>
+    <n v="2921"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="249"/>
+    <n v="262"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="230"/>
+    <n v="249"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="31"/>
+    <n v="32"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="100"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="120"/>
+    <n v="130"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="730"/>
+    <n v="773"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="862"/>
+    <n v="867"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="530"/>
+    <n v="535"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="36"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -23732,135 +25833,135 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="62"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2219"/>
+    <n v="2228"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1111"/>
+    <n v="1128"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="760"/>
+    <n v="784"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="67"/>
+    <n v="68"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="829"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="182"/>
+    <n v="192"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2948"/>
+    <n v="3001"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -23886,65 +25987,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -24054,177 +26155,177 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="249"/>
+    <n v="262"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="230"/>
+    <n v="249"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="31"/>
+    <n v="32"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="101"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="120"/>
+    <n v="132"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="730"/>
+    <n v="776"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="862"/>
+    <n v="867"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="530"/>
+    <n v="535"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="36"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -24236,247 +26337,247 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="62"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2219"/>
+    <n v="2228"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1111"/>
+    <n v="1129"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="760"/>
+    <n v="784"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="67"/>
+    <n v="68"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="829"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="182"/>
+    <n v="194"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2949"/>
+    <n v="3004"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="335"/>
+    <n v="348"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="269"/>
+    <n v="289"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="30"/>
+    <n v="32"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="74"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="101"/>
+    <n v="112"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="810"/>
+    <n v="854"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="870"/>
+    <n v="875"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="478"/>
+    <n v="483"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="35"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -24488,135 +26589,135 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="42"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2204"/>
+    <n v="2214"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1205"/>
+    <n v="1223"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="747"/>
+    <n v="772"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="66"/>
+    <n v="67"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="852"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="143"/>
+    <n v="154"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3013"/>
+    <n v="3068"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -24642,65 +26743,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -24810,177 +26911,177 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="335"/>
+    <n v="348"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="269"/>
+    <n v="289"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="30"/>
+    <n v="32"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="74"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="101"/>
+    <n v="114"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="810"/>
+    <n v="858"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="870"/>
+    <n v="875"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="478"/>
+    <n v="483"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="35"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -24992,247 +27093,247 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="42"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2204"/>
+    <n v="2214"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1205"/>
+    <n v="1223"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="748"/>
+    <n v="773"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="66"/>
+    <n v="67"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="852"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="143"/>
+    <n v="156"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3014"/>
+    <n v="3071"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="211"/>
+    <n v="225"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="288"/>
+    <n v="308"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="34"/>
+    <n v="35"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="133"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="93"/>
+    <n v="103"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="758"/>
+    <n v="805"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="902"/>
+    <n v="907"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="608"/>
+    <n v="613"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="36"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -25244,135 +27345,135 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="83"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2451"/>
+    <n v="2461"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1113"/>
+    <n v="1132"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="896"/>
+    <n v="921"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="70"/>
+    <n v="72"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="954"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="176"/>
+    <n v="187"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3209"/>
+    <n v="3265"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -25398,65 +27499,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -25566,177 +27667,177 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="212"/>
+    <n v="225"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="288"/>
+    <n v="308"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="34"/>
+    <n v="35"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="133"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="93"/>
+    <n v="106"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="759"/>
+    <n v="808"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="902"/>
+    <n v="907"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="608"/>
+    <n v="613"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="36"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -25748,247 +27849,247 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="83"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2451"/>
+    <n v="2461"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1114"/>
+    <n v="1132"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="896"/>
+    <n v="922"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="70"/>
+    <n v="72"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="955"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="176"/>
+    <n v="189"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3210"/>
+    <n v="3269"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="382"/>
+    <n v="395"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="323"/>
+    <n v="344"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="36"/>
+    <n v="37"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="127"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="73"/>
+    <n v="84"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="940"/>
+    <n v="986"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="825"/>
+    <n v="830"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="506"/>
+    <n v="511"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="18"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -26000,135 +28101,135 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="106"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2137"/>
+    <n v="2147"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1207"/>
+    <n v="1225"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="829"/>
+    <n v="854"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="53"/>
+    <n v="55"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="809"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="179"/>
+    <n v="190"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3077"/>
+    <n v="3134"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -26154,65 +28255,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <s v=""/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -26322,569 +28423,569 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <s v=""/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="382"/>
+    <n v="396"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="323"/>
+    <n v="344"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="36"/>
+    <n v="37"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="127"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="73"/>
+    <n v="87"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="940"/>
+    <n v="989"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="825"/>
+    <n v="830"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="506"/>
+    <n v="511"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="18"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="682"/>
+    <n v="683"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="106"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2137"/>
+    <n v="2148"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1207"/>
+    <n v="1226"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="829"/>
+    <n v="854"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="53"/>
+    <n v="55"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="809"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="179"/>
+    <n v="193"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3078"/>
+    <n v="3137"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="545"/>
+    <n v="559"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="372"/>
+    <n v="393"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="30"/>
+    <n v="31"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="145"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="81"/>
+    <n v="91"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1173"/>
+    <n v="1220"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="810"/>
+    <n v="814"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="455"/>
+    <n v="460"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="37"/>
+    <n v="38"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="674"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="75"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2050"/>
+    <n v="2061"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1355"/>
+    <n v="1373"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="827"/>
+    <n v="853"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="67"/>
+    <n v="69"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="819"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="155"/>
+    <n v="166"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3224"/>
+    <n v="3280"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -26910,65 +29011,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -27078,429 +29179,429 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="546"/>
+    <n v="559"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="373"/>
+    <n v="393"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="30"/>
+    <n v="31"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="145"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="81"/>
+    <n v="94"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1174"/>
+    <n v="1223"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="810"/>
+    <n v="814"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="455"/>
+    <n v="460"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="37"/>
+    <n v="38"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="674"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="75"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2051"/>
+    <n v="2061"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1356"/>
+    <n v="1374"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="827"/>
+    <n v="853"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="67"/>
+    <n v="69"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="819"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="155"/>
+    <n v="169"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3224"/>
+    <n v="3283"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="370"/>
+    <n v="384"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="320"/>
+    <n v="340"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="43"/>
+    <n v="44"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="54"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="98"/>
+    <n v="109"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="885"/>
+    <n v="931"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="901"/>
+    <n v="906"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="474"/>
+    <n v="479"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="42"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -27512,135 +29613,135 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="105"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2238"/>
+    <n v="2248"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1271"/>
+    <n v="1289"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="793"/>
+    <n v="819"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="85"/>
+    <n v="86"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="771"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="203"/>
+    <n v="214"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3123"/>
+    <n v="3179"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -27666,65 +29767,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -27834,177 +29935,177 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="370"/>
+    <n v="384"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="320"/>
+    <n v="340"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="43"/>
+    <n v="44"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="54"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="98"/>
+    <n v="112"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="885"/>
+    <n v="934"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="901"/>
+    <n v="906"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="474"/>
+    <n v="479"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="42"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -28016,247 +30117,247 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="105"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2238"/>
+    <n v="2248"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1271"/>
+    <n v="1290"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="793"/>
+    <n v="819"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="85"/>
+    <n v="86"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="771"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="203"/>
+    <n v="216"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3123"/>
+    <n v="3182"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="419"/>
+    <n v="433"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="344"/>
+    <n v="364"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="34"/>
+    <n v="35"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="150"/>
+    <n v="152"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="68"/>
+    <n v="79"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1015"/>
+    <n v="1063"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="905"/>
+    <n v="909"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="487"/>
+    <n v="489"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="67"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -28268,135 +30369,135 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="72"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2301"/>
+    <n v="2309"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1324"/>
+    <n v="1342"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="831"/>
+    <n v="854"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="101"/>
+    <n v="102"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="920"/>
+    <n v="922"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="140"/>
+    <n v="151"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3316"/>
+    <n v="3372"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -28422,65 +30523,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="1"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -28590,177 +30691,177 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="1"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="420"/>
+    <n v="433"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="344"/>
+    <n v="365"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="34"/>
+    <n v="35"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="151"/>
+    <n v="152"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="68"/>
+    <n v="82"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1016"/>
+    <n v="1067"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="905"/>
+    <n v="909"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="487"/>
+    <n v="489"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
     <n v="67"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
@@ -28772,387 +30873,387 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="72"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2301"/>
+    <n v="2309"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1324"/>
+    <n v="1343"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="831"/>
+    <n v="854"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="101"/>
+    <n v="102"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="921"/>
+    <n v="923"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="140"/>
+    <n v="154"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3318"/>
+    <n v="3376"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="553"/>
+    <n v="566"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="348"/>
+    <n v="368"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="55"/>
+    <n v="56"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="156"/>
+    <n v="152"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="84"/>
+    <n v="94"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1195"/>
+    <n v="1238"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="924"/>
+    <n v="929"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="512"/>
+    <n v="515"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="36"/>
+    <n v="37"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="777"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="78"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2327"/>
+    <n v="2335"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1477"/>
+    <n v="1495"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="860"/>
+    <n v="883"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="91"/>
+    <n v="93"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="933"/>
+    <n v="929"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="161"/>
+    <n v="172"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3523"/>
+    <n v="3572"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <n v="0"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -29178,65 +31279,65 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="1"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -29346,295 +31447,1051 @@
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="1"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="0"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="553"/>
+    <n v="567"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="348"/>
+    <n v="369"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="55"/>
+    <n v="56"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="157"/>
+    <n v="153"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="84"/>
+    <n v="97"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="1196"/>
+    <n v="1242"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="924"/>
+    <n v="929"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="512"/>
+    <n v="515"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="36"/>
+    <n v="37"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
     <n v="777"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
     <n v="78"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="2328"/>
+    <n v="2335"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="1477"/>
+    <n v="1496"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="Thousand cubic metres"/>
-    <n v="860"/>
+    <n v="883"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="Thousand cubic metres"/>
-    <n v="91"/>
+    <n v="93"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="Thousand cubic metres"/>
-    <n v="934"/>
+    <n v="930"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="Thousand cubic metres"/>
-    <n v="161"/>
+    <n v="175"/>
   </r>
   <r>
     <s v="WIP01C01"/>
     <s v="Wood Input Purchases"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="Thousand cubic metres"/>
-    <n v="3524"/>
+    <n v="3577"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="680"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="Thousand cubic metres"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="Thousand cubic metres"/>
+    <n v="1606"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="921"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="426"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="718"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="Thousand cubic metres"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="Thousand cubic metres"/>
+    <n v="2198"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="1601"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="854"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="907"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="Thousand cubic metres"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="Thousand cubic metres"/>
+    <n v="3804"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="Thousand cubic metres"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="Thousand cubic metres"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="Thousand cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="Thousand cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="Thousand cubic metres"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="Thousand cubic metres"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="Thousand cubic metres"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="682"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="Thousand cubic metres"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="Thousand cubic metres"/>
+    <n v="1613"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="921"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="426"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="719"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="Thousand cubic metres"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="Thousand cubic metres"/>
+    <n v="2198"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="1603"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="Thousand cubic metres"/>
+    <n v="855"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="Thousand cubic metres"/>
+    <n v="909"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="Thousand cubic metres"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="WIP01C01"/>
+    <s v="Wood Input Purchases"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="Thousand cubic metres"/>
+    <n v="3811"/>
   </r>
 </pivotCacheRecords>
 </file>