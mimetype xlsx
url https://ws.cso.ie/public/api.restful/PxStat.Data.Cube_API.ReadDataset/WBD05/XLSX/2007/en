--- v0 (2025-11-05)
+++ v1 (2026-09-17)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3a605d801d40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/972625a8864c47939725c5ec3ba5e0a5.psmdcp" Id="R6fd000156215404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red346a9694a9489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6faf656094d4c8088374bd5ab6d3d22.psmdcp" Id="Recb41319d593447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>WBD05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Students in OECD Countries at Level 3 Proficiency in Reading</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>5/10/2024 11:00:00 AM</x:t>
+    <x:t>10/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>In the 2018 PISA publication, data did not meet the PISA technical standards for Netherlands, Portugal and the United States but were accepted as largely comparable.&lt;br&gt;Data not available for Spain.&lt;br&gt;Source: PISA 2018 Results (Volume 1).&lt;br&gt;In the 2022 PISA publication, data did not meet the PISA technical standards for Australia, Canada, Denmark, Ireland, Latvia, Netherlands, New Zealand, the United Kingdom and the United States but were accepted as largely comparable. Data not available for Luxembourg.&lt;br&gt;Source: PISA 2022 Results (Volume 1)&lt;br&gt;Caution is required when interpreting estimates from these countries because one or more PISA sampling standards were not met.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/releasesandpublications/hubs/p-wbhub/well-beinginformationhub/knowledgeskillsandinnovation/readingandmathsperformancein15yearolds/) on our website.</x:t>
+    <x:t>In the 2018 PISA publication, data did not meet the PISA technical standards for Netherlands, Portugal and the United States but were accepted as largely comparable.&lt;br&gt;Source: PISA 2018 Results (Volume 1)&lt;br&gt;In the 2022 PISA publication, data did not meet the PISA technical standards for Australia, Canada, Denmark, Ireland, Latvia, Netherlands, New Zealand, the United Kingdom and the United States but were accepted as largely comparable. Data not available for Luxembourg.&lt;br&gt;Source: PISA 2022 Results (Volume 1)&lt;br&gt;In the 2025 PISA publication, data did not meet the PISA technical standards for Canada, the Netherlands, New Zealand, Norway, Albania and the United States.&lt;br&gt;Source: PISA 2025 Results (Volume 1)&lt;br&gt;Caution is required when interpreting estimates from these countries because one or more PISA sampling standards were not met.&lt;br&gt;For more information, please go to the statistical release page on our website</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WBD05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>WBD</x:t>
   </x:si>
   <x:si>
     <x:t>Well-being</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan O’Donnell</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -218,50 +218,53 @@
   <x:si>
     <x:t>CA</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Chile</x:t>
   </x:si>
   <x:si>
     <x:t>CO</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia</x:t>
   </x:si>
   <x:si>
     <x:t>CR</x:t>
   </x:si>
   <x:si>
     <x:t>Costa Rica</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>CZ</x:t>
   </x:si>
   <x:si>
     <x:t>Czechia</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Denmark</x:t>
   </x:si>
   <x:si>
     <x:t>EE</x:t>
   </x:si>
   <x:si>
     <x:t>Estonia</x:t>
   </x:si>
   <x:si>
     <x:t>FI</x:t>
   </x:si>
   <x:si>
     <x:t>Finland</x:t>
   </x:si>
   <x:si>
     <x:t>FR</x:t>
@@ -417,50 +420,53 @@
     <x:t>GB</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom of Great Britain and Northern Ireland (the)</x:t>
   </x:si>
   <x:si>
     <x:t>US</x:t>
   </x:si>
   <x:si>
     <x:t>United States of America (the)</x:t>
   </x:si>
   <x:si>
     <x:t>XX1</x:t>
   </x:si>
   <x:si>
     <x:t>OECD average</x:t>
   </x:si>
   <x:si>
     <x:t>XX2</x:t>
   </x:si>
   <x:si>
     <x:t>OECD total</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -598,472 +604,191 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...415 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03846V04596" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="40">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+      </items>
+    </pivotField>
+    <pivotField name="OECD Country" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="40">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H81" totalsRowShown="0">
-  <x:autoFilter ref="A1:H81"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H121" totalsRowShown="0">
+  <x:autoFilter ref="A1:H121"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03846V04596"/>
     <x:tableColumn id="6" name="OECD Country"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1327,51 +1052,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WBD05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd.org/ireland/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1560,55 +1285,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H81"/>
+  <x:dimension ref="A1:H121"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="36.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="53.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="69.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1784,1953 +1509,3005 @@
         <x:v>15.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>26.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>30.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>29.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>27.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>26.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
         <x:v>25.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
         <x:v>25.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>26.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H17" s="0">
         <x:v>25.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="0">
         <x:v>30.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>21.6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
         <x:v>28.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
         <x:v>28.6</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
         <x:v>27.6</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
         <x:v>28.8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
         <x:v>27.7</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
         <x:v>23.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
         <x:v>17.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
         <x:v>24.3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
         <x:v>24.6</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
         <x:v>26.4</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
         <x:v>27.7</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
         <x:v>28.2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
         <x:v>23.5</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
         <x:v>29.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0">
         <x:v>25.5</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="0">
         <x:v>26.3</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
         <x:v>26.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
         <x:v>27.2</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
         <x:v>24.7</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
         <x:v>24.8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="0">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
         <x:v>25.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="0">
         <x:v>25.9</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H45" s="0">
         <x:v>25.6</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="0">
         <x:v>23.9</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H47" s="0">
         <x:v>15.8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H48" s="0">
         <x:v>17.3</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H49" s="0">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="0">
         <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H51" s="0">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H52" s="0">
         <x:v>26.8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H53" s="0">
         <x:v>25.5</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H54" s="0">
         <x:v>24.7</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H55" s="0">
         <x:v>22.4</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H56" s="0">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H57" s="0">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H58" s="0">
         <x:v>31.8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H59" s="0">
         <x:v>22.1</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H60" s="0">
         <x:v>29.8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H61" s="0">
         <x:v>27.9</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
         <x:v>28.6</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
         <x:v>27.1</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
         <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
         <x:v>21.5</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0">
         <x:v>24.8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0">
         <x:v>24.2</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H70" s="0">
         <x:v>26.9</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
         <x:v>28.5</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H72" s="0">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
         <x:v>27.3</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H74" s="0">
         <x:v>27.5</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H75" s="0">
         <x:v>24.7</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H76" s="0">
         <x:v>24.7</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H77" s="0">
         <x:v>26.4</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H78" s="0">
         <x:v>26.4</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H80" s="0">
         <x:v>25.3</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D81" s="0" t="s">
+      <x:c r="G81" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:8">
+      <x:c r="A82" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G82" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H82" s="0">
+        <x:v>24.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H83" s="0">
+        <x:v>25.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:8">
+      <x:c r="A84" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G84" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H84" s="0">
+        <x:v>25.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:8">
+      <x:c r="A85" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G85" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H85" s="0">
+        <x:v>26.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:8">
+      <x:c r="A86" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G86" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H86" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:8">
+      <x:c r="A87" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G87" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H87" s="0">
+        <x:v>14.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:8">
+      <x:c r="A88" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G88" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H88" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:8">
+      <x:c r="A89" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G89" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H89" s="0">
+        <x:v>25.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:8">
+      <x:c r="A90" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G90" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H90" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:8">
+      <x:c r="A91" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G91" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H91" s="0">
+        <x:v>29.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:8">
+      <x:c r="A92" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G92" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H92" s="0">
+        <x:v>26.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:8">
+      <x:c r="A93" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G93" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H93" s="0">
+        <x:v>24.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:8">
+      <x:c r="A94" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G94" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H94" s="0">
+        <x:v>22.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:8">
+      <x:c r="A95" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G95" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H95" s="0">
+        <x:v>19.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:8">
+      <x:c r="A96" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H96" s="0">
+        <x:v>24.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:8">
+      <x:c r="A97" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G97" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H97" s="0">
+        <x:v>18.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:8">
+      <x:c r="A98" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G98" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H98" s="0">
+        <x:v>29.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:8">
+      <x:c r="A99" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G99" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H99" s="0">
+        <x:v>20.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:8">
+      <x:c r="A100" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G100" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H100" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:8">
+      <x:c r="A101" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G101" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H101" s="0">
+        <x:v>27.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:8">
+      <x:c r="A102" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G102" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H102" s="0">
+        <x:v>28.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:8">
+      <x:c r="A103" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G103" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H103" s="0">
+        <x:v>20.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:8">
+      <x:c r="A104" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G104" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H104" s="0">
+        <x:v>26.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:8">
+      <x:c r="A105" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G105" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H105" s="0">
+        <x:v>20.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:8">
+      <x:c r="A106" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G106" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H106" s="0">
+        <x:v>14.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:8">
+      <x:c r="A107" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H107" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:8">
+      <x:c r="A108" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H108" s="0">
+        <x:v>23.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:8">
+      <x:c r="A109" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G109" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H109" s="0">
+        <x:v>23.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:8">
+      <x:c r="A110" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="G110" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H110" s="0">
+        <x:v>26.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:8">
+      <x:c r="A111" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H111" s="0">
+        <x:v>26.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:8">
+      <x:c r="A112" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H112" s="0">
+        <x:v>23.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:8">
+      <x:c r="A113" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H113" s="0">
+        <x:v>22.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:8">
+      <x:c r="A114" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G114" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H114" s="0">
+        <x:v>26.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:8">
+      <x:c r="A115" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H115" s="0">
+        <x:v>22.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:8">
+      <x:c r="A116" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H116" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:8">
+      <x:c r="A117" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H117" s="0">
+        <x:v>27.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:8">
+      <x:c r="A118" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H118" s="0">
+        <x:v>27.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H119" s="0">
+        <x:v>21.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H120" s="0">
+        <x:v>23.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E81" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>52</x:v>
+      <x:c r="G121" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H121" s="0">
+        <x:v>23</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3747,73 +4524,75 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H81" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="WBD05C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Students at level 3 proficiency in reading"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2018"/>
         <x:s v="2022"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2018"/>
         <x:s v="2022"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03846V04596">
       <x:sharedItems count="40">
         <x:s v="AU"/>
         <x:s v="AT"/>
         <x:s v="BE"/>
         <x:s v="CA"/>
         <x:s v="CL"/>
         <x:s v="CO"/>
         <x:s v="CR"/>
         <x:s v="CZ"/>
         <x:s v="DK"/>
         <x:s v="EE"/>
         <x:s v="FI"/>
         <x:s v="FR"/>
         <x:s v="DE"/>
         <x:s v="GR"/>
         <x:s v="HU"/>
         <x:s v="IS"/>
         <x:s v="IE"/>
         <x:s v="IL"/>
         <x:s v="IT"/>
         <x:s v="JP"/>
         <x:s v="KR"/>
@@ -3866,51 +4645,51 @@
         <x:s v="Luxembourg"/>
         <x:s v="Mexico"/>
         <x:s v="Netherlands (the)"/>
         <x:s v="New Zealand"/>
         <x:s v="Norway"/>
         <x:s v="Poland"/>
         <x:s v="Portugal"/>
         <x:s v="Slovakia"/>
         <x:s v="Slovenia"/>
         <x:s v="Spain"/>
         <x:s v="Sweden"/>
         <x:s v="Switzerland"/>
         <x:s v="Turkey"/>
         <x:s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
         <x:s v="United States of America (the)"/>
         <x:s v="OECD average"/>
         <x:s v="OECD total"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="15.8" maxValue="31.8" count="56">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="14.5" maxValue="31.8" count="73">
         <x:n v="25.4"/>
         <x:n v="26.2"/>
         <x:n v="26.5"/>
         <x:n v="27.2"/>
         <x:n v="24.4"/>
         <x:n v="15.8"/>
         <x:s v=""/>
         <x:n v="26.9"/>
         <x:n v="30.1"/>
         <x:n v="29.9"/>
         <x:n v="27.6"/>
         <x:n v="26.6"/>
         <x:n v="25.2"/>
         <x:n v="26.3"/>
         <x:n v="25.1"/>
         <x:n v="30.3"/>
         <x:n v="21.6"/>
         <x:n v="28.2"/>
         <x:n v="28.6"/>
         <x:n v="28.8"/>
         <x:n v="27.7"/>
         <x:n v="23.5"/>
         <x:n v="17.5"/>
         <x:n v="24.3"/>
         <x:n v="24.6"/>
@@ -3923,34 +4702,1252 @@
         <x:n v="25"/>
         <x:n v="25.9"/>
         <x:n v="25.6"/>
         <x:n v="23.9"/>
         <x:n v="17.3"/>
         <x:n v="27"/>
         <x:n v="29.3"/>
         <x:n v="30"/>
         <x:n v="26.8"/>
         <x:n v="22.4"/>
         <x:n v="22"/>
         <x:n v="31.8"/>
         <x:n v="22.1"/>
         <x:n v="29.8"/>
         <x:n v="27.9"/>
         <x:n v="28"/>
         <x:n v="27.1"/>
         <x:n v="16.7"/>
         <x:n v="21.5"/>
         <x:n v="24.2"/>
         <x:n v="28.5"/>
         <x:n v="23"/>
         <x:n v="27.3"/>
         <x:n v="27.5"/>
         <x:n v="25.3"/>
+        <x:n v="14.5"/>
+        <x:n v="17"/>
+        <x:n v="29.1"/>
+        <x:n v="24.1"/>
+        <x:n v="22.2"/>
+        <x:n v="19.2"/>
+        <x:n v="18.9"/>
+        <x:n v="20.4"/>
+        <x:n v="20.8"/>
+        <x:n v="20.9"/>
+        <x:n v="14.7"/>
+        <x:n v="23.8"/>
+        <x:n v="23.1"/>
+        <x:n v="23.4"/>
+        <x:n v="22.9"/>
+        <x:n v="24"/>
+        <x:n v="21.8"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="CL"/>
+    <s v="Chile"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="CO"/>
+    <s v="Colombia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="CR"/>
+    <s v="Costa Rica"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="TR"/>
+    <s v="Turkey"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="XX1"/>
+    <s v="OECD average"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="XX2"/>
+    <s v="OECD total"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CL"/>
+    <s v="Chile"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CO"/>
+    <s v="Colombia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CR"/>
+    <s v="Costa Rica"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="TR"/>
+    <s v="Turkey"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XX1"/>
+    <s v="OECD average"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XX2"/>
+    <s v="OECD total"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CL"/>
+    <s v="Chile"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CO"/>
+    <s v="Colombia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CR"/>
+    <s v="Costa Rica"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TR"/>
+    <s v="Turkey"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="XX1"/>
+    <s v="OECD average"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="WBD05C01"/>
+    <s v="Students at level 3 proficiency in reading"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="XX2"/>
+    <s v="OECD total"/>
+    <s v="% of persons aged between 15 years and 3 months to 16 years and 2 months"/>
+    <n v="23"/>
+  </r>
+</pivotCacheRecords>
 </file>