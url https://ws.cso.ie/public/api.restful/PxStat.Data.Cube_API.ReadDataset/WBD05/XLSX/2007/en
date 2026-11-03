--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red346a9694a9489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6faf656094d4c8088374bd5ab6d3d22.psmdcp" Id="Recb41319d593447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cc9c791cfa450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ff3f113192d41ef80d5c2f9215e3031.psmdcp" Id="R2e9d957ebc42491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>