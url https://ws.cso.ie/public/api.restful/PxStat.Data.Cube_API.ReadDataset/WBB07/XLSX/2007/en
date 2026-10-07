--- v1 (2026-08-22)
+++ v2 (2026-10-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8afa668e09f44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19025a5c7c114702922744af8c5d9b36.psmdcp" Id="Re89a4b483d7b4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75413946f7ac42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33a6a5f6a2f1413ebe0a5d2a072f80a5.psmdcp" Id="R33ca0eaf2e1f4d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Satisfaction Indicator Mean Score</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>26/03/2026 12:30:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Scale runs from 0 (Not at all) to 10 (Completely). &lt;br&gt;Satisfaction with time use and personal relationships only collected in 2022.&lt;br&gt;Satisfaction with job only collected in 2023.&lt;br&gt;There is a break in the SILC time series for 2020, see Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnote-breakintimeseriessilc2020/).&lt;br&gt;&lt;br&gt;26 March 2026 - On the 25 March 2026 the 2023 figures for 'Satisfaction with financial situation' for 'Not at risk of poverty', 'Not experiencing deprivation' and 'Not in consistent poverty' didn't update in error. This has now been rectified.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WBB07/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WBB07/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SMWB20</x:t>
   </x:si>
   <x:si>
     <x:t>SILC Well-being 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Gerard Reilly</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -817,51 +817,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WBB07/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/WBB07/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">