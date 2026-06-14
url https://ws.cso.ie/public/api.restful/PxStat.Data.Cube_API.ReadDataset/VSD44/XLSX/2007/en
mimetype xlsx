--- v0 (2025-10-27)
+++ v1 (2026-06-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ec2e061fe244ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f865fc4880c4b7db354beaee73f0adf.psmdcp" Id="Redb642169d324ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48bc8cfd3dad4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efac32f3509343f7bd06e12096662dd7.psmdcp" Id="R55a0fbf7885948be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>VSD44</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Percentages of deaths with selected conditions between March 2020 and February 2022 that were due to COVID-19</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>8/16/2022 11:00:00 AM</x:t>
+    <x:t>16/08/2022 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>As a death certificate can contain multiple causes of death, the percentages of COVID-19 deaths by condition do not sum to 100.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/VSD44/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>VSDR</x:t>
   </x:si>
   <x:si>
     <x:t>Deaths Registered (Provisional)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -775,699 +775,242 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...647 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02478V04618" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="70">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+      </items>
+    </pivotField>
+    <pivotField name="Cause of Death" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="70">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H71" totalsRowShown="0">
   <x:autoFilter ref="A1:H71"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02478V04618"/>
     <x:tableColumn id="6" name="Cause of Death"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1736,51 +1279,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/VSD44/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1969,51 +1512,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="83.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="101.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3847,51 +3390,51 @@
       <x:c r="E71" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
         <x:v>14.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3908,51 +3451,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H71" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="VSD44C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02478V04618">
       <x:sharedItems count="70">
         <x:s v="80001"/>
@@ -4149,27 +3692,728 @@
         <x:n v="10.2"/>
         <x:n v="9.5"/>
         <x:n v="18.2"/>
         <x:n v="15.3"/>
         <x:n v="4.5"/>
         <x:n v="4"/>
         <x:n v="6.1"/>
         <x:n v="11.3"/>
         <x:n v="17"/>
         <x:n v="9.8"/>
         <x:n v="11"/>
         <x:n v="0"/>
         <x:n v="4.8"/>
         <x:n v="9"/>
         <x:n v="5.5"/>
         <x:n v="10.7"/>
         <x:n v="18"/>
         <x:n v="14.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80001"/>
+    <s v="A00-B99 Infectious and parasitic diseases"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ01"/>
+    <s v="B20 - B24 Human immunodeficiency virus (HIV) disease"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80004"/>
+    <s v="C00-D48 Neoplasms"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80005"/>
+    <s v="C00-C99 Malignant neoplasms"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C34"/>
+    <s v="C34 Malignant neoplasm of bronchus and lung"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C50"/>
+    <s v="C50 Malignant neoplasm of breast"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C61"/>
+    <s v="C61 Malignant neoplasm of prostate"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ02"/>
+    <s v="C760 Malignant neoplasm of head, face and neck"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ03"/>
+    <s v="C81 - C88 Lymphoma (types of)"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ04"/>
+    <s v="C900 Myeloma"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ05"/>
+    <s v="C91 - C95 Leukaemia (types of)"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80011"/>
+    <s v="D50-D89 Diseases of the blood and bloodforming organs and certain disorders involving the immune mechanism"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D57"/>
+    <s v="D57 Sickle-cell disorders"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80012"/>
+    <s v="E00-E90 Endocrine, nutritional and metabolic diseases"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ06"/>
+    <s v="E10 - E14 Diabetes mellitus"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E11"/>
+    <s v="E11 Type 2 diabetes mellitus"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E66"/>
+    <s v="E66 Obesity"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ07"/>
+    <s v="E70 - E90 Metabolic disorders"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E84"/>
+    <s v="E84 Cystic fibrosis"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80014"/>
+    <s v="F00-F99 Mental and behavioural disorders"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ08"/>
+    <s v="F01 and F03 Dementia (types of)"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F20"/>
+    <s v="F20 Schizophrenia"/>
+    <s v="%"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F31"/>
+    <s v="F31 Bipolar affective disorder"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F32"/>
+    <s v="F32 Depressive episode"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80016A"/>
+    <s v="G00-G99 Diseases of the nervous system"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ09"/>
+    <s v="G122 Motor neuron disease"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G20"/>
+    <s v="G20 Parkinson disease"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G30"/>
+    <s v="G30 Alzheimer disease"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G35"/>
+    <s v="G35 Multiple sclerosis"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G40"/>
+    <s v="G40 Epilepsy"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G80"/>
+    <s v="G80 Cerebral palsy"/>
+    <s v="%"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80017A"/>
+    <s v="H00-H59 Diseases of the eye and adnexa"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80017B"/>
+    <s v="H60-H95 Diseases of the ear and mastoid process"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80018"/>
+    <s v="I00-I99 Diseases of the circulatory system"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ10"/>
+    <s v="I05 - I09 Chronic rheumatic heart diseases"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I95"/>
+    <s v="I95 Hypotension"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I25"/>
+    <s v="I25 Chronic ischaemic heart disease"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ11"/>
+    <s v="I26 - I28 Pulmonary heart disease and diseases of pulmonary circulation"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I48"/>
+    <s v="I48 Atrial fibrillation and flutter"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I50"/>
+    <s v="I50 Heart failure"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I64"/>
+    <s v="I64 Stroke, not specified as haemorrhage or infarction"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I73"/>
+    <s v="I73 Other peripheral vascular diseases"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80022"/>
+    <s v="J00-J99 Diseases of the respiratory system"/>
+    <s v="%"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ12"/>
+    <s v="J12 - J18 Pneumonia (types of)"/>
+    <s v="%"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ13"/>
+    <s v="J40 - J47 Chronic lower respiratory diseases"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ14"/>
+    <s v="J40 - J42 Bronchitis (types of)"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J43"/>
+    <s v="J43 Emphysema"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J44"/>
+    <s v="J44 Chronic obstructive pulmonary disease"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J45"/>
+    <s v="J45 Asthma"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J47"/>
+    <s v="J47 Bronchiectasis"/>
+    <s v="%"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J84"/>
+    <s v="J84 Interstitial pulmonary disease (incl. fibrosis)"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80027"/>
+    <s v="K00-K93 Diseases of the digestive system"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ15"/>
+    <s v="K70 - K77 Diseases of liver"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80030"/>
+    <s v="L00-L99 Diseases of the skin and subcutaneous tissue"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80031"/>
+    <s v="M00-M99 Diseases of musculoskeletal system and connective tissue"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ16"/>
+    <s v="M05 - M06 Rheumatoid arthritis (types of)"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M32"/>
+    <s v="M32 Systemic Lupus"/>
+    <s v="%"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M34"/>
+    <s v="M34 Scleroderma"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80033"/>
+    <s v="N00-N99 Diseases of genitourinary system"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N18"/>
+    <s v="N18 Chronic kidney disease"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80035"/>
+    <s v="O00-O99 Complicatons of pregnancy, childbirth and puerperium"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80036"/>
+    <s v="P00-P96 Certain conditions originating in the perinatal period"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80037"/>
+    <s v="Q00-Q99 Congenital malformations, deformations and chromosomal abnormalities"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q90"/>
+    <s v="Q90 Down Syndrome"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80040"/>
+    <s v="R00-R99 Symptoms, signs and abnormal clinical and laboratory findings n.e.c."/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80042A"/>
+    <s v="V00-Y98 External causes of injury and poisoning"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y83"/>
+    <s v="Y83 Surgical operation and other surgical procedures"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ18"/>
+    <s v="Y841 Kidney dialysis"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ19"/>
+    <s v="Y842 Radiological procedure and radiotherapy"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="VSD44C01"/>
+    <s v="Percentage of deaths with this condition where COVID-19 was the underlying cause of death"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZZZ20"/>
+    <s v="Y883 Sequelae of surgical and medical procedures"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+</pivotCacheRecords>
 </file>