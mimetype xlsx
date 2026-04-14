--- v1 (2026-02-14)
+++ v2 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8097462995f641a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/491d9dabdcce442b9809d5bc46df615d.psmdcp" Id="Refcc1d0bdddd4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe5364e4f604a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c17e500e78cb471f9a668609803f1c9d.psmdcp" Id="R8ff37db0c0c543c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>