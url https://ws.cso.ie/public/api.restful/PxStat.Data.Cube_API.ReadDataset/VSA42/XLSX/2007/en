--- v2 (2026-04-14)
+++ v3 (2026-06-25)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe5364e4f604a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c17e500e78cb471f9a668609803f1c9d.psmdcp" Id="R8ff37db0c0c543c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567541fd9fe94b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/695c2680ba4f4709ae8d69f189342940.psmdcp" Id="R124d44279690413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>VSA42</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Opposite-Sex Marriages Registered – Average Ages of the Bride and Groom</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>25/04/2025 11:00:00</x:t>
+    <x:t>05/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/VSA42/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MAR</x:t>
   </x:si>
   <x:si>
     <x:t>Marriages and Civil Partnerships</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Sean O'Connor</x:t>
   </x:si>
@@ -296,50 +296,53 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>VSA42C02</x:t>
   </x:si>
   <x:si>
     <x:t>Average Age of Bride</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
@@ -497,157 +500,159 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="25">
+      <items count="26">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
+        <item x="25"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="25">
+      <items count="26">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
+        <item x="25"/>
       </items>
     </pivotField>
     <pivotField name="C01940V02373" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="Form of Ceremony" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H401" totalsRowShown="0">
-  <x:autoFilter ref="A1:H401"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H417" totalsRowShown="0">
+  <x:autoFilter ref="A1:H417"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01940V02373"/>
     <x:tableColumn id="6" name="Form of Ceremony"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1146,51 +1151,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H401"/>
+  <x:dimension ref="A1:H417"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="29.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6390,5246 +6395,5662 @@
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H201" s="0">
         <x:v>37.5</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C202" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B202" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B203" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>29.3</x:v>
+        <x:v>34.8</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B204" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>30.3</x:v>
+        <x:v>37.3</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B205" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>29.6</x:v>
+        <x:v>32.7</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B206" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>29.1</x:v>
+        <x:v>37.9</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B207" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>33.7</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B208" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>0</x:v>
+        <x:v>37.5</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B209" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>0</x:v>
+        <x:v>38.3</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>30.1</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H211" s="0">
-        <x:v>29.4</x:v>
+        <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>30.8</x:v>
+        <x:v>30.3</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H213" s="0">
-        <x:v>29</x:v>
+        <x:v>29.6</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>30.5</x:v>
+        <x:v>29.1</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>33.2</x:v>
+        <x:v>33.7</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H216" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H217" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>30.4</x:v>
+        <x:v>30.1</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>29.7</x:v>
+        <x:v>29.4</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H220" s="0">
-        <x:v>30.9</x:v>
+        <x:v>30.8</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>30.9</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>28.9</x:v>
+        <x:v>30.5</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H223" s="0">
-        <x:v>33.4</x:v>
+        <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H224" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H224" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H225" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H225" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H226" s="0">
-        <x:v>30.6</x:v>
+        <x:v>30.4</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>29.9</x:v>
+        <x:v>29.7</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H228" s="0">
-        <x:v>31.5</x:v>
+        <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H229" s="0">
         <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>30</x:v>
+        <x:v>28.9</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H231" s="0">
-        <x:v>33.1</x:v>
+        <x:v>33.4</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H232" s="0">
-        <x:v>0</x:v>
+      <x:c r="H232" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H233" s="0">
-        <x:v>0</x:v>
+      <x:c r="H233" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>30.9</x:v>
+        <x:v>30.6</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H235" s="0">
-        <x:v>30.1</x:v>
+        <x:v>29.9</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H236" s="0">
-        <x:v>31.1</x:v>
+        <x:v>31.5</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>32</x:v>
+        <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H238" s="0">
-        <x:v>30.5</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>33.8</x:v>
+        <x:v>33.1</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H240" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H240" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H241" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H241" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>31</x:v>
+        <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H243" s="0">
-        <x:v>30.2</x:v>
+        <x:v>30.1</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>31.4</x:v>
+        <x:v>31.1</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H245" s="0">
-        <x:v>32.6</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H246" s="0">
-        <x:v>29.7</x:v>
+        <x:v>30.5</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H247" s="0">
         <x:v>33.8</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>31.2</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>30.4</x:v>
+        <x:v>30.2</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>31.8</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H253" s="0">
-        <x:v>34</x:v>
+        <x:v>32.6</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>30.8</x:v>
+        <x:v>29.7</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H255" s="0">
-        <x:v>33.6</x:v>
+        <x:v>33.8</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H258" s="0">
-        <x:v>31.3</x:v>
+        <x:v>31.2</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>30.5</x:v>
+        <x:v>30.4</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H260" s="0">
         <x:v>31.8</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H261" s="0">
-        <x:v>32.7</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H262" s="0">
-        <x:v>31.9</x:v>
+        <x:v>30.8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H263" s="0">
-        <x:v>33.9</x:v>
+        <x:v>33.6</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H266" s="0">
-        <x:v>31.7</x:v>
+        <x:v>31.3</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>30.6</x:v>
+        <x:v>30.5</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H268" s="0">
-        <x:v>31.2</x:v>
+        <x:v>31.8</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H269" s="0">
-        <x:v>31.9</x:v>
+        <x:v>32.7</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H270" s="0">
-        <x:v>31.8</x:v>
+        <x:v>31.9</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H271" s="0">
-        <x:v>34.9</x:v>
+        <x:v>33.9</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>31.8</x:v>
+        <x:v>31.7</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H275" s="0">
-        <x:v>30.9</x:v>
+        <x:v>30.6</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H276" s="0">
-        <x:v>32</x:v>
+        <x:v>31.2</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H277" s="0">
-        <x:v>31.3</x:v>
+        <x:v>31.9</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H278" s="0">
-        <x:v>32.3</x:v>
+        <x:v>31.8</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H279" s="0">
-        <x:v>34.1</x:v>
+        <x:v>34.9</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>32</x:v>
+        <x:v>31.8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H283" s="0">
-        <x:v>31</x:v>
+        <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H284" s="0">
-        <x:v>31.7</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H285" s="0">
-        <x:v>30.8</x:v>
+        <x:v>31.3</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H286" s="0">
-        <x:v>33.2</x:v>
+        <x:v>32.3</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H287" s="0">
-        <x:v>34.2</x:v>
+        <x:v>34.1</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H290" s="0">
-        <x:v>32.5</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H291" s="0">
-        <x:v>31.3</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H292" s="0">
-        <x:v>32.6</x:v>
+        <x:v>31.7</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H293" s="0">
-        <x:v>31.4</x:v>
+        <x:v>30.8</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H294" s="0">
-        <x:v>34.5</x:v>
+        <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H295" s="0">
-        <x:v>35</x:v>
+        <x:v>34.2</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H298" s="0">
-        <x:v>32.6</x:v>
+        <x:v>32.5</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>31.4</x:v>
+        <x:v>31.3</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H300" s="0">
-        <x:v>32.5</x:v>
+        <x:v>32.6</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H301" s="0">
-        <x:v>32</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H302" s="0">
-        <x:v>34.6</x:v>
+        <x:v>34.5</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H303" s="0">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H306" s="0">
-        <x:v>32.8</x:v>
+        <x:v>32.6</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H307" s="0">
-        <x:v>31.7</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H308" s="0">
-        <x:v>32.4</x:v>
+        <x:v>32.5</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H309" s="0">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H310" s="0">
         <x:v>34.6</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H311" s="0">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:8">
       <x:c r="A314" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H314" s="0">
-        <x:v>33</x:v>
+        <x:v>32.8</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:8">
       <x:c r="A315" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H315" s="0">
         <x:v>31.7</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H316" s="0">
-        <x:v>33.3</x:v>
+        <x:v>32.4</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H317" s="0">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H318" s="0">
-        <x:v>34.7</x:v>
+        <x:v>34.6</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H319" s="0">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:8">
       <x:c r="A320" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H320" s="0">
-        <x:v>34.4</x:v>
+      <x:c r="H320" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:8">
       <x:c r="A321" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H321" s="0">
-        <x:v>35</x:v>
+      <x:c r="H321" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H322" s="0">
-        <x:v>33.2</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H323" s="0">
-        <x:v>31.9</x:v>
+        <x:v>31.7</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>33.2</x:v>
+        <x:v>33.3</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H325" s="0">
-        <x:v>30.7</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H326" s="0">
         <x:v>34.7</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:8">
       <x:c r="A327" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H327" s="0">
-        <x:v>35.2</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:8">
       <x:c r="A328" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H328" s="0">
-        <x:v>34.5</x:v>
+        <x:v>34.4</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:8">
       <x:c r="A329" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H329" s="0">
-        <x:v>34.5</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:8">
       <x:c r="A330" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H330" s="0">
-        <x:v>33.8</x:v>
+        <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:8">
       <x:c r="A331" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H331" s="0">
-        <x:v>32.2</x:v>
+        <x:v>31.9</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:8">
       <x:c r="A332" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H332" s="0">
-        <x:v>34.2</x:v>
+        <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:8">
       <x:c r="A333" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H333" s="0">
-        <x:v>30.8</x:v>
+        <x:v>30.7</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:8">
       <x:c r="A334" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H334" s="0">
-        <x:v>35.4</x:v>
+        <x:v>34.7</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H335" s="0">
-        <x:v>36.5</x:v>
+        <x:v>35.2</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H336" s="0">
-        <x:v>34.2</x:v>
+        <x:v>34.5</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H337" s="0">
-        <x:v>35.1</x:v>
+        <x:v>34.5</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:8">
       <x:c r="A338" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H338" s="0">
-        <x:v>34.1</x:v>
+        <x:v>33.8</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:8">
       <x:c r="A339" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H339" s="0">
-        <x:v>32.4</x:v>
+        <x:v>32.2</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H340" s="0">
-        <x:v>33.5</x:v>
+        <x:v>34.2</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H341" s="0">
-        <x:v>31.3</x:v>
+        <x:v>30.8</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>35.6</x:v>
+        <x:v>35.4</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H343" s="0">
-        <x:v>36.9</x:v>
+        <x:v>36.5</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H344" s="0">
-        <x:v>34.1</x:v>
+        <x:v>34.2</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:8">
       <x:c r="A345" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H345" s="0">
-        <x:v>35.2</x:v>
+        <x:v>35.1</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:8">
       <x:c r="A346" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H346" s="0">
-        <x:v>34.4</x:v>
+        <x:v>34.1</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H347" s="0">
-        <x:v>32.6</x:v>
+        <x:v>32.4</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H348" s="0">
         <x:v>33.5</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:8">
       <x:c r="A349" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H349" s="0">
         <x:v>31.3</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>35.5</x:v>
+        <x:v>35.6</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H351" s="0">
-        <x:v>37.3</x:v>
+        <x:v>36.9</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H352" s="0">
-        <x:v>34.4</x:v>
+        <x:v>34.1</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H353" s="0">
-        <x:v>35.4</x:v>
+        <x:v>35.2</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H354" s="0">
-        <x:v>34.8</x:v>
+        <x:v>34.4</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H355" s="0">
         <x:v>32.6</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H356" s="0">
-        <x:v>34.4</x:v>
+        <x:v>33.5</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H357" s="0">
-        <x:v>32</x:v>
+        <x:v>31.3</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H358" s="0">
-        <x:v>35.4</x:v>
+        <x:v>35.5</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H359" s="0">
-        <x:v>37.7</x:v>
+        <x:v>37.3</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H360" s="0">
-        <x:v>34.9</x:v>
+        <x:v>34.4</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H361" s="0">
-        <x:v>35.2</x:v>
+        <x:v>35.4</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H362" s="0">
-        <x:v>35.6773887760017</x:v>
+        <x:v>34.8</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:8">
       <x:c r="A363" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H363" s="0">
-        <x:v>33.1748371148406</x:v>
+        <x:v>32.6</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:8">
       <x:c r="A364" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H364" s="0">
-        <x:v>34.9406678868421</x:v>
+        <x:v>34.4</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H365" s="0">
-        <x:v>30.318685825</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H366" s="0">
-        <x:v>35.9888450533527</x:v>
+        <x:v>35.4</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H367" s="0">
-        <x:v>37.9775701275998</x:v>
+        <x:v>37.7</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H368" s="0">
-        <x:v>35.4164862751783</x:v>
+        <x:v>34.9</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:8">
       <x:c r="A369" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H369" s="0">
-        <x:v>35.2114543835504</x:v>
+        <x:v>35.2</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:8">
       <x:c r="A370" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H370" s="0">
-        <x:v>35.4</x:v>
+        <x:v>35.6773887760017</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H371" s="0">
-        <x:v>33.2</x:v>
+        <x:v>33.1748371148406</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:8">
       <x:c r="A372" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H372" s="0">
-        <x:v>34.6</x:v>
+        <x:v>34.9406678868421</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:8">
       <x:c r="A373" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H373" s="0">
-        <x:v>30.2</x:v>
+        <x:v>30.318685825</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H374" s="0">
-        <x:v>35.8</x:v>
+        <x:v>35.9888450533527</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H375" s="0">
-        <x:v>38</x:v>
+        <x:v>37.9775701275998</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H376" s="0">
-        <x:v>35.1</x:v>
+        <x:v>35.4164862751783</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H377" s="0">
-        <x:v>35.4</x:v>
+        <x:v>35.2114543835504</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H378" s="0">
         <x:v>35.4</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H379" s="0">
-        <x:v>33.3</x:v>
+        <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H380" s="0">
-        <x:v>33.9</x:v>
+        <x:v>34.6</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H381" s="0">
-        <x:v>33.2</x:v>
+        <x:v>30.2</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H382" s="0">
-        <x:v>36.5</x:v>
+        <x:v>35.8</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:8">
       <x:c r="A383" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H383" s="0">
-        <x:v>38.3</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:8">
       <x:c r="A384" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H384" s="0">
-        <x:v>35.5</x:v>
+        <x:v>35.1</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:8">
       <x:c r="A385" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H385" s="0">
-        <x:v>36</x:v>
+        <x:v>35.4</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:8">
       <x:c r="A386" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H386" s="0">
-        <x:v>35.8</x:v>
+        <x:v>35.4</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:8">
       <x:c r="A387" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H387" s="0">
-        <x:v>33.2</x:v>
+        <x:v>33.3</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:8">
       <x:c r="A388" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H388" s="0">
-        <x:v>33.7</x:v>
+        <x:v>33.9</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:8">
       <x:c r="A389" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H389" s="0">
-        <x:v>31.7</x:v>
+        <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:8">
       <x:c r="A390" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H390" s="0">
-        <x:v>36.2</x:v>
+        <x:v>36.5</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H391" s="0">
-        <x:v>38.7</x:v>
+        <x:v>38.3</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H392" s="0">
-        <x:v>35.4</x:v>
+        <x:v>35.5</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H393" s="0">
-        <x:v>35.8</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:8">
       <x:c r="A394" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H394" s="0">
-        <x:v>35.9</x:v>
+        <x:v>35.8</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H395" s="0">
         <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H396" s="0">
-        <x:v>34.8</x:v>
+        <x:v>33.7</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H397" s="0">
-        <x:v>32.7</x:v>
+        <x:v>31.7</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:8">
       <x:c r="A398" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H398" s="0">
-        <x:v>36</x:v>
+        <x:v>36.2</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:8">
       <x:c r="A399" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H399" s="0">
-        <x:v>38.6</x:v>
+        <x:v>38.7</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:8">
       <x:c r="A400" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H400" s="0">
-        <x:v>35.6</x:v>
+        <x:v>35.4</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H401" s="0">
+        <x:v>35.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:8">
+      <x:c r="A402" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F402" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G402" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H402" s="0">
+        <x:v>35.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:8">
+      <x:c r="A403" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F403" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G403" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H403" s="0">
+        <x:v>33.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:8">
+      <x:c r="A404" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F404" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G404" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H404" s="0">
+        <x:v>34.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:8">
+      <x:c r="A405" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E405" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F405" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G405" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H405" s="0">
+        <x:v>32.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:8">
+      <x:c r="A406" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E406" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F406" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G406" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H406" s="0">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:8">
+      <x:c r="A407" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E407" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F407" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G407" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H407" s="0">
+        <x:v>38.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:8">
+      <x:c r="A408" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B408" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D408" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E408" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F408" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G408" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H408" s="0">
+        <x:v>35.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="409" spans="1:8">
+      <x:c r="A409" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B409" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C409" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D409" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E409" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F409" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G409" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H409" s="0">
         <x:v>35.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="410" spans="1:8">
+      <x:c r="A410" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B410" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C410" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D410" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E410" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F410" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G410" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H410" s="0">
+        <x:v>36.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="411" spans="1:8">
+      <x:c r="A411" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B411" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C411" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D411" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E411" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F411" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G411" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H411" s="0">
+        <x:v>33.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="412" spans="1:8">
+      <x:c r="A412" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B412" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C412" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D412" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E412" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F412" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G412" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H412" s="0">
+        <x:v>35.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="413" spans="1:8">
+      <x:c r="A413" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B413" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C413" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D413" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E413" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F413" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G413" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H413" s="0">
+        <x:v>30.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="414" spans="1:8">
+      <x:c r="A414" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B414" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C414" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D414" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E414" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F414" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G414" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H414" s="0">
+        <x:v>36.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="415" spans="1:8">
+      <x:c r="A415" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B415" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C415" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D415" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E415" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F415" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G415" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H415" s="0">
+        <x:v>38.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="416" spans="1:8">
+      <x:c r="A416" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B416" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C416" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D416" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E416" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F416" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G416" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H416" s="0">
+        <x:v>35.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="417" spans="1:8">
+      <x:c r="A417" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B417" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C417" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D417" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E417" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F417" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G417" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H417" s="0">
+        <x:v>36.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -11677,138 +12098,140 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="VSA42C01"/>
         <x:s v="VSA42C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Average Age of Groom"/>
         <x:s v="Average Age of Bride"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="25">
+      <x:sharedItems count="26">
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="25">
+      <x:sharedItems count="26">
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01940V02373">
       <x:sharedItems count="8">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="7"/>
         <x:s v="8"/>
         <x:s v="9"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Form of Ceremony">
       <x:sharedItems count="8">
         <x:s v="All ceremonies"/>
         <x:s v="Roman Catholic"/>
         <x:s v="Church of Ireland"/>
         <x:s v="Presbyterian"/>
         <x:s v="Other religious denominations"/>
         <x:s v="Civil marriages"/>
         <x:s v="The Humanist Association"/>
         <x:s v="The Spiritualist Union of Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Years"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="41.1" count="119">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="41.1" count="120">
         <x:n v="32.1"/>
         <x:n v="31.1"/>
         <x:n v="32.5"/>
         <x:n v="32.7"/>
         <x:n v="37"/>
         <x:n v="0"/>
         <x:n v="32.2"/>
         <x:n v="31.2"/>
         <x:n v="33"/>
         <x:n v="31.9"/>
         <x:n v="36.2"/>
         <x:n v="31.6"/>
         <x:n v="33.2"/>
         <x:n v="33.8"/>
         <x:n v="31.4"/>
         <x:n v="36.4"/>
         <x:s v=""/>
         <x:n v="31.7"/>
         <x:n v="34.4"/>
         <x:n v="33.4"/>
         <x:n v="36.1"/>
         <x:n v="33.1"/>
         <x:n v="33.7"/>
         <x:n v="30.3"/>
         <x:n v="32"/>
@@ -11844,87 +12267,88 @@
         <x:n v="36.3"/>
         <x:n v="37.5"/>
         <x:n v="39.1"/>
         <x:n v="39.4"/>
         <x:n v="36"/>
         <x:n v="37.4"/>
         <x:n v="34.3"/>
         <x:n v="39.8"/>
         <x:n v="40.2"/>
         <x:n v="37.2"/>
         <x:n v="37.7774234936149"/>
         <x:n v="34.8151902958421"/>
         <x:n v="36.6890738175438"/>
         <x:n v="32.029568795"/>
         <x:n v="38.0347978440233"/>
         <x:n v="40.5811930507277"/>
         <x:n v="37.2067907298145"/>
         <x:n v="37.1709038688925"/>
         <x:n v="37.7"/>
         <x:n v="40.4"/>
         <x:n v="38.4"/>
         <x:n v="40.8"/>
         <x:n v="38.1"/>
         <x:n v="41.1"/>
         <x:n v="40.9"/>
+        <x:n v="38"/>
+        <x:n v="41"/>
+        <x:n v="38.3"/>
         <x:n v="30"/>
         <x:n v="29.3"/>
         <x:n v="29.6"/>
         <x:n v="29.1"/>
         <x:n v="30.1"/>
         <x:n v="29.4"/>
         <x:n v="30.8"/>
         <x:n v="29"/>
         <x:n v="30.5"/>
         <x:n v="30.4"/>
         <x:n v="29.7"/>
         <x:n v="30.9"/>
         <x:n v="28.9"/>
         <x:n v="30.6"/>
         <x:n v="29.9"/>
         <x:n v="31.5"/>
         <x:n v="31"/>
         <x:n v="30.2"/>
         <x:n v="32.6"/>
         <x:n v="31.8"/>
         <x:n v="31.3"/>
         <x:n v="34.2"/>
         <x:n v="34.5"/>
         <x:n v="30.7"/>
         <x:n v="35.2"/>
         <x:n v="35.1"/>
         <x:n v="35.6773887760017"/>
         <x:n v="33.1748371148406"/>
         <x:n v="34.9406678868421"/>
         <x:n v="30.318685825"/>
         <x:n v="35.9888450533527"/>
         <x:n v="37.9775701275998"/>
         <x:n v="35.4164862751783"/>
         <x:n v="35.2114543835504"/>
         <x:n v="35.8"/>
-        <x:n v="38"/>
-        <x:n v="38.3"/>
         <x:n v="38.7"/>
         <x:n v="35.9"/>
         <x:n v="38.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="VSA42C01"/>
     <s v="Average Age of Groom"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="All ceremonies"/>
     <s v="Years"/>
     <n v="32.1"/>
   </r>
   <r>
     <s v="VSA42C01"/>
     <s v="Average Age of Groom"/>
     <s v="2000"/>
@@ -13893,50 +14317,130 @@
     <s v="Civil marriages"/>
     <s v="Years"/>
     <n v="40.9"/>
   </r>
   <r>
     <s v="VSA42C01"/>
     <s v="Average Age of Groom"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="9"/>
     <s v="The Humanist Association"/>
     <s v="Years"/>
     <n v="37.2"/>
   </r>
   <r>
     <s v="VSA42C01"/>
     <s v="Average Age of Groom"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="The Spiritualist Union of Ireland"/>
     <s v="Years"/>
     <n v="37.5"/>
   </r>
   <r>
+    <s v="VSA42C01"/>
+    <s v="Average Age of Groom"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ceremonies"/>
+    <s v="Years"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="VSA42C01"/>
+    <s v="Average Age of Groom"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Roman Catholic"/>
+    <s v="Years"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="VSA42C01"/>
+    <s v="Average Age of Groom"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Church of Ireland"/>
+    <s v="Years"/>
+    <n v="37.3"/>
+  </r>
+  <r>
+    <s v="VSA42C01"/>
+    <s v="Average Age of Groom"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="Presbyterian"/>
+    <s v="Years"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="VSA42C01"/>
+    <s v="Average Age of Groom"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="7"/>
+    <s v="Other religious denominations"/>
+    <s v="Years"/>
+    <n v="37.9"/>
+  </r>
+  <r>
+    <s v="VSA42C01"/>
+    <s v="Average Age of Groom"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="8"/>
+    <s v="Civil marriages"/>
+    <s v="Years"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="VSA42C01"/>
+    <s v="Average Age of Groom"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="9"/>
+    <s v="The Humanist Association"/>
+    <s v="Years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="VSA42C01"/>
+    <s v="Average Age of Groom"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="The Spiritualist Union of Ireland"/>
+    <s v="Years"/>
+    <n v="38.3"/>
+  </r>
+  <r>
     <s v="VSA42C02"/>
     <s v="Average Age of Bride"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="All ceremonies"/>
     <s v="Years"/>
     <n v="30"/>
   </r>
   <r>
     <s v="VSA42C02"/>
     <s v="Average Age of Bride"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="1"/>
     <s v="Roman Catholic"/>
     <s v="Years"/>
     <n v="29.3"/>
   </r>
   <r>
     <s v="VSA42C02"/>
     <s v="Average Age of Bride"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="2"/>
@@ -15892,27 +16396,107 @@
     <s v="8"/>
     <s v="Civil marriages"/>
     <s v="Years"/>
     <n v="38.6"/>
   </r>
   <r>
     <s v="VSA42C02"/>
     <s v="Average Age of Bride"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="9"/>
     <s v="The Humanist Association"/>
     <s v="Years"/>
     <n v="35.6"/>
   </r>
   <r>
     <s v="VSA42C02"/>
     <s v="Average Age of Bride"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="The Spiritualist Union of Ireland"/>
     <s v="Years"/>
     <n v="35.7"/>
   </r>
+  <r>
+    <s v="VSA42C02"/>
+    <s v="Average Age of Bride"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All ceremonies"/>
+    <s v="Years"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="VSA42C02"/>
+    <s v="Average Age of Bride"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Roman Catholic"/>
+    <s v="Years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="VSA42C02"/>
+    <s v="Average Age of Bride"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Church of Ireland"/>
+    <s v="Years"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="VSA42C02"/>
+    <s v="Average Age of Bride"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="Presbyterian"/>
+    <s v="Years"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="VSA42C02"/>
+    <s v="Average Age of Bride"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="7"/>
+    <s v="Other religious denominations"/>
+    <s v="Years"/>
+    <n v="36.2"/>
+  </r>
+  <r>
+    <s v="VSA42C02"/>
+    <s v="Average Age of Bride"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="8"/>
+    <s v="Civil marriages"/>
+    <s v="Years"/>
+    <n v="38.7"/>
+  </r>
+  <r>
+    <s v="VSA42C02"/>
+    <s v="Average Age of Bride"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="9"/>
+    <s v="The Humanist Association"/>
+    <s v="Years"/>
+    <n v="35.9"/>
+  </r>
+  <r>
+    <s v="VSA42C02"/>
+    <s v="Average Age of Bride"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="The Spiritualist Union of Ireland"/>
+    <s v="Years"/>
+    <n v="36.5"/>
+  </r>
 </pivotCacheRecords>
 </file>