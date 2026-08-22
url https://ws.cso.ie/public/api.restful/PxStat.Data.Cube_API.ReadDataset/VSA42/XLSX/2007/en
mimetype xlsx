--- v3 (2026-06-25)
+++ v4 (2026-08-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567541fd9fe94b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/695c2680ba4f4709ae8d69f189342940.psmdcp" Id="R124d44279690413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901a1d4d2af44c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/338a06155725423494090570a6117596.psmdcp" Id="R285c78e6457848f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>