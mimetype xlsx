--- v5 (2026-09-14)
+++ v6 (2026-11-03)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3527ed7c38b4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b114f4d4598429bb947f2dc84cfe45c.psmdcp" Id="R171ce8bc5c984266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b89cb6950a40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80c4218cd44e40bf96bac1c0db7cba4b.psmdcp" Id="Rfdaeb09b32174d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>VSA09</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Deaths and Death Rates per 1,000 population</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>02/06/2026 11:00:00</x:t>
+    <x:t>30/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Data is final up to 2023. Data for subsequent year/s is provisional.&lt;br&gt;Death rates in table VSA09 are crude rates. See our Methods(https://www.cso.ie/en/methods/birthsdeathsandmarriages/deathregistration/) page.</x:t>
+    <x:t>Data is final up to 2024. Data for subsequent year/s is provisional.&lt;br&gt;Death rates in table VSA09 are crude rates. See our Methods(https://www.cso.ie/en/methods/birthsdeathsandmarriages/deathregistration/) page.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/VSA09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>VSDO</x:t>
   </x:si>
   <x:si>
     <x:t>Deaths Occurrence (Final)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Sean O'Connor</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -2159,51 +2159,51 @@
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>35173</x:v>
+        <x:v>35676</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H38" s="0">
@@ -3121,51 +3121,51 @@
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H75" s="0">
@@ -4083,51 +4083,51 @@
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>18339</x:v>
+        <x:v>18700</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
@@ -5045,51 +5045,51 @@
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>6.9</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H149" s="0">
@@ -6007,51 +6007,51 @@
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>16834</x:v>
+        <x:v>16976</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H186" s="0">
@@ -7229,51 +7229,51 @@
         <x:n v="32608"/>
         <x:n v="31391"/>
         <x:n v="30212"/>
         <x:n v="29683"/>
         <x:n v="29074"/>
         <x:n v="28665"/>
         <x:n v="28260"/>
         <x:n v="28488"/>
         <x:n v="28117"/>
         <x:n v="28274"/>
         <x:n v="28380"/>
         <x:n v="27961"/>
         <x:n v="28456"/>
         <x:n v="29186"/>
         <x:n v="29504"/>
         <x:n v="29252"/>
         <x:n v="30127"/>
         <x:n v="30667"/>
         <x:n v="30418"/>
         <x:n v="31140"/>
         <x:n v="31184"/>
         <x:n v="32856"/>
         <x:n v="34844"/>
         <x:n v="35804"/>
         <x:n v="35649"/>
-        <x:n v="35173"/>
+        <x:n v="35676"/>
         <x:n v="35587"/>
         <x:n v="9.1"/>
         <x:n v="8.9"/>
         <x:n v="8.7"/>
         <x:n v="9"/>
         <x:n v="8.6"/>
         <x:n v="8.5"/>
         <x:n v="8.3"/>
         <x:n v="7.9"/>
         <x:n v="7.6"/>
         <x:n v="7.3"/>
         <x:n v="7.1"/>
         <x:n v="6.8"/>
         <x:n v="6.7"/>
         <x:n v="6.4"/>
         <x:n v="6.3"/>
         <x:n v="6.1"/>
         <x:n v="6.2"/>
         <x:n v="6.5"/>
         <x:n v="6.6"/>
         <x:n v="6.9"/>
         <x:n v="17058"/>
         <x:n v="16828"/>
         <x:n v="16603"/>
         <x:n v="16516"/>
@@ -7286,99 +7286,99 @@
         <x:n v="16961"/>
         <x:n v="16192"/>
         <x:n v="15691"/>
         <x:n v="15390"/>
         <x:n v="14882"/>
         <x:n v="14801"/>
         <x:n v="14412"/>
         <x:n v="14605"/>
         <x:n v="14391"/>
         <x:n v="14457"/>
         <x:n v="14727"/>
         <x:n v="14334"/>
         <x:n v="14492"/>
         <x:n v="14945"/>
         <x:n v="14958"/>
         <x:n v="14897"/>
         <x:n v="15228"/>
         <x:n v="15620"/>
         <x:n v="15489"/>
         <x:n v="16045"/>
         <x:n v="16272"/>
         <x:n v="17051"/>
         <x:n v="18296"/>
         <x:n v="18553"/>
         <x:n v="18629"/>
-        <x:n v="18339"/>
+        <x:n v="18700"/>
         <x:n v="18763"/>
         <x:n v="9.8"/>
         <x:n v="9.7"/>
         <x:n v="9.5"/>
         <x:n v="9.3"/>
         <x:n v="9.6"/>
         <x:n v="9.2"/>
         <x:n v="8.2"/>
         <x:n v="7.5"/>
         <x:n v="7.4"/>
         <x:n v="7"/>
         <x:n v="7.2"/>
         <x:n v="15053"/>
         <x:n v="14542"/>
         <x:n v="14702"/>
         <x:n v="14415"/>
         <x:n v="15113"/>
         <x:n v="14610"/>
         <x:n v="15184"/>
         <x:n v="15051"/>
         <x:n v="15080"/>
         <x:n v="15010"/>
         <x:n v="15647"/>
         <x:n v="15199"/>
         <x:n v="14521"/>
         <x:n v="14293"/>
         <x:n v="14192"/>
         <x:n v="13864"/>
         <x:n v="13848"/>
         <x:n v="13883"/>
         <x:n v="13726"/>
         <x:n v="13817"/>
         <x:n v="13653"/>
         <x:n v="13627"/>
         <x:n v="13964"/>
         <x:n v="14241"/>
         <x:n v="14546"/>
         <x:n v="14355"/>
         <x:n v="14899"/>
         <x:n v="15047"/>
         <x:n v="14929"/>
         <x:n v="15095"/>
         <x:n v="14912"/>
         <x:n v="15805"/>
         <x:n v="16548"/>
         <x:n v="17251"/>
         <x:n v="17020"/>
-        <x:n v="16834"/>
+        <x:n v="16976"/>
         <x:n v="16824"/>
         <x:n v="8.1"/>
         <x:n v="8.4"/>
         <x:n v="8"/>
         <x:n v="6"/>
         <x:n v="5.9"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="VSA09C1"/>
     <s v="Deaths"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="32111"/>
   </r>
   <r>
@@ -7707,51 +7707,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="35804"/>
   </r>
   <r>
     <s v="VSA09C1"/>
     <s v="Deaths"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="35649"/>
   </r>
   <r>
     <s v="VSA09C1"/>
     <s v="Deaths"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="35173"/>
+    <n v="35676"/>
   </r>
   <r>
     <s v="VSA09C1"/>
     <s v="Deaths"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="35587"/>
   </r>
   <r>
     <s v="VSA09C2"/>
     <s v="Death Rate per 1,000 population"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
     <n v="9.1"/>
   </r>
   <r>
     <s v="VSA09C2"/>
     <s v="Death Rate per 1,000 population"/>
     <s v="1990"/>
@@ -8077,51 +8077,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
     <n v="6.9"/>
   </r>
   <r>
     <s v="VSA09C2"/>
     <s v="Death Rate per 1,000 population"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
     <n v="6.7"/>
   </r>
   <r>
     <s v="VSA09C2"/>
     <s v="Death Rate per 1,000 population"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
-    <n v="6.5"/>
+    <n v="6.6"/>
   </r>
   <r>
     <s v="VSA09C2"/>
     <s v="Death Rate per 1,000 population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
     <n v="6.5"/>
   </r>
   <r>
     <s v="VSA09C3"/>
     <s v="Male Deaths"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="17058"/>
   </r>
   <r>
     <s v="VSA09C3"/>
     <s v="Male Deaths"/>
     <s v="1990"/>
@@ -8447,51 +8447,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="18553"/>
   </r>
   <r>
     <s v="VSA09C3"/>
     <s v="Male Deaths"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="18629"/>
   </r>
   <r>
     <s v="VSA09C3"/>
     <s v="Male Deaths"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="18339"/>
+    <n v="18700"/>
   </r>
   <r>
     <s v="VSA09C3"/>
     <s v="Male Deaths"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="18763"/>
   </r>
   <r>
     <s v="VSA09C4"/>
     <s v="Male Deaths per 1,000 population"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
     <n v="9.8"/>
   </r>
   <r>
     <s v="VSA09C4"/>
     <s v="Male Deaths per 1,000 population"/>
     <s v="1990"/>
@@ -8817,51 +8817,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
     <n v="7.2"/>
   </r>
   <r>
     <s v="VSA09C4"/>
     <s v="Male Deaths per 1,000 population"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
     <n v="7.1"/>
   </r>
   <r>
     <s v="VSA09C4"/>
     <s v="Male Deaths per 1,000 population"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
-    <n v="6.9"/>
+    <n v="7"/>
   </r>
   <r>
     <s v="VSA09C4"/>
     <s v="Male Deaths per 1,000 population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
     <n v="6.9"/>
   </r>
   <r>
     <s v="VSA09C5"/>
     <s v="Female Deaths"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="15053"/>
   </r>
   <r>
     <s v="VSA09C5"/>
     <s v="Female Deaths"/>
     <s v="1990"/>
@@ -9187,51 +9187,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="17251"/>
   </r>
   <r>
     <s v="VSA09C5"/>
     <s v="Female Deaths"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="17020"/>
   </r>
   <r>
     <s v="VSA09C5"/>
     <s v="Female Deaths"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="16834"/>
+    <n v="16976"/>
   </r>
   <r>
     <s v="VSA09C5"/>
     <s v="Female Deaths"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="16824"/>
   </r>
   <r>
     <s v="VSA09C6"/>
     <s v="Female Deaths per 1,000 population"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Rate"/>
     <n v="8.5"/>
   </r>
   <r>
     <s v="VSA09C6"/>
     <s v="Female Deaths per 1,000 population"/>
     <s v="1990"/>