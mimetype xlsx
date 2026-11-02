--- v6 (2026-09-12)
+++ v7 (2026-11-02)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc9b87a3c7a4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a39732c089784daea90f2cebae314f29.psmdcp" Id="Re6628581596f4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf2ba48cc2b4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd2cbc6ed7364d928f835d17f50c8638.psmdcp" Id="R7c9d0653d5c042c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>VSA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Total Births and Deaths Registered Numbers and Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>02/06/2026 11:00:00</x:t>
+    <x:t>30/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>All data up to 2023 is final. Data for subsequent year/s is provisional.</x:t>
+    <x:t>All data up to 2024 is final. Data for subsequent year/s is provisional.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/VSA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>VSBDM</x:t>
   </x:si>
   <x:si>
     <x:t>Births, Deaths and Marriages</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Sean O'Connor</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -2159,51 +2159,51 @@
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>54062</x:v>
+        <x:v>53189</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H38" s="0">
@@ -3121,51 +3121,51 @@
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>21871</x:v>
+        <x:v>21549</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="0">
@@ -4083,51 +4083,51 @@
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>35173</x:v>
+        <x:v>35676</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
@@ -5045,51 +5045,51 @@
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>10</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H149" s="0">
@@ -6007,51 +6007,51 @@
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H186" s="0">
@@ -7229,176 +7229,176 @@
         <x:n v="53924"/>
         <x:n v="54789"/>
         <x:n v="57854"/>
         <x:n v="60503"/>
         <x:n v="61529"/>
         <x:n v="61972"/>
         <x:n v="61372"/>
         <x:n v="65425"/>
         <x:n v="71389"/>
         <x:n v="75173"/>
         <x:n v="75554"/>
         <x:n v="75174"/>
         <x:n v="74033"/>
         <x:n v="71674"/>
         <x:n v="68954"/>
         <x:n v="67295"/>
         <x:n v="65536"/>
         <x:n v="63841"/>
         <x:n v="61824"/>
         <x:n v="61022"/>
         <x:n v="59294"/>
         <x:n v="55959"/>
         <x:n v="60575"/>
         <x:n v="54483"/>
         <x:n v="54526"/>
-        <x:n v="54062"/>
+        <x:n v="53189"/>
         <x:n v="54125"/>
         <x:n v="6671"/>
         <x:n v="7767"/>
         <x:n v="8912"/>
         <x:n v="9211"/>
         <x:n v="9826"/>
         <x:n v="10049"/>
         <x:n v="10862"/>
         <x:n v="12797"/>
         <x:n v="14149"/>
         <x:n v="15492"/>
         <x:n v="16790"/>
         <x:n v="17266"/>
         <x:n v="18114"/>
         <x:n v="18879"/>
         <x:n v="19210"/>
         <x:n v="19798"/>
         <x:n v="19501"/>
         <x:n v="21397"/>
         <x:n v="23640"/>
         <x:n v="25145"/>
         <x:n v="25252"/>
         <x:n v="25372"/>
         <x:n v="25091"/>
         <x:n v="25179"/>
         <x:n v="24353"/>
         <x:n v="24389"/>
         <x:n v="23942"/>
         <x:n v="23386"/>
         <x:n v="23236"/>
         <x:n v="23102"/>
         <x:n v="22643"/>
         <x:n v="21478"/>
         <x:n v="25314"/>
         <x:n v="23382"/>
         <x:n v="22126"/>
-        <x:n v="21871"/>
+        <x:n v="21549"/>
         <x:n v="21232"/>
         <x:n v="32111"/>
         <x:n v="31370"/>
         <x:n v="31305"/>
         <x:n v="30931"/>
         <x:n v="32148"/>
         <x:n v="30948"/>
         <x:n v="32259"/>
         <x:n v="31723"/>
         <x:n v="31581"/>
         <x:n v="31563"/>
         <x:n v="32608"/>
         <x:n v="31391"/>
         <x:n v="30212"/>
         <x:n v="29683"/>
         <x:n v="29074"/>
         <x:n v="28665"/>
         <x:n v="28260"/>
         <x:n v="28488"/>
         <x:n v="28117"/>
         <x:n v="28274"/>
         <x:n v="28380"/>
         <x:n v="27961"/>
         <x:n v="28456"/>
         <x:n v="29186"/>
         <x:n v="29504"/>
         <x:n v="29252"/>
         <x:n v="30127"/>
         <x:n v="30667"/>
         <x:n v="30418"/>
         <x:n v="31140"/>
         <x:n v="31184"/>
         <x:n v="31765"/>
         <x:n v="34844"/>
         <x:n v="35804"/>
         <x:n v="35649"/>
-        <x:n v="35173"/>
+        <x:n v="35676"/>
         <x:n v="35587"/>
         <x:n v="14.8"/>
         <x:n v="15.1"/>
         <x:n v="15"/>
         <x:n v="14.4"/>
         <x:n v="13.8"/>
         <x:n v="13.5"/>
         <x:n v="14"/>
         <x:n v="14.6"/>
         <x:n v="14.5"/>
         <x:n v="15.5"/>
         <x:n v="15.3"/>
         <x:n v="14.9"/>
         <x:n v="15.4"/>
         <x:n v="16.3"/>
         <x:n v="16.8"/>
         <x:n v="16.7"/>
         <x:n v="16.5"/>
         <x:n v="16.2"/>
         <x:n v="15.6"/>
         <x:n v="12.9"/>
         <x:n v="12.6"/>
         <x:n v="12"/>
         <x:n v="11.2"/>
         <x:n v="11.9"/>
         <x:n v="10.5"/>
         <x:n v="10.3"/>
-        <x:n v="10"/>
         <x:n v="9.9"/>
         <x:n v="9.1"/>
         <x:n v="9"/>
         <x:n v="8.9"/>
         <x:n v="8.7"/>
         <x:n v="8.6"/>
         <x:n v="8.5"/>
         <x:n v="8.3"/>
         <x:n v="7.9"/>
         <x:n v="7.6"/>
         <x:n v="7.3"/>
         <x:n v="7.1"/>
         <x:n v="6.8"/>
         <x:n v="6.7"/>
         <x:n v="6.5"/>
         <x:n v="6.3"/>
         <x:n v="6.26"/>
         <x:n v="6.14"/>
         <x:n v="6.22"/>
         <x:n v="6.36"/>
         <x:n v="6.42"/>
         <x:n v="6.4"/>
         <x:n v="6.9"/>
+        <x:n v="6.6"/>
         <x:n v="12.8"/>
         <x:n v="16.9"/>
         <x:n v="18"/>
         <x:n v="20"/>
         <x:n v="21"/>
         <x:n v="22"/>
         <x:n v="25"/>
         <x:n v="27"/>
         <x:n v="29"/>
         <x:n v="31"/>
         <x:n v="32"/>
         <x:n v="33"/>
         <x:n v="33.4"/>
         <x:n v="33.8"/>
         <x:n v="33.9"/>
         <x:n v="35.1"/>
         <x:n v="35.3"/>
         <x:n v="36.2"/>
         <x:n v="36.5"/>
         <x:n v="36.6"/>
         <x:n v="37.6"/>
         <x:n v="37.9"/>
         <x:n v="38.2"/>
         <x:n v="38.4"/>
         <x:n v="41.8"/>
@@ -7750,51 +7750,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="54483"/>
   </r>
   <r>
     <s v="VSA03C1"/>
     <s v="Births Registered"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="54526"/>
   </r>
   <r>
     <s v="VSA03C1"/>
     <s v="Births Registered"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="54062"/>
+    <n v="53189"/>
   </r>
   <r>
     <s v="VSA03C1"/>
     <s v="Births Registered"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="54125"/>
   </r>
   <r>
     <s v="VSA03C2"/>
     <s v="Births Outside Marriage Registered"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="6671"/>
   </r>
   <r>
     <s v="VSA03C2"/>
     <s v="Births Outside Marriage Registered"/>
     <s v="1990"/>
@@ -8120,51 +8120,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="23382"/>
   </r>
   <r>
     <s v="VSA03C2"/>
     <s v="Births Outside Marriage Registered"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="22126"/>
   </r>
   <r>
     <s v="VSA03C2"/>
     <s v="Births Outside Marriage Registered"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="21871"/>
+    <n v="21549"/>
   </r>
   <r>
     <s v="VSA03C2"/>
     <s v="Births Outside Marriage Registered"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="21232"/>
   </r>
   <r>
     <s v="VSA03C3"/>
     <s v="Deaths Registered"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="32111"/>
   </r>
   <r>
     <s v="VSA03C3"/>
     <s v="Deaths Registered"/>
     <s v="1990"/>
@@ -8490,51 +8490,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="35804"/>
   </r>
   <r>
     <s v="VSA03C3"/>
     <s v="Deaths Registered"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="35649"/>
   </r>
   <r>
     <s v="VSA03C3"/>
     <s v="Deaths Registered"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="35173"/>
+    <n v="35676"/>
   </r>
   <r>
     <s v="VSA03C3"/>
     <s v="Deaths Registered"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="35587"/>
   </r>
   <r>
     <s v="VSA03C4"/>
     <s v="Birth Rate Registered per 1,000 Population"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="14.8"/>
   </r>
   <r>
     <s v="VSA03C4"/>
     <s v="Birth Rate Registered per 1,000 Population"/>
     <s v="1990"/>
@@ -8860,51 +8860,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="10.5"/>
   </r>
   <r>
     <s v="VSA03C4"/>
     <s v="Birth Rate Registered per 1,000 Population"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="10.3"/>
   </r>
   <r>
     <s v="VSA03C4"/>
     <s v="Birth Rate Registered per 1,000 Population"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="10"/>
+    <n v="9.9"/>
   </r>
   <r>
     <s v="VSA03C4"/>
     <s v="Birth Rate Registered per 1,000 Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="9.9"/>
   </r>
   <r>
     <s v="VSA03C5"/>
     <s v="Death Rate Registered per 1,000 Population"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="9.1"/>
   </r>
   <r>
     <s v="VSA03C5"/>
     <s v="Death Rate Registered per 1,000 Population"/>
     <s v="1990"/>
@@ -9230,51 +9230,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="6.9"/>
   </r>
   <r>
     <s v="VSA03C5"/>
     <s v="Death Rate Registered per 1,000 Population"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="6.7"/>
   </r>
   <r>
     <s v="VSA03C5"/>
     <s v="Death Rate Registered per 1,000 Population"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="6.5"/>
+    <n v="6.6"/>
   </r>
   <r>
     <s v="VSA03C5"/>
     <s v="Death Rate Registered per 1,000 Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="6.5"/>
   </r>
   <r>
     <s v="VSA03C6"/>
     <s v="Births Outside Marriage Registered as a Percentage of Total Births Registered"/>
     <s v="1989"/>
     <s v="1989"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="12.8"/>
   </r>
   <r>
     <s v="VSA03C6"/>
     <s v="Births Outside Marriage Registered as a Percentage of Total Births Registered"/>
     <s v="1990"/>