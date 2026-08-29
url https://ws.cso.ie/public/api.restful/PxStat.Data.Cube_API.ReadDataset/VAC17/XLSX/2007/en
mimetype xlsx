--- v0 (2025-11-13)
+++ v1 (2026-08-29)
@@ -1,133 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9a9d1a95844112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a727d9b605444cedb9040f4143c8a027.psmdcp" Id="Rd63eb23b6bfa4039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd408f530f364f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3588177d1c464c049a03a1aa0f1c091b.psmdcp" Id="R6e1b2748163240a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>VAC17</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Vacancy Flows</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/24/2025 11:00:00 AM</x:t>
+    <x:t>24/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/VAC17/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>VAC</x:t>
   </x:si>
   <x:si>
     <x:t>Vacancy Indicators based on Metered Electricity Consumption</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Justin Anderson</x:t>
+    <x:t>Steven Conroy</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
-    <x:t>sscu@cso.ie</x:t>
+    <x:t>housing@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 4316</x:t>
+    <x:t>(+353) 1 498 4311</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -357,50 +357,74 @@
     <x:t>2022Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20231</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20232</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20233</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20234</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>VAC17C02</x:t>
   </x:si>
   <x:si>
     <x:t>Dwellings becoming vacant</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -544,400 +568,179 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...343 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="35">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+      </items>
+    </pivotField>
+    <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="35">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03788V04528" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H63" totalsRowShown="0">
-  <x:autoFilter ref="A1:H63"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H71" totalsRowShown="0">
+  <x:autoFilter ref="A1:H71"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03788V04528"/>
     <x:tableColumn id="6" name="Ireland"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1201,51 +1004,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/VAC17/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1432,55 +1235,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H63"/>
+  <x:dimension ref="A1:H71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="9.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2151,51 +1954,51 @@
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>6652</x:v>
+        <x:v>6836</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H28" s="0">
@@ -2203,51 +2006,51 @@
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>10017</x:v>
+        <x:v>10541</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H30" s="0">
@@ -2281,872 +2084,1080 @@
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>7496</x:v>
+        <x:v>7821</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="B33" s="0" t="s">
+      <x:c r="D33" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>7258</x:v>
+        <x:v>10089</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>7818</x:v>
+        <x:v>5947</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>7092</x:v>
+        <x:v>6507</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>8581</x:v>
+        <x:v>6725</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>9546</x:v>
+        <x:v>7258</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>7990</x:v>
+        <x:v>7818</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>8838</x:v>
+        <x:v>7092</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>6994</x:v>
+        <x:v>8275</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>7277</x:v>
+        <x:v>10183</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>7396</x:v>
+        <x:v>8280</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>7869</x:v>
+        <x:v>8327</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>6646</x:v>
+        <x:v>7197</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>11405</x:v>
+        <x:v>7101</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>8536</x:v>
+        <x:v>7576</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>8025</x:v>
+        <x:v>7662</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>5689</x:v>
+        <x:v>6892</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>6430</x:v>
+        <x:v>11266</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>8513</x:v>
+        <x:v>8823</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>13010</x:v>
+        <x:v>7631</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>8887</x:v>
+        <x:v>5731</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>5150</x:v>
+        <x:v>6254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>5756</x:v>
+        <x:v>9150</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>9739</x:v>
+        <x:v>12507</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>6018</x:v>
+        <x:v>8676</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>6583</x:v>
+        <x:v>6455</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>6186</x:v>
+        <x:v>5365</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>9448</x:v>
+        <x:v>9036</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>7130</x:v>
+        <x:v>5802</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>6805</x:v>
+        <x:v>6931</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>7011</x:v>
+        <x:v>6186</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H63" s="0">
+        <x:v>9500</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:8">
+      <x:c r="A64" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H64" s="0">
+        <x:v>7130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:8">
+      <x:c r="A65" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H65" s="0">
+        <x:v>7852</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H66" s="0">
+        <x:v>6813</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H67" s="0">
+        <x:v>6998</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="B63" s="0" t="s">
+      <x:c r="D68" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C63" s="0" t="s">
-[...15 lines deleted...]
-        <x:v>6998</x:v>
+      <x:c r="E68" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H68" s="0">
+        <x:v>5744</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H69" s="0">
+        <x:v>7723</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H70" s="0">
+        <x:v>6669</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H71" s="0">
+        <x:v>7027</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3163,197 +3174,914 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H63" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="VAC17C01"/>
         <x:s v="VAC17C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Dwellings moving out of vacancy"/>
         <x:s v="Dwellings becoming vacant"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="31">
+      <x:sharedItems count="35">
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
         <x:s v="20172"/>
         <x:s v="20173"/>
         <x:s v="20174"/>
         <x:s v="20181"/>
         <x:s v="20182"/>
         <x:s v="20183"/>
         <x:s v="20184"/>
         <x:s v="20191"/>
         <x:s v="20192"/>
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
+        <x:s v="20241"/>
+        <x:s v="20242"/>
+        <x:s v="20243"/>
+        <x:s v="20244"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="31">
+      <x:sharedItems count="35">
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
+        <x:s v="2024Q1"/>
+        <x:s v="2024Q2"/>
+        <x:s v="2024Q3"/>
+        <x:s v="2024Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04528">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ireland">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="5150" maxValue="13010" count="61">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="5217" maxValue="12507" count="69">
         <x:n v="9687"/>
         <x:n v="7848"/>
         <x:n v="9073"/>
         <x:n v="10348"/>
         <x:n v="8169"/>
         <x:n v="8119"/>
         <x:n v="10098"/>
         <x:n v="8352"/>
         <x:n v="7297"/>
         <x:n v="7605"/>
         <x:n v="9206"/>
         <x:n v="7019"/>
         <x:n v="6791"/>
         <x:n v="7018"/>
         <x:n v="9322"/>
         <x:n v="7413"/>
         <x:n v="7211"/>
         <x:n v="7878"/>
         <x:n v="8961"/>
         <x:n v="10044"/>
         <x:n v="9103"/>
         <x:n v="7115"/>
         <x:n v="7201"/>
         <x:n v="5217"/>
         <x:n v="6965"/>
-        <x:n v="6652"/>
+        <x:n v="6836"/>
         <x:n v="6400"/>
-        <x:n v="10017"/>
+        <x:n v="10541"/>
         <x:n v="7519"/>
-        <x:n v="7496"/>
+        <x:n v="7821"/>
+        <x:n v="10089"/>
+        <x:n v="5947"/>
+        <x:n v="6507"/>
+        <x:n v="6725"/>
         <x:n v="7258"/>
         <x:n v="7818"/>
         <x:n v="7092"/>
-        <x:n v="8581"/>
-[...20 lines deleted...]
-        <x:n v="6583"/>
+        <x:n v="8275"/>
+        <x:n v="10183"/>
+        <x:n v="8280"/>
+        <x:n v="8327"/>
+        <x:n v="7197"/>
+        <x:n v="7101"/>
+        <x:n v="7576"/>
+        <x:n v="7662"/>
+        <x:n v="6892"/>
+        <x:n v="11266"/>
+        <x:n v="8823"/>
+        <x:n v="7631"/>
+        <x:n v="5731"/>
+        <x:n v="6254"/>
+        <x:n v="9150"/>
+        <x:n v="12507"/>
+        <x:n v="8676"/>
+        <x:n v="6455"/>
+        <x:n v="5365"/>
+        <x:n v="9036"/>
+        <x:n v="5802"/>
+        <x:n v="6931"/>
         <x:n v="6186"/>
-        <x:n v="9448"/>
+        <x:n v="9500"/>
         <x:n v="7130"/>
-        <x:n v="6805"/>
-        <x:n v="7011"/>
+        <x:n v="7852"/>
+        <x:n v="6813"/>
         <x:n v="6998"/>
+        <x:n v="5744"/>
+        <x:n v="7723"/>
+        <x:n v="6669"/>
+        <x:n v="7027"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9687"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7848"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9073"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10348"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8169"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8119"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10098"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8352"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7297"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7605"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9206"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7019"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6791"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7018"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9322"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7413"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7211"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7878"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8961"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10044"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9103"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7115"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7201"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5217"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6965"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6836"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6400"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20231"/>
+    <s v="2023Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10541"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20232"/>
+    <s v="2023Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7519"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20233"/>
+    <s v="2023Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7115"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20234"/>
+    <s v="2023Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7821"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20241"/>
+    <s v="2024Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10089"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20242"/>
+    <s v="2024Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5947"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20243"/>
+    <s v="2024Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6507"/>
+  </r>
+  <r>
+    <s v="VAC17C01"/>
+    <s v="Dwellings moving out of vacancy"/>
+    <s v="20244"/>
+    <s v="2024Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6725"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7258"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7818"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7092"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8275"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10183"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8280"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8327"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7197"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7101"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7576"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7662"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6892"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11266"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8823"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7631"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5731"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6254"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9150"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12507"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8676"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6455"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5365"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9036"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5802"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6931"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6186"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9500"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20231"/>
+    <s v="2023Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7130"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20232"/>
+    <s v="2023Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7852"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20233"/>
+    <s v="2023Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6813"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20234"/>
+    <s v="2023Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6998"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20241"/>
+    <s v="2024Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5744"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20242"/>
+    <s v="2024Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7723"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20243"/>
+    <s v="2024Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6669"/>
+  </r>
+  <r>
+    <s v="VAC17C02"/>
+    <s v="Dwellings becoming vacant"/>
+    <s v="20244"/>
+    <s v="2024Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7027"/>
+  </r>
+</pivotCacheRecords>
 </file>