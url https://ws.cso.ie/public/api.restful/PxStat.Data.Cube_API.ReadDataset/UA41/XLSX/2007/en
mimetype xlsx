--- v1 (2025-12-09)
+++ v2 (2026-10-14)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d090a9073714f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21186c5a3ae749ddb63bde8f9cdeca26.psmdcp" Id="R23ab229299f24542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re776864a33914f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39f55c22b1e94835b95e37476b607518.psmdcp" Id="Rae34ee333bba4828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>UA41</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolments in Primary and Secondary Education of Arrivals from Ukraine</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>19/11/2025 11:00:00</x:t>
+    <x:t>07/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>County is that of the school.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA41/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>UAK</x:t>
   </x:si>
   <x:si>
     <x:t>Ukraine Hub Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Laura Carter</x:t>
+    <x:t>Dylan Morrissey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>sscu@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4070</x:t>
+    <x:t>(+353) 1 498 4283</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -1958,363 +1958,363 @@
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>382</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>901</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>139</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>945</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>958</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>201</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>843</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>128</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>360</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H42" s="0">
@@ -2322,363 +2322,363 @@
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>252</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>537</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>310</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>245</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>538</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>316</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>10135</x:v>
+        <x:v>10221</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H56" s="0">
@@ -3362,597 +3362,597 @@
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>276</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>677</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>807</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>573</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>266</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>377</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H105" s="0">
@@ -3960,129 +3960,129 @@
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>344</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>7147</x:v>
+        <x:v>7164</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4209,147 +4209,147 @@
         <x:s v="Co. Longford"/>
         <x:s v="Co. Louth"/>
         <x:s v="Co. Limerick"/>
         <x:s v="Co. Leitrim"/>
         <x:s v="Co. Laois"/>
         <x:s v="Co. Meath"/>
         <x:s v="Co. Monaghan"/>
         <x:s v="Co. Mayo"/>
         <x:s v="Co. Offaly"/>
         <x:s v="Co. Roscommon"/>
         <x:s v="Co. Sligo"/>
         <x:s v="Co. Tipperary"/>
         <x:s v="Co. Waterford"/>
         <x:s v="Co. Wicklow"/>
         <x:s v="Co. Westmeath"/>
         <x:s v="Co. Wexford"/>
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="67" maxValue="10566" count="96">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="70" maxValue="10566" count="96">
         <x:n v="428"/>
         <x:n v="1034"/>
         <x:n v="285"/>
         <x:n v="170"/>
         <x:n v="930"/>
         <x:n v="998"/>
         <x:n v="493"/>
         <x:n v="202"/>
         <x:n v="168"/>
         <x:n v="908"/>
         <x:n v="119"/>
         <x:n v="246"/>
         <x:n v="352"/>
         <x:n v="261"/>
         <x:n v="221"/>
         <x:n v="275"/>
         <x:n v="92"/>
         <x:n v="567"/>
         <x:n v="308"/>
         <x:n v="247"/>
         <x:n v="290"/>
         <x:n v="438"/>
         <x:n v="310"/>
         <x:n v="331"/>
         <x:n v="295"/>
         <x:n v="598"/>
         <x:n v="10566"/>
-        <x:n v="382"/>
-[...21 lines deleted...]
-        <x:n v="10135"/>
+        <x:n v="369"/>
+        <x:n v="883"/>
+        <x:n v="154"/>
+        <x:n v="972"/>
+        <x:n v="437"/>
+        <x:n v="211"/>
+        <x:n v="832"/>
+        <x:n v="138"/>
+        <x:n v="251"/>
+        <x:n v="359"/>
+        <x:n v="208"/>
+        <x:n v="241"/>
+        <x:n v="96"/>
+        <x:n v="549"/>
+        <x:n v="324"/>
+        <x:n v="257"/>
+        <x:n v="248"/>
+        <x:n v="555"/>
+        <x:n v="320"/>
+        <x:n v="301"/>
+        <x:n v="269"/>
+        <x:n v="585"/>
+        <x:n v="10221"/>
         <x:n v="294"/>
         <x:n v="670"/>
         <x:n v="148"/>
         <x:n v="98"/>
         <x:n v="618"/>
         <x:n v="780"/>
         <x:n v="368"/>
         <x:n v="122"/>
         <x:n v="599"/>
         <x:n v="85"/>
         <x:n v="205"/>
         <x:n v="274"/>
         <x:n v="176"/>
         <x:n v="140"/>
         <x:n v="144"/>
         <x:n v="70"/>
         <x:n v="351"/>
         <x:n v="141"/>
         <x:n v="116"/>
         <x:n v="173"/>
         <x:n v="215"/>
         <x:n v="204"/>
+        <x:n v="166"/>
         <x:n v="322"/>
         <x:n v="6922"/>
-        <x:n v="276"/>
-[...8 lines deleted...]
-        <x:n v="143"/>
+        <x:n v="644"/>
+        <x:n v="99"/>
+        <x:n v="706"/>
+        <x:n v="804"/>
+        <x:n v="325"/>
+        <x:n v="156"/>
+        <x:n v="123"/>
+        <x:n v="566"/>
+        <x:n v="95"/>
+        <x:n v="253"/>
+        <x:n v="189"/>
         <x:n v="142"/>
-        <x:n v="67"/>
-[...9 lines deleted...]
-        <x:n v="7147"/>
+        <x:n v="149"/>
+        <x:n v="371"/>
+        <x:n v="128"/>
+        <x:n v="167"/>
+        <x:n v="384"/>
+        <x:n v="212"/>
+        <x:n v="163"/>
+        <x:n v="355"/>
+        <x:n v="7164"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2024"/>
     <s v="2024-2025"/>
     <s v="2ae19629-1450-13a3-e055-000000000001"/>
     <s v="Co. Clare"/>
     <s v="Number"/>
     <n v="428"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2024"/>
     <s v="2024-2025"/>
     <s v="2ae19629-1451-13a3-e055-000000000001"/>
     <s v="Co. Cork"/>
@@ -4592,311 +4592,311 @@
     <s v="2024"/>
     <s v="2024-2025"/>
     <s v="2ae19629-144d-13a3-e055-000000000001"/>
     <s v="Co. Wexford"/>
     <s v="Number"/>
     <n v="598"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2024"/>
     <s v="2024-2025"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="10566"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1450-13a3-e055-000000000001"/>
     <s v="Co. Clare"/>
     <s v="Number"/>
-    <n v="382"/>
+    <n v="369"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1451-13a3-e055-000000000001"/>
     <s v="Co. Cork"/>
     <s v="Number"/>
-    <n v="901"/>
+    <n v="883"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1448-13a3-e055-000000000001"/>
     <s v="Co. Cavan"/>
     <s v="Number"/>
-    <n v="266"/>
+    <n v="261"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-143d-13a3-e055-000000000001"/>
     <s v="Co. Carlow"/>
     <s v="Number"/>
-    <n v="139"/>
+    <n v="154"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1452-13a3-e055-000000000001"/>
     <s v="Co. Donegal"/>
     <s v="Number"/>
-    <n v="945"/>
+    <n v="972"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144f-13a3-e055-000000000001"/>
     <s v="Co. Dublin"/>
     <s v="Number"/>
-    <n v="958"/>
+    <n v="972"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1453-13a3-e055-000000000001"/>
     <s v="Co. Galway"/>
     <s v="Number"/>
-    <n v="436"/>
+    <n v="437"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1455-13a3-e055-000000000001"/>
     <s v="Co. Kildare"/>
     <s v="Number"/>
-    <n v="201"/>
+    <n v="211"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1456-13a3-e055-000000000001"/>
     <s v="Co. Kilkenny"/>
     <s v="Number"/>
-    <n v="166"/>
+    <n v="168"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1454-13a3-e055-000000000001"/>
     <s v="Co. Kerry"/>
     <s v="Number"/>
-    <n v="843"/>
+    <n v="832"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1441-13a3-e055-000000000001"/>
     <s v="Co. Longford"/>
     <s v="Number"/>
-    <n v="128"/>
+    <n v="138"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1442-13a3-e055-000000000001"/>
     <s v="Co. Louth"/>
     <s v="Number"/>
-    <n v="245"/>
+    <n v="251"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1440-13a3-e055-000000000001"/>
     <s v="Co. Limerick"/>
     <s v="Number"/>
-    <n v="360"/>
+    <n v="359"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-143f-13a3-e055-000000000001"/>
     <s v="Co. Leitrim"/>
     <s v="Number"/>
     <n v="261"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-143e-13a3-e055-000000000001"/>
     <s v="Co. Laois"/>
     <s v="Number"/>
-    <n v="201"/>
+    <n v="208"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1444-13a3-e055-000000000001"/>
     <s v="Co. Meath"/>
     <s v="Number"/>
-    <n v="252"/>
+    <n v="241"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1445-13a3-e055-000000000001"/>
     <s v="Co. Monaghan"/>
     <s v="Number"/>
-    <n v="93"/>
+    <n v="96"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1443-13a3-e055-000000000001"/>
     <s v="Co. Mayo"/>
     <s v="Number"/>
-    <n v="537"/>
+    <n v="549"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1446-13a3-e055-000000000001"/>
     <s v="Co. Offaly"/>
     <s v="Number"/>
-    <n v="310"/>
+    <n v="324"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1447-13a3-e055-000000000001"/>
     <s v="Co. Roscommon"/>
     <s v="Number"/>
-    <n v="245"/>
+    <n v="257"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1449-13a3-e055-000000000001"/>
     <s v="Co. Sligo"/>
     <s v="Number"/>
-    <n v="255"/>
+    <n v="248"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144a-13a3-e055-000000000001"/>
     <s v="Co. Tipperary"/>
     <s v="Number"/>
-    <n v="538"/>
+    <n v="555"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144b-13a3-e055-000000000001"/>
     <s v="Co. Waterford"/>
     <s v="Number"/>
-    <n v="317"/>
+    <n v="320"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144e-13a3-e055-000000000001"/>
     <s v="Co. Wicklow"/>
     <s v="Number"/>
-    <n v="316"/>
+    <n v="301"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144c-13a3-e055-000000000001"/>
     <s v="Co. Westmeath"/>
     <s v="Number"/>
-    <n v="260"/>
+    <n v="269"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144d-13a3-e055-000000000001"/>
     <s v="Co. Wexford"/>
     <s v="Number"/>
-    <n v="580"/>
+    <n v="585"/>
   </r>
   <r>
     <s v="UA41C01"/>
     <s v="Primary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="10135"/>
+    <n v="10221"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2024"/>
     <s v="2024-2025"/>
     <s v="2ae19629-1450-13a3-e055-000000000001"/>
     <s v="Co. Clare"/>
     <s v="Number"/>
     <n v="294"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2024"/>
     <s v="2024-2025"/>
     <s v="2ae19629-1451-13a3-e055-000000000001"/>
     <s v="Co. Cork"/>
     <s v="Number"/>
     <n v="670"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2024"/>
@@ -5132,289 +5132,289 @@
     <s v="2024"/>
     <s v="2024-2025"/>
     <s v="2ae19629-144d-13a3-e055-000000000001"/>
     <s v="Co. Wexford"/>
     <s v="Number"/>
     <n v="322"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2024"/>
     <s v="2024-2025"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="6922"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1450-13a3-e055-000000000001"/>
     <s v="Co. Clare"/>
     <s v="Number"/>
-    <n v="276"/>
+    <n v="257"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1451-13a3-e055-000000000001"/>
     <s v="Co. Cork"/>
     <s v="Number"/>
-    <n v="642"/>
+    <n v="644"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1448-13a3-e055-000000000001"/>
     <s v="Co. Cavan"/>
     <s v="Number"/>
-    <n v="166"/>
+    <n v="168"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-143d-13a3-e055-000000000001"/>
     <s v="Co. Carlow"/>
     <s v="Number"/>
-    <n v="98"/>
+    <n v="99"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1452-13a3-e055-000000000001"/>
     <s v="Co. Donegal"/>
     <s v="Number"/>
-    <n v="677"/>
+    <n v="706"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144f-13a3-e055-000000000001"/>
     <s v="Co. Dublin"/>
     <s v="Number"/>
-    <n v="807"/>
+    <n v="804"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1453-13a3-e055-000000000001"/>
     <s v="Co. Galway"/>
     <s v="Number"/>
-    <n v="331"/>
+    <n v="325"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1455-13a3-e055-000000000001"/>
     <s v="Co. Kildare"/>
     <s v="Number"/>
-    <n v="153"/>
+    <n v="156"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1456-13a3-e055-000000000001"/>
     <s v="Co. Kilkenny"/>
     <s v="Number"/>
-    <n v="120"/>
+    <n v="123"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1454-13a3-e055-000000000001"/>
     <s v="Co. Kerry"/>
     <s v="Number"/>
-    <n v="573"/>
+    <n v="566"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1441-13a3-e055-000000000001"/>
     <s v="Co. Longford"/>
     <s v="Number"/>
-    <n v="98"/>
+    <n v="95"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1442-13a3-e055-000000000001"/>
     <s v="Co. Louth"/>
     <s v="Number"/>
-    <n v="207"/>
+    <n v="205"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1440-13a3-e055-000000000001"/>
     <s v="Co. Limerick"/>
     <s v="Number"/>
-    <n v="266"/>
+    <n v="253"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-143f-13a3-e055-000000000001"/>
     <s v="Co. Leitrim"/>
     <s v="Number"/>
-    <n v="184"/>
+    <n v="189"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-143e-13a3-e055-000000000001"/>
     <s v="Co. Laois"/>
     <s v="Number"/>
-    <n v="143"/>
+    <n v="142"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1444-13a3-e055-000000000001"/>
     <s v="Co. Meath"/>
     <s v="Number"/>
-    <n v="142"/>
+    <n v="149"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1445-13a3-e055-000000000001"/>
     <s v="Co. Monaghan"/>
     <s v="Number"/>
-    <n v="67"/>
+    <n v="70"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1443-13a3-e055-000000000001"/>
     <s v="Co. Mayo"/>
     <s v="Number"/>
-    <n v="377"/>
+    <n v="371"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1446-13a3-e055-000000000001"/>
     <s v="Co. Offaly"/>
     <s v="Number"/>
-    <n v="172"/>
+    <n v="176"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1447-13a3-e055-000000000001"/>
     <s v="Co. Roscommon"/>
     <s v="Number"/>
-    <n v="123"/>
+    <n v="128"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-1449-13a3-e055-000000000001"/>
     <s v="Co. Sligo"/>
     <s v="Number"/>
-    <n v="169"/>
+    <n v="167"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144a-13a3-e055-000000000001"/>
     <s v="Co. Tipperary"/>
     <s v="Number"/>
-    <n v="380"/>
+    <n v="384"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144b-13a3-e055-000000000001"/>
     <s v="Co. Waterford"/>
     <s v="Number"/>
     <n v="257"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144e-13a3-e055-000000000001"/>
     <s v="Co. Wicklow"/>
     <s v="Number"/>
-    <n v="218"/>
+    <n v="212"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144c-13a3-e055-000000000001"/>
     <s v="Co. Westmeath"/>
     <s v="Number"/>
-    <n v="157"/>
+    <n v="163"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="2ae19629-144d-13a3-e055-000000000001"/>
     <s v="Co. Wexford"/>
     <s v="Number"/>
-    <n v="344"/>
+    <n v="355"/>
   </r>
   <r>
     <s v="UA41C02"/>
     <s v="Secondary enrolments"/>
     <s v="2025"/>
     <s v="2025-2026"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="7147"/>
+    <n v="7164"/>
   </r>
 </pivotCacheRecords>
 </file>