--- v0 (2025-12-09)
+++ v1 (2026-10-11)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68bf9dd038564345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/148c56813ae549f2924c73632fcd3bb8.psmdcp" Id="R6bab035c9ac343f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a77653360d45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c467db369d5149268b43f332de0886e5.psmdcp" Id="Rdc1e96e1b27f4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>UA40</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Medical Cards Issued to Arrivals from Ukraine and Currently Live</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>05/12/2025 11:00:00</x:t>
+    <x:t>07/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The number of medical cards 'currently live' refers to the number of medical cards issued to arrivals from Ukraine to date reduced by the number of medical cards which have not been renewed to date.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/population/arrivalsfromukraineinireland/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA40/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>UAK</x:t>
   </x:si>
   <x:si>
     <x:t>Ukraine Hub Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Laura Carter</x:t>
+    <x:t>Dylan Morrissey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>sscu@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4070</x:t>
+    <x:t>(+353) 1 498 4283</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -438,50 +438,110 @@
     <x:t>2025 July</x:t>
   </x:si>
   <x:si>
     <x:t>202508</x:t>
   </x:si>
   <x:si>
     <x:t>2025 August</x:t>
   </x:si>
   <x:si>
     <x:t>202509</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September</x:t>
   </x:si>
   <x:si>
     <x:t>202510</x:t>
   </x:si>
   <x:si>
     <x:t>2025 October</x:t>
   </x:si>
   <x:si>
     <x:t>202511</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 September</x:t>
   </x:si>
   <x:si>
     <x:t>UA40C02</x:t>
   </x:si>
   <x:si>
     <x:t>Medical cards issued to Arrivals from Ukraine and currently live</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -641,181 +701,201 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="44">
+      <items count="54">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="44">
+      <items count="54">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
       </items>
     </pivotField>
     <pivotField name="C03789V04537" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H89" totalsRowShown="0">
-  <x:autoFilter ref="A1:H89"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H109" totalsRowShown="0">
+  <x:autoFilter ref="A1:H109"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C03789V04537"/>
     <x:tableColumn id="6" name="Ireland"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1316,51 +1396,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H89"/>
+  <x:dimension ref="A1:H109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="57.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="9.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1693,2001 +1773,2521 @@
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>60453</x:v>
+        <x:v>60423</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>62645</x:v>
+        <x:v>62615</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>64880</x:v>
+        <x:v>64849</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>66934</x:v>
+        <x:v>66898</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>69338</x:v>
+        <x:v>69300</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>71740</x:v>
+        <x:v>71700</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>73360</x:v>
+        <x:v>73319</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>75354</x:v>
+        <x:v>75313</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>77597</x:v>
+        <x:v>77554</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>79115</x:v>
+        <x:v>79068</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>80725</x:v>
+        <x:v>80677</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>82007</x:v>
+        <x:v>81958</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>82651</x:v>
+        <x:v>82602</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>83396</x:v>
+        <x:v>83347</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>83999</x:v>
+        <x:v>83950</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>84438</x:v>
+        <x:v>84389</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>85008</x:v>
+        <x:v>84959</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>85494</x:v>
+        <x:v>85445</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>85955</x:v>
+        <x:v>85906</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>86351</x:v>
+        <x:v>86302</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>86671</x:v>
+        <x:v>86621</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>86954</x:v>
+        <x:v>86904</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>87326</x:v>
+        <x:v>87275</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>87610</x:v>
+        <x:v>87559</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>87966</x:v>
+        <x:v>87915</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>88240</x:v>
+        <x:v>88189</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>88493</x:v>
+        <x:v>88442</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>88722</x:v>
+        <x:v>88671</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>89070</x:v>
+        <x:v>89019</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>89465</x:v>
+        <x:v>89414</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>89850</x:v>
+        <x:v>89799</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>90480</x:v>
+        <x:v>90430</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="B46" s="0" t="s">
+      <x:c r="D46" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C46" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>1684</x:v>
+        <x:v>91042</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>12105</x:v>
+        <x:v>91447</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>20331</x:v>
+        <x:v>91801</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>26653</x:v>
+        <x:v>92183</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>31201</x:v>
+        <x:v>92459</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>35823</x:v>
+        <x:v>92777</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>39370</x:v>
+        <x:v>93061</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>43610</x:v>
+        <x:v>93311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>48167</x:v>
+        <x:v>93531</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>51635</x:v>
+        <x:v>93762</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>55135</x:v>
+        <x:v>1684</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>57630</x:v>
+        <x:v>12105</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>60296</x:v>
+        <x:v>20331</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>62462</x:v>
+        <x:v>26653</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>64673</x:v>
+        <x:v>31201</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>66572</x:v>
+        <x:v>35823</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>67880</x:v>
+        <x:v>39370</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>66315</x:v>
+        <x:v>43610</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>65199</x:v>
+        <x:v>48167</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>66086</x:v>
+        <x:v>51635</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>66932</x:v>
+        <x:v>55135</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>67324</x:v>
+        <x:v>57630</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>67862</x:v>
+        <x:v>60276</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>68186</x:v>
+        <x:v>62442</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>67819</x:v>
+        <x:v>64652</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>67299</x:v>
+        <x:v>66548</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>67178</x:v>
+        <x:v>67872</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>66991</x:v>
+        <x:v>66402</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>66488</x:v>
+        <x:v>65340</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>64269</x:v>
+        <x:v>66269</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>63142</x:v>
+        <x:v>67155</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>62462</x:v>
+        <x:v>67576</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>61649</x:v>
+        <x:v>68147</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>61042</x:v>
+        <x:v>68500</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>60205</x:v>
+        <x:v>68167</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>59639</x:v>
+        <x:v>67706</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>59016</x:v>
+        <x:v>67621</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>58325</x:v>
+        <x:v>67456</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>57835</x:v>
+        <x:v>67022</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>57010</x:v>
+        <x:v>64924</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>56110</x:v>
+        <x:v>63848</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>55271</x:v>
+        <x:v>63225</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>54482</x:v>
+        <x:v>62503</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G89" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H89" s="0">
+        <x:v>61953</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:8">
+      <x:c r="A90" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G90" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H90" s="0">
+        <x:v>61204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:8">
+      <x:c r="A91" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G91" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H91" s="0">
+        <x:v>60694</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:8">
+      <x:c r="A92" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G92" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H92" s="0">
+        <x:v>60173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:8">
+      <x:c r="A93" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G93" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H93" s="0">
+        <x:v>59601</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:8">
+      <x:c r="A94" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G94" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H94" s="0">
+        <x:v>59184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:8">
+      <x:c r="A95" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G95" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H95" s="0">
+        <x:v>58505</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:8">
+      <x:c r="A96" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H96" s="0">
+        <x:v>57791</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:8">
+      <x:c r="A97" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G97" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H97" s="0">
+        <x:v>57153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:8">
+      <x:c r="A98" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G98" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H98" s="0">
+        <x:v>56616</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:8">
+      <x:c r="A99" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G99" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H99" s="0">
+        <x:v>56520</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:8">
+      <x:c r="A100" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="B89" s="0" t="s">
+      <x:c r="D100" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C89" s="0" t="s">
-[...15 lines deleted...]
-        <x:v>54123</x:v>
+      <x:c r="E100" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G100" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H100" s="0">
+        <x:v>56721</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:8">
+      <x:c r="A101" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G101" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H101" s="0">
+        <x:v>56585</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:8">
+      <x:c r="A102" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G102" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H102" s="0">
+        <x:v>56448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:8">
+      <x:c r="A103" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G103" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H103" s="0">
+        <x:v>56387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:8">
+      <x:c r="A104" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G104" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H104" s="0">
+        <x:v>56246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:8">
+      <x:c r="A105" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G105" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H105" s="0">
+        <x:v>56148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:8">
+      <x:c r="A106" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G106" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H106" s="0">
+        <x:v>56080</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:8">
+      <x:c r="A107" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H107" s="0">
+        <x:v>55972</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:8">
+      <x:c r="A108" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H108" s="0">
+        <x:v>55477</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:8">
+      <x:c r="A109" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G109" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H109" s="0">
+        <x:v>54339</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3735,237 +4335,278 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="UA40C01"/>
         <x:s v="UA40C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Medical cards issued to Arrivals from Ukraine to date"/>
         <x:s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="44">
+      <x:sharedItems count="54">
         <x:s v="202204"/>
         <x:s v="202205"/>
         <x:s v="202206"/>
         <x:s v="202207"/>
         <x:s v="202208"/>
         <x:s v="202209"/>
         <x:s v="202210"/>
         <x:s v="202211"/>
         <x:s v="202212"/>
         <x:s v="202301"/>
         <x:s v="202302"/>
         <x:s v="202303"/>
         <x:s v="202304"/>
         <x:s v="202305"/>
         <x:s v="202306"/>
         <x:s v="202307"/>
         <x:s v="202308"/>
         <x:s v="202309"/>
         <x:s v="202310"/>
         <x:s v="202311"/>
         <x:s v="202312"/>
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
+        <x:s v="202512"/>
+        <x:s v="202601"/>
+        <x:s v="202602"/>
+        <x:s v="202603"/>
+        <x:s v="202604"/>
+        <x:s v="202605"/>
+        <x:s v="202606"/>
+        <x:s v="202607"/>
+        <x:s v="202608"/>
+        <x:s v="202609"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="44">
+      <x:sharedItems count="54">
         <x:s v="2022 April"/>
         <x:s v="2022 May"/>
         <x:s v="2022 June"/>
         <x:s v="2022 July"/>
         <x:s v="2022 August"/>
         <x:s v="2022 September"/>
         <x:s v="2022 October"/>
         <x:s v="2022 November"/>
         <x:s v="2022 December"/>
         <x:s v="2023 January"/>
         <x:s v="2023 February"/>
         <x:s v="2023 March"/>
         <x:s v="2023 April"/>
         <x:s v="2023 May"/>
         <x:s v="2023 June"/>
         <x:s v="2023 July"/>
         <x:s v="2023 August"/>
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
+        <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
+        <x:s v="2026 July"/>
+        <x:s v="2026 August"/>
+        <x:s v="2026 September"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03789V04537">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ireland">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1684" maxValue="90480" count="75">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1684" maxValue="93762" count="96">
         <x:n v="1684"/>
         <x:n v="12105"/>
         <x:n v="20331"/>
         <x:n v="26653"/>
         <x:n v="31201"/>
         <x:n v="35823"/>
         <x:n v="39370"/>
         <x:n v="43610"/>
         <x:n v="48167"/>
         <x:n v="51635"/>
         <x:n v="55135"/>
         <x:n v="57630"/>
-        <x:n v="60453"/>
-[...61 lines deleted...]
-        <x:n v="54123"/>
+        <x:n v="60423"/>
+        <x:n v="62615"/>
+        <x:n v="64849"/>
+        <x:n v="66898"/>
+        <x:n v="69300"/>
+        <x:n v="71700"/>
+        <x:n v="73319"/>
+        <x:n v="75313"/>
+        <x:n v="77554"/>
+        <x:n v="79068"/>
+        <x:n v="80677"/>
+        <x:n v="81958"/>
+        <x:n v="82602"/>
+        <x:n v="83347"/>
+        <x:n v="83950"/>
+        <x:n v="84389"/>
+        <x:n v="84959"/>
+        <x:n v="85445"/>
+        <x:n v="85906"/>
+        <x:n v="86302"/>
+        <x:n v="86621"/>
+        <x:n v="86904"/>
+        <x:n v="87275"/>
+        <x:n v="87559"/>
+        <x:n v="87915"/>
+        <x:n v="88189"/>
+        <x:n v="88442"/>
+        <x:n v="88671"/>
+        <x:n v="89019"/>
+        <x:n v="89414"/>
+        <x:n v="89799"/>
+        <x:n v="90430"/>
+        <x:n v="91042"/>
+        <x:n v="91447"/>
+        <x:n v="91801"/>
+        <x:n v="92183"/>
+        <x:n v="92459"/>
+        <x:n v="92777"/>
+        <x:n v="93061"/>
+        <x:n v="93311"/>
+        <x:n v="93531"/>
+        <x:n v="93762"/>
+        <x:n v="60276"/>
+        <x:n v="62442"/>
+        <x:n v="64652"/>
+        <x:n v="66548"/>
+        <x:n v="67872"/>
+        <x:n v="66402"/>
+        <x:n v="65340"/>
+        <x:n v="66269"/>
+        <x:n v="67155"/>
+        <x:n v="67576"/>
+        <x:n v="68147"/>
+        <x:n v="68500"/>
+        <x:n v="68167"/>
+        <x:n v="67706"/>
+        <x:n v="67621"/>
+        <x:n v="67456"/>
+        <x:n v="67022"/>
+        <x:n v="64924"/>
+        <x:n v="63848"/>
+        <x:n v="63225"/>
+        <x:n v="62503"/>
+        <x:n v="61953"/>
+        <x:n v="61204"/>
+        <x:n v="60694"/>
+        <x:n v="60173"/>
+        <x:n v="59601"/>
+        <x:n v="59184"/>
+        <x:n v="58505"/>
+        <x:n v="57791"/>
+        <x:n v="57153"/>
+        <x:n v="56616"/>
+        <x:n v="56520"/>
+        <x:n v="56721"/>
+        <x:n v="56585"/>
+        <x:n v="56448"/>
+        <x:n v="56387"/>
+        <x:n v="56246"/>
+        <x:n v="56148"/>
+        <x:n v="56080"/>
+        <x:n v="55972"/>
+        <x:n v="55477"/>
+        <x:n v="54339"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202204"/>
     <s v="2022 April"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="1684"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202205"/>
     <s v="2022 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
@@ -4058,361 +4699,461 @@
     <s v="202302"/>
     <s v="2023 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="55135"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202303"/>
     <s v="2023 March"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="57630"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202304"/>
     <s v="2023 April"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="60453"/>
+    <n v="60423"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202305"/>
     <s v="2023 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="62645"/>
+    <n v="62615"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202306"/>
     <s v="2023 June"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="64880"/>
+    <n v="64849"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202307"/>
     <s v="2023 July"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="66934"/>
+    <n v="66898"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202308"/>
     <s v="2023 August"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="69338"/>
+    <n v="69300"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202309"/>
     <s v="2023 September"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="71740"/>
+    <n v="71700"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202310"/>
     <s v="2023 October"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="73360"/>
+    <n v="73319"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202311"/>
     <s v="2023 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="75354"/>
+    <n v="75313"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202312"/>
     <s v="2023 December"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="77597"/>
+    <n v="77554"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="79115"/>
+    <n v="79068"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202402"/>
     <s v="2024 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="80725"/>
+    <n v="80677"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202403"/>
     <s v="2024 March"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="82007"/>
+    <n v="81958"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202404"/>
     <s v="2024 April"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="82651"/>
+    <n v="82602"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202405"/>
     <s v="2024 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="83396"/>
+    <n v="83347"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202406"/>
     <s v="2024 June"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="83999"/>
+    <n v="83950"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202407"/>
     <s v="2024 July"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="84438"/>
+    <n v="84389"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202408"/>
     <s v="2024 August"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="85008"/>
+    <n v="84959"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202409"/>
     <s v="2024 September"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="85494"/>
+    <n v="85445"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202410"/>
     <s v="2024 October"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="85955"/>
+    <n v="85906"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202411"/>
     <s v="2024 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="86351"/>
+    <n v="86302"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="86671"/>
+    <n v="86621"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="86954"/>
+    <n v="86904"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="87326"/>
+    <n v="87275"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="87610"/>
+    <n v="87559"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="87966"/>
+    <n v="87915"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="88240"/>
+    <n v="88189"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="88493"/>
+    <n v="88442"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="88722"/>
+    <n v="88671"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="89070"/>
+    <n v="89019"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="89465"/>
+    <n v="89414"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202510"/>
     <s v="2025 October"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="89850"/>
+    <n v="89799"/>
   </r>
   <r>
     <s v="UA40C01"/>
     <s v="Medical cards issued to Arrivals from Ukraine to date"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="90480"/>
+    <n v="90430"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="91042"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="91447"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="91801"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="92183"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="92459"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="92777"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="93061"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="93311"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="93531"/>
+  </r>
+  <r>
+    <s v="UA40C01"/>
+    <s v="Medical cards issued to Arrivals from Ukraine to date"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="93762"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202204"/>
     <s v="2022 April"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="1684"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202205"/>
     <s v="2022 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="12105"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202206"/>
@@ -4498,339 +5239,439 @@
     <s v="202302"/>
     <s v="2023 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="55135"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202303"/>
     <s v="2023 March"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="57630"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202304"/>
     <s v="2023 April"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="60296"/>
+    <n v="60276"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202305"/>
     <s v="2023 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="62462"/>
+    <n v="62442"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202306"/>
     <s v="2023 June"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="64673"/>
+    <n v="64652"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202307"/>
     <s v="2023 July"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="66572"/>
+    <n v="66548"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202308"/>
     <s v="2023 August"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="67880"/>
+    <n v="67872"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202309"/>
     <s v="2023 September"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="66315"/>
+    <n v="66402"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202310"/>
     <s v="2023 October"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="65199"/>
+    <n v="65340"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202311"/>
     <s v="2023 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="66086"/>
+    <n v="66269"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202312"/>
     <s v="2023 December"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="66932"/>
+    <n v="67155"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="67324"/>
+    <n v="67576"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202402"/>
     <s v="2024 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="67862"/>
+    <n v="68147"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202403"/>
     <s v="2024 March"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="68186"/>
+    <n v="68500"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202404"/>
     <s v="2024 April"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="67819"/>
+    <n v="68167"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202405"/>
     <s v="2024 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="67299"/>
+    <n v="67706"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202406"/>
     <s v="2024 June"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="67178"/>
+    <n v="67621"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202407"/>
     <s v="2024 July"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="66991"/>
+    <n v="67456"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202408"/>
     <s v="2024 August"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="66488"/>
+    <n v="67022"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202409"/>
     <s v="2024 September"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="64269"/>
+    <n v="64924"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202410"/>
     <s v="2024 October"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="63142"/>
+    <n v="63848"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202411"/>
     <s v="2024 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="62462"/>
+    <n v="63225"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="61649"/>
+    <n v="62503"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="61042"/>
+    <n v="61953"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="60205"/>
+    <n v="61204"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="59639"/>
+    <n v="60694"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="59016"/>
+    <n v="60173"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="58325"/>
+    <n v="59601"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="57835"/>
+    <n v="59184"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="57010"/>
+    <n v="58505"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="56110"/>
+    <n v="57791"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="55271"/>
+    <n v="57153"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202510"/>
     <s v="2025 October"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="54482"/>
+    <n v="56616"/>
   </r>
   <r>
     <s v="UA40C02"/>
     <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="54123"/>
+    <n v="56520"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="56721"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="56585"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="56448"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="56387"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="56246"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="56148"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="56080"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="55972"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="55477"/>
+  </r>
+  <r>
+    <s v="UA40C02"/>
+    <s v="Medical cards issued to Arrivals from Ukraine and currently live"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="54339"/>
   </r>
 </pivotCacheRecords>
 </file>