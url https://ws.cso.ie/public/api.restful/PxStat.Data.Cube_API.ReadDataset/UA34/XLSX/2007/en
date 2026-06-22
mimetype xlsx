--- v0 (2025-10-01)
+++ v1 (2026-06-22)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda77c195a3004d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0137ca132d244148a0633887889931b0.psmdcp" Id="R8a52b0ad8f8f4cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256e75c56c09403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e088b509d5ae4fff985df41200c2a213.psmdcp" Id="R142d2f75ed394d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>UA34</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number and location (based on PPSN allocations data) of arrivals from Ukraine</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Daily</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/3/2025 11:00:00 AM</x:t>
+    <x:t>18/02/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Location based on PPSN allocations and associated local post offices and, if available, the residential address from accommodation recognition payments from 26 September 2022 onwards. Day is date of data extract</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA34/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>UAK</x:t>
   </x:si>
   <x:si>
     <x:t>Ukraine Hub Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Laura Carter</x:t>
+    <x:t>Dylan Morrissey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>sscu@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4070</x:t>
+    <x:t>(+353) 1 498 4283</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -437,54 +437,69 @@
   <x:si>
     <x:t>2024M09D29</x:t>
   </x:si>
   <x:si>
     <x:t>2024 September 29</x:t>
   </x:si>
   <x:si>
     <x:t>2024M09D30</x:t>
   </x:si>
   <x:si>
     <x:t>2024 September 30</x:t>
   </x:si>
   <x:si>
     <x:t>2025M02D02</x:t>
   </x:si>
   <x:si>
     <x:t>2025 February 02</x:t>
   </x:si>
   <x:si>
     <x:t>2025M06D03</x:t>
   </x:si>
   <x:si>
     <x:t>2025 June 03</x:t>
   </x:si>
   <x:si>
+    <x:t>2025M11D03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02D03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>UA34C02</x:t>
   </x:si>
   <x:si>
     <x:t>Number of arrivals from Ukraine with recent activity in administrative data</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -622,496 +637,199 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...439 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(D1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="Day" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField name="County" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H919" totalsRowShown="0">
-  <x:autoFilter ref="A1:H919"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1027" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1027"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(D1)"/>
     <x:tableColumn id="4" name="Day"/>
     <x:tableColumn id="5" name="C03788V04538"/>
     <x:tableColumn id="6" name="County"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1375,51 +1093,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA34/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1608,55 +1326,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H919"/>
+  <x:dimension ref="A1:H1027"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="67.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="18.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="37.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -13590,10699 +13308,14803 @@
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H460" s="0">
         <x:v>108431</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B461" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C461" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B461" s="0" t="s">
+      <x:c r="D461" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H461" s="0">
+        <x:v>4921</x:v>
+      </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B462" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C462" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B462" s="0" t="s">
+      <x:c r="D462" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H462" s="0">
+        <x:v>9793</x:v>
+      </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B463" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C463" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B463" s="0" t="s">
+      <x:c r="D463" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H463" s="0">
+        <x:v>2530</x:v>
+      </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B464" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C464" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B464" s="0" t="s">
+      <x:c r="D464" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H464" s="0">
+        <x:v>1714</x:v>
+      </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B465" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C465" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B465" s="0" t="s">
+      <x:c r="D465" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H465" s="0">
+        <x:v>9044</x:v>
+      </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B466" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C466" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B466" s="0" t="s">
+      <x:c r="D466" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H466" s="0">
+        <x:v>15773</x:v>
+      </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B467" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C467" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B467" s="0" t="s">
+      <x:c r="D467" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H467" s="0">
+        <x:v>5834</x:v>
+      </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B468" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C468" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B468" s="0" t="s">
+      <x:c r="D468" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H468" s="0">
+        <x:v>3499</x:v>
+      </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B469" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C469" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B469" s="0" t="s">
+      <x:c r="D469" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H469" s="0">
+        <x:v>2103</x:v>
+      </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B470" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C470" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B470" s="0" t="s">
+      <x:c r="D470" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H470" s="0">
+        <x:v>9547</x:v>
+      </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B471" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C471" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B471" s="0" t="s">
+      <x:c r="D471" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H471" s="0">
+        <x:v>1301</x:v>
+      </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B472" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C472" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B472" s="0" t="s">
+      <x:c r="D472" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H472" s="0">
+        <x:v>2829</x:v>
+      </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B473" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C473" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B473" s="0" t="s">
+      <x:c r="D473" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H473" s="0">
+        <x:v>4495</x:v>
+      </x:c>
     </x:row>
     <x:row r="474" spans="1:8">
       <x:c r="A474" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B474" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C474" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B474" s="0" t="s">
+      <x:c r="D474" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H474" s="0">
+        <x:v>2399</x:v>
+      </x:c>
     </x:row>
     <x:row r="475" spans="1:8">
       <x:c r="A475" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B475" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C475" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B475" s="0" t="s">
+      <x:c r="D475" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H475" s="0">
+        <x:v>1709</x:v>
+      </x:c>
     </x:row>
     <x:row r="476" spans="1:8">
       <x:c r="A476" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B476" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C476" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B476" s="0" t="s">
+      <x:c r="D476" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H476" s="0">
+        <x:v>2922</x:v>
+      </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B477" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C477" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B477" s="0" t="s">
+      <x:c r="D477" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H477" s="0">
+        <x:v>1057</x:v>
+      </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B478" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C478" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B478" s="0" t="s">
+      <x:c r="D478" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H478" s="0">
+        <x:v>5287</x:v>
+      </x:c>
     </x:row>
     <x:row r="479" spans="1:8">
       <x:c r="A479" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B479" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C479" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B479" s="0" t="s">
+      <x:c r="D479" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H479" s="0">
+        <x:v>2460</x:v>
+      </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B480" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C480" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B480" s="0" t="s">
+      <x:c r="D480" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H480" s="0">
+        <x:v>2005</x:v>
+      </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B481" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C481" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B481" s="0" t="s">
+      <x:c r="D481" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H481" s="0">
+        <x:v>2623</x:v>
+      </x:c>
     </x:row>
     <x:row r="482" spans="1:8">
       <x:c r="A482" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B482" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C482" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B482" s="0" t="s">
+      <x:c r="D482" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H482" s="0">
+        <x:v>4266</x:v>
+      </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B483" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C483" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B483" s="0" t="s">
+      <x:c r="D483" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H483" s="0">
+        <x:v>3456</x:v>
+      </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B484" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C484" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B484" s="0" t="s">
+      <x:c r="D484" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H484" s="0">
+        <x:v>3255</x:v>
+      </x:c>
     </x:row>
     <x:row r="485" spans="1:8">
       <x:c r="A485" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B485" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C485" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B485" s="0" t="s">
+      <x:c r="D485" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H485" s="0">
+        <x:v>2930</x:v>
+      </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B486" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C486" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B486" s="0" t="s">
+      <x:c r="D486" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H486" s="0">
+        <x:v>4773</x:v>
+      </x:c>
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B487" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C487" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="B487" s="0" t="s">
+      <x:c r="D487" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H487" s="0">
+        <x:v>112525</x:v>
+      </x:c>
     </x:row>
     <x:row r="488" spans="1:8">
       <x:c r="A488" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H488" s="0">
+        <x:v>4962</x:v>
+      </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H489" s="0">
+        <x:v>9901</x:v>
+      </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H490" s="0">
+        <x:v>2634</x:v>
+      </x:c>
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H491" s="0">
+        <x:v>1768</x:v>
+      </x:c>
     </x:row>
     <x:row r="492" spans="1:8">
       <x:c r="A492" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H492" s="0">
+        <x:v>9303</x:v>
+      </x:c>
     </x:row>
     <x:row r="493" spans="1:8">
       <x:c r="A493" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H493" s="0">
+        <x:v>16234</x:v>
+      </x:c>
     </x:row>
     <x:row r="494" spans="1:8">
       <x:c r="A494" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H494" s="0">
+        <x:v>5887</x:v>
+      </x:c>
     </x:row>
     <x:row r="495" spans="1:8">
       <x:c r="A495" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H495" s="0">
+        <x:v>3377</x:v>
+      </x:c>
     </x:row>
     <x:row r="496" spans="1:8">
       <x:c r="A496" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H496" s="0">
+        <x:v>2122</x:v>
+      </x:c>
     </x:row>
     <x:row r="497" spans="1:8">
       <x:c r="A497" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H497" s="0">
+        <x:v>9656</x:v>
+      </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H498" s="0">
+        <x:v>1358</x:v>
+      </x:c>
     </x:row>
     <x:row r="499" spans="1:8">
       <x:c r="A499" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H499" s="0">
+        <x:v>2871</x:v>
+      </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H500" s="0">
+        <x:v>4485</x:v>
+      </x:c>
     </x:row>
     <x:row r="501" spans="1:8">
       <x:c r="A501" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H501" s="0">
+        <x:v>2493</x:v>
+      </x:c>
     </x:row>
     <x:row r="502" spans="1:8">
       <x:c r="A502" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H502" s="0">
+        <x:v>1797</x:v>
+      </x:c>
     </x:row>
     <x:row r="503" spans="1:8">
       <x:c r="A503" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H503" s="0">
+        <x:v>2961</x:v>
+      </x:c>
     </x:row>
     <x:row r="504" spans="1:8">
       <x:c r="A504" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H504" s="0">
+        <x:v>1109</x:v>
+      </x:c>
     </x:row>
     <x:row r="505" spans="1:8">
       <x:c r="A505" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H505" s="0">
+        <x:v>5385</x:v>
+      </x:c>
     </x:row>
     <x:row r="506" spans="1:8">
       <x:c r="A506" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H506" s="0">
+        <x:v>2508</x:v>
+      </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H507" s="0">
+        <x:v>2118</x:v>
+      </x:c>
     </x:row>
     <x:row r="508" spans="1:8">
       <x:c r="A508" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H508" s="0">
+        <x:v>2716</x:v>
+      </x:c>
     </x:row>
     <x:row r="509" spans="1:8">
       <x:c r="A509" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H509" s="0">
+        <x:v>4406</x:v>
+      </x:c>
     </x:row>
     <x:row r="510" spans="1:8">
       <x:c r="A510" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H510" s="0">
+        <x:v>3577</x:v>
+      </x:c>
     </x:row>
     <x:row r="511" spans="1:8">
       <x:c r="A511" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H511" s="0">
+        <x:v>3305</x:v>
+      </x:c>
     </x:row>
     <x:row r="512" spans="1:8">
       <x:c r="A512" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H512" s="0">
+        <x:v>2948</x:v>
+      </x:c>
     </x:row>
     <x:row r="513" spans="1:8">
       <x:c r="A513" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H513" s="0">
+        <x:v>4895</x:v>
+      </x:c>
     </x:row>
     <x:row r="514" spans="1:8">
       <x:c r="A514" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H514" s="0">
+        <x:v>114776</x:v>
+      </x:c>
     </x:row>
     <x:row r="515" spans="1:8">
       <x:c r="A515" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H515" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="516" spans="1:8">
       <x:c r="A516" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H516" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="517" spans="1:8">
       <x:c r="A517" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H517" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="518" spans="1:8">
       <x:c r="A518" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H518" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="519" spans="1:8">
       <x:c r="A519" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H519" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="520" spans="1:8">
       <x:c r="A520" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H520" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="521" spans="1:8">
       <x:c r="A521" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H521" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="522" spans="1:8">
       <x:c r="A522" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H522" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H523" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="524" spans="1:8">
       <x:c r="A524" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H524" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="525" spans="1:8">
       <x:c r="A525" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H525" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H526" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="527" spans="1:8">
       <x:c r="A527" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H527" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="528" spans="1:8">
       <x:c r="A528" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H528" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="529" spans="1:8">
       <x:c r="A529" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H529" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="530" spans="1:8">
       <x:c r="A530" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H530" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="531" spans="1:8">
       <x:c r="A531" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H531" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="532" spans="1:8">
       <x:c r="A532" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H532" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="533" spans="1:8">
       <x:c r="A533" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H533" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="534" spans="1:8">
       <x:c r="A534" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H534" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="535" spans="1:8">
       <x:c r="A535" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H535" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="536" spans="1:8">
       <x:c r="A536" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H536" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="537" spans="1:8">
       <x:c r="A537" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H537" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="538" spans="1:8">
       <x:c r="A538" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H538" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="539" spans="1:8">
       <x:c r="A539" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H539" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="540" spans="1:8">
       <x:c r="A540" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H540" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="541" spans="1:8">
       <x:c r="A541" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H541" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="542" spans="1:8">
       <x:c r="A542" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H542" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="543" spans="1:8">
       <x:c r="A543" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H543" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="544" spans="1:8">
       <x:c r="A544" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G544" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H544" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="545" spans="1:8">
       <x:c r="A545" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H545" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="546" spans="1:8">
       <x:c r="A546" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H546" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="547" spans="1:8">
       <x:c r="A547" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H547" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="548" spans="1:8">
       <x:c r="A548" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H548" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="549" spans="1:8">
       <x:c r="A549" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H549" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="550" spans="1:8">
       <x:c r="A550" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H550" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="551" spans="1:8">
       <x:c r="A551" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H551" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="552" spans="1:8">
       <x:c r="A552" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H552" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="553" spans="1:8">
       <x:c r="A553" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H553" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="554" spans="1:8">
       <x:c r="A554" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H554" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="555" spans="1:8">
       <x:c r="A555" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H555" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="556" spans="1:8">
       <x:c r="A556" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H556" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="557" spans="1:8">
       <x:c r="A557" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H557" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="558" spans="1:8">
       <x:c r="A558" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H558" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="559" spans="1:8">
       <x:c r="A559" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H559" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="560" spans="1:8">
       <x:c r="A560" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H560" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="561" spans="1:8">
       <x:c r="A561" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H561" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="562" spans="1:8">
       <x:c r="A562" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H562" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="563" spans="1:8">
       <x:c r="A563" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H563" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="564" spans="1:8">
       <x:c r="A564" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H564" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="565" spans="1:8">
       <x:c r="A565" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H565" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="566" spans="1:8">
       <x:c r="A566" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H566" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="567" spans="1:8">
       <x:c r="A567" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H567" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="568" spans="1:8">
       <x:c r="A568" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H568" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="569" spans="1:8">
       <x:c r="A569" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H569" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="570" spans="1:8">
       <x:c r="A570" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H570" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="571" spans="1:8">
       <x:c r="A571" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H571" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="572" spans="1:8">
       <x:c r="A572" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H572" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="573" spans="1:8">
       <x:c r="A573" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H573" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="574" spans="1:8">
       <x:c r="A574" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H574" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="575" spans="1:8">
       <x:c r="A575" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H575" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="576" spans="1:8">
       <x:c r="A576" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H576" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="577" spans="1:8">
       <x:c r="A577" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="578" spans="1:8">
       <x:c r="A578" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H578" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="579" spans="1:8">
       <x:c r="A579" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H579" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="580" spans="1:8">
       <x:c r="A580" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H580" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="581" spans="1:8">
       <x:c r="A581" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H581" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="582" spans="1:8">
       <x:c r="A582" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H582" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="583" spans="1:8">
       <x:c r="A583" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H583" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="584" spans="1:8">
       <x:c r="A584" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H584" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="585" spans="1:8">
       <x:c r="A585" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H585" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="586" spans="1:8">
       <x:c r="A586" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H586" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="587" spans="1:8">
       <x:c r="A587" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H587" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="588" spans="1:8">
       <x:c r="A588" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H588" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="589" spans="1:8">
       <x:c r="A589" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H589" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="590" spans="1:8">
       <x:c r="A590" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H590" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="591" spans="1:8">
       <x:c r="A591" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H591" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="592" spans="1:8">
       <x:c r="A592" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H592" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="593" spans="1:8">
       <x:c r="A593" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H593" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="594" spans="1:8">
       <x:c r="A594" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H594" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="595" spans="1:8">
       <x:c r="A595" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H595" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="596" spans="1:8">
       <x:c r="A596" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H596" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="597" spans="1:8">
       <x:c r="A597" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H597" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="598" spans="1:8">
       <x:c r="A598" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H598" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="599" spans="1:8">
       <x:c r="A599" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H599" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="600" spans="1:8">
       <x:c r="A600" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H600" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="601" spans="1:8">
       <x:c r="A601" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H601" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="602" spans="1:8">
       <x:c r="A602" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H602" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="603" spans="1:8">
       <x:c r="A603" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H603" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="604" spans="1:8">
       <x:c r="A604" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H604" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="605" spans="1:8">
       <x:c r="A605" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H605" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="606" spans="1:8">
       <x:c r="A606" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H606" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="607" spans="1:8">
       <x:c r="A607" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H607" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="608" spans="1:8">
       <x:c r="A608" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H608" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="609" spans="1:8">
       <x:c r="A609" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H609" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="610" spans="1:8">
       <x:c r="A610" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H610" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="611" spans="1:8">
       <x:c r="A611" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H611" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="612" spans="1:8">
       <x:c r="A612" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H612" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="613" spans="1:8">
       <x:c r="A613" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="614" spans="1:8">
       <x:c r="A614" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H614" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="615" spans="1:8">
       <x:c r="A615" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H615" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="616" spans="1:8">
       <x:c r="A616" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H616" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="617" spans="1:8">
       <x:c r="A617" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H617" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="618" spans="1:8">
       <x:c r="A618" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H618" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="619" spans="1:8">
       <x:c r="A619" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H619" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="620" spans="1:8">
       <x:c r="A620" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H620" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="621" spans="1:8">
       <x:c r="A621" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H621" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H622" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="623" spans="1:8">
       <x:c r="A623" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H623" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="624" spans="1:8">
       <x:c r="A624" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H624" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="625" spans="1:8">
       <x:c r="A625" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H625" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="626" spans="1:8">
       <x:c r="A626" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H626" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="627" spans="1:8">
       <x:c r="A627" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H627" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="628" spans="1:8">
       <x:c r="A628" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H628" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="629" spans="1:8">
       <x:c r="A629" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H629" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="630" spans="1:8">
       <x:c r="A630" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H630" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="631" spans="1:8">
       <x:c r="A631" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H631" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="632" spans="1:8">
       <x:c r="A632" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H632" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="633" spans="1:8">
       <x:c r="A633" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="634" spans="1:8">
       <x:c r="A634" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H634" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="635" spans="1:8">
       <x:c r="A635" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H635" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="636" spans="1:8">
       <x:c r="A636" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H636" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="637" spans="1:8">
       <x:c r="A637" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="638" spans="1:8">
       <x:c r="A638" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H638" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="639" spans="1:8">
       <x:c r="A639" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="640" spans="1:8">
       <x:c r="A640" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H640" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="641" spans="1:8">
       <x:c r="A641" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="642" spans="1:8">
       <x:c r="A642" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H642" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="643" spans="1:8">
       <x:c r="A643" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="644" spans="1:8">
       <x:c r="A644" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H644" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="645" spans="1:8">
       <x:c r="A645" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="646" spans="1:8">
       <x:c r="A646" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H646" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="647" spans="1:8">
       <x:c r="A647" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H647" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H648" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="649" spans="1:8">
       <x:c r="A649" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H650" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="651" spans="1:8">
       <x:c r="A651" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="652" spans="1:8">
       <x:c r="A652" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H652" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="653" spans="1:8">
       <x:c r="A653" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="654" spans="1:8">
       <x:c r="A654" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H654" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="655" spans="1:8">
       <x:c r="A655" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="656" spans="1:8">
       <x:c r="A656" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H656" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="657" spans="1:8">
       <x:c r="A657" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="658" spans="1:8">
       <x:c r="A658" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H658" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="659" spans="1:8">
       <x:c r="A659" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="660" spans="1:8">
       <x:c r="A660" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H660" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="661" spans="1:8">
       <x:c r="A661" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H661" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="662" spans="1:8">
       <x:c r="A662" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H662" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="663" spans="1:8">
       <x:c r="A663" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H663" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="664" spans="1:8">
       <x:c r="A664" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H664" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="665" spans="1:8">
       <x:c r="A665" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H665" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="666" spans="1:8">
       <x:c r="A666" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H666" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="667" spans="1:8">
       <x:c r="A667" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H667" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="668" spans="1:8">
       <x:c r="A668" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H668" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="669" spans="1:8">
       <x:c r="A669" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H669" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="670" spans="1:8">
       <x:c r="A670" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H670" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="671" spans="1:8">
       <x:c r="A671" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="672" spans="1:8">
       <x:c r="A672" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H672" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="673" spans="1:8">
       <x:c r="A673" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H673" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="674" spans="1:8">
       <x:c r="A674" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H674" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="675" spans="1:8">
       <x:c r="A675" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H675" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="676" spans="1:8">
       <x:c r="A676" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H676" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="677" spans="1:8">
       <x:c r="A677" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H677" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="678" spans="1:8">
       <x:c r="A678" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H678" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="679" spans="1:8">
       <x:c r="A679" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H679" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="680" spans="1:8">
       <x:c r="A680" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H680" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="681" spans="1:8">
       <x:c r="A681" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H681" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="682" spans="1:8">
       <x:c r="A682" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H682" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="683" spans="1:8">
       <x:c r="A683" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H683" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="684" spans="1:8">
       <x:c r="A684" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H684" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="685" spans="1:8">
       <x:c r="A685" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H685" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="686" spans="1:8">
       <x:c r="A686" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H686" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="687" spans="1:8">
       <x:c r="A687" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H687" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="688" spans="1:8">
       <x:c r="A688" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H688" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="689" spans="1:8">
       <x:c r="A689" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H689" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="690" spans="1:8">
       <x:c r="A690" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H690" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="691" spans="1:8">
       <x:c r="A691" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H691" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="692" spans="1:8">
       <x:c r="A692" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H692" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="693" spans="1:8">
       <x:c r="A693" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H693" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="694" spans="1:8">
       <x:c r="A694" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H694" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="695" spans="1:8">
       <x:c r="A695" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H695" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="696" spans="1:8">
       <x:c r="A696" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D696" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F696" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H696" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="697" spans="1:8">
       <x:c r="A697" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H697" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="698" spans="1:8">
       <x:c r="A698" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H698" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="699" spans="1:8">
       <x:c r="A699" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H699" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="700" spans="1:8">
       <x:c r="A700" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H700" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="701" spans="1:8">
       <x:c r="A701" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H701" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="702" spans="1:8">
       <x:c r="A702" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H702" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="703" spans="1:8">
       <x:c r="A703" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H703" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="704" spans="1:8">
       <x:c r="A704" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H704" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="705" spans="1:8">
       <x:c r="A705" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H705" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="706" spans="1:8">
       <x:c r="A706" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H706" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="707" spans="1:8">
       <x:c r="A707" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H707" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="708" spans="1:8">
       <x:c r="A708" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H708" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="709" spans="1:8">
       <x:c r="A709" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H709" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="710" spans="1:8">
       <x:c r="A710" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H710" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="711" spans="1:8">
       <x:c r="A711" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H711" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="712" spans="1:8">
       <x:c r="A712" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H712" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="713" spans="1:8">
       <x:c r="A713" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H713" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="714" spans="1:8">
       <x:c r="A714" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H714" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="715" spans="1:8">
       <x:c r="A715" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="716" spans="1:8">
       <x:c r="A716" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H716" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="717" spans="1:8">
       <x:c r="A717" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H717" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="718" spans="1:8">
       <x:c r="A718" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H718" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="719" spans="1:8">
       <x:c r="A719" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H719" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="720" spans="1:8">
       <x:c r="A720" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H720" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="721" spans="1:8">
       <x:c r="A721" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H721" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="722" spans="1:8">
       <x:c r="A722" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G722" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H722" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="723" spans="1:8">
       <x:c r="A723" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H723" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="724" spans="1:8">
       <x:c r="A724" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H724" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="725" spans="1:8">
       <x:c r="A725" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="726" spans="1:8">
       <x:c r="A726" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F726" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G726" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H726" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="727" spans="1:8">
       <x:c r="A727" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F727" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H727" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="728" spans="1:8">
       <x:c r="A728" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F728" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G728" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H728" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="729" spans="1:8">
       <x:c r="A729" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H729" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="730" spans="1:8">
       <x:c r="A730" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D730" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E730" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F730" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G730" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H730" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="731" spans="1:8">
       <x:c r="A731" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F731" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H731" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="732" spans="1:8">
       <x:c r="A732" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H732" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="733" spans="1:8">
       <x:c r="A733" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H733" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="734" spans="1:8">
       <x:c r="A734" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F734" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G734" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H734" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="735" spans="1:8">
       <x:c r="A735" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D735" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E735" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F735" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H735" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="736" spans="1:8">
       <x:c r="A736" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D736" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E736" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F736" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G736" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H736" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="737" spans="1:8">
       <x:c r="A737" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D737" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E737" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F737" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H737" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="738" spans="1:8">
       <x:c r="A738" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D738" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E738" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F738" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G738" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H738" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="739" spans="1:8">
       <x:c r="A739" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D739" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E739" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F739" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H739" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="740" spans="1:8">
       <x:c r="A740" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F740" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G740" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H740" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="741" spans="1:8">
       <x:c r="A741" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F741" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H741" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="742" spans="1:8">
       <x:c r="A742" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F742" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G742" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H742" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="743" spans="1:8">
       <x:c r="A743" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H743" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="744" spans="1:8">
       <x:c r="A744" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F744" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G744" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H744" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="745" spans="1:8">
       <x:c r="A745" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H745" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="746" spans="1:8">
       <x:c r="A746" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D746" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E746" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F746" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G746" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H746" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="747" spans="1:8">
       <x:c r="A747" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D747" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E747" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F747" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H747" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="748" spans="1:8">
       <x:c r="A748" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D748" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E748" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F748" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G748" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H748" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="749" spans="1:8">
       <x:c r="A749" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D749" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E749" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F749" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H749" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="750" spans="1:8">
       <x:c r="A750" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D750" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E750" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F750" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G750" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H750" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="751" spans="1:8">
       <x:c r="A751" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D751" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E751" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F751" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H751" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="752" spans="1:8">
       <x:c r="A752" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D752" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E752" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F752" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G752" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H752" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="753" spans="1:8">
       <x:c r="A753" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D753" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E753" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F753" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G753" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="754" spans="1:8">
       <x:c r="A754" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C754" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D754" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E754" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F754" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G754" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H754" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="755" spans="1:8">
       <x:c r="A755" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C755" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D755" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E755" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F755" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G755" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="756" spans="1:8">
       <x:c r="A756" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C756" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D756" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E756" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F756" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G756" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H756" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="757" spans="1:8">
       <x:c r="A757" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F757" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="758" spans="1:8">
       <x:c r="A758" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D758" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E758" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F758" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G758" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H758" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="759" spans="1:8">
       <x:c r="A759" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D759" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E759" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F759" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G759" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H759" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="760" spans="1:8">
       <x:c r="A760" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D760" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E760" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F760" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G760" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H760" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="761" spans="1:8">
       <x:c r="A761" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C761" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D761" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E761" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F761" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H761" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="762" spans="1:8">
       <x:c r="A762" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D762" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E762" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F762" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G762" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H762" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="763" spans="1:8">
       <x:c r="A763" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D763" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E763" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F763" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H763" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="764" spans="1:8">
       <x:c r="A764" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D764" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E764" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F764" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G764" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H764" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="765" spans="1:8">
       <x:c r="A765" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C765" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D765" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E765" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F765" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G765" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H765" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="766" spans="1:8">
       <x:c r="A766" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C766" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D766" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E766" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F766" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G766" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H766" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="767" spans="1:8">
       <x:c r="A767" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C767" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D767" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E767" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F767" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G767" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H767" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="768" spans="1:8">
       <x:c r="A768" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C768" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D768" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E768" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F768" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G768" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H768" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="769" spans="1:8">
       <x:c r="A769" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C769" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D769" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E769" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F769" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G769" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H769" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="770" spans="1:8">
       <x:c r="A770" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G770" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H770" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="771" spans="1:8">
       <x:c r="A771" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H771" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="772" spans="1:8">
       <x:c r="A772" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D772" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E772" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F772" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G772" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H772" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="773" spans="1:8">
       <x:c r="A773" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D773" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E773" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F773" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G773" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H773" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="774" spans="1:8">
       <x:c r="A774" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G774" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H774" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="775" spans="1:8">
       <x:c r="A775" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H775" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="776" spans="1:8">
       <x:c r="A776" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G776" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H776" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="777" spans="1:8">
       <x:c r="A777" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F777" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G777" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H777" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="778" spans="1:8">
       <x:c r="A778" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F778" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G778" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H778" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="779" spans="1:8">
       <x:c r="A779" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F779" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G779" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H779" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="780" spans="1:8">
       <x:c r="A780" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D780" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E780" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F780" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G780" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H780" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="781" spans="1:8">
       <x:c r="A781" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G781" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H781" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="782" spans="1:8">
       <x:c r="A782" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G782" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H782" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="783" spans="1:8">
       <x:c r="A783" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D783" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E783" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F783" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G783" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H783" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="784" spans="1:8">
       <x:c r="A784" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C784" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D784" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E784" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F784" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G784" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H784" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="785" spans="1:8">
       <x:c r="A785" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D785" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E785" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F785" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G785" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H785" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="786" spans="1:8">
       <x:c r="A786" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F786" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G786" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H786" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="787" spans="1:8">
       <x:c r="A787" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C787" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D787" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E787" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F787" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G787" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H787" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="788" spans="1:8">
       <x:c r="A788" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C788" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D788" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E788" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F788" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G788" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H788" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="789" spans="1:8">
       <x:c r="A789" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C789" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D789" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E789" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F789" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G789" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H789" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="790" spans="1:8">
       <x:c r="A790" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D790" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E790" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F790" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G790" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H790" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="791" spans="1:8">
       <x:c r="A791" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D791" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E791" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F791" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G791" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H791" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="792" spans="1:8">
       <x:c r="A792" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C792" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D792" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E792" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F792" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G792" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H792" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="793" spans="1:8">
       <x:c r="A793" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C793" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D793" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E793" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F793" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G793" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H793" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="794" spans="1:8">
       <x:c r="A794" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D794" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E794" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F794" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G794" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H794" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="795" spans="1:8">
       <x:c r="A795" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D795" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E795" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F795" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G795" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H795" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="796" spans="1:8">
       <x:c r="A796" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D796" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E796" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F796" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G796" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H796" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="797" spans="1:8">
       <x:c r="A797" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F797" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G797" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H797" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="798" spans="1:8">
       <x:c r="A798" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F798" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G798" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H798" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="799" spans="1:8">
       <x:c r="A799" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D799" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E799" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F799" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G799" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H799" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="800" spans="1:8">
       <x:c r="A800" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F800" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G800" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H800" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="801" spans="1:8">
       <x:c r="A801" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H801" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="802" spans="1:8">
       <x:c r="A802" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F802" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G802" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H802" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="803" spans="1:8">
       <x:c r="A803" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F803" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G803" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H803" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="804" spans="1:8">
       <x:c r="A804" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C804" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D804" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E804" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F804" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G804" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H804" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="805" spans="1:8">
       <x:c r="A805" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D805" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E805" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F805" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G805" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H805" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="806" spans="1:8">
       <x:c r="A806" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C806" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D806" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E806" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F806" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G806" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H806" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="807" spans="1:8">
       <x:c r="A807" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C807" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D807" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E807" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F807" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G807" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H807" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="808" spans="1:8">
       <x:c r="A808" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D808" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E808" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F808" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G808" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H808" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="809" spans="1:8">
       <x:c r="A809" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H809" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="810" spans="1:8">
       <x:c r="A810" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D810" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E810" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F810" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G810" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H810" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="811" spans="1:8">
       <x:c r="A811" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C811" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D811" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E811" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F811" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G811" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H811" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="812" spans="1:8">
       <x:c r="A812" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C812" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D812" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E812" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F812" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G812" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H812" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="813" spans="1:8">
       <x:c r="A813" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C813" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D813" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E813" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F813" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G813" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H813" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="814" spans="1:8">
       <x:c r="A814" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C814" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D814" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E814" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F814" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G814" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H814" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="815" spans="1:8">
       <x:c r="A815" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C815" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D815" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E815" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F815" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G815" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H815" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="816" spans="1:8">
       <x:c r="A816" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C816" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D816" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E816" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F816" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G816" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H816" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="817" spans="1:8">
       <x:c r="A817" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C817" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D817" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E817" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F817" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G817" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H817" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="818" spans="1:8">
       <x:c r="A818" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C818" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D818" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E818" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F818" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G818" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H818" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="819" spans="1:8">
       <x:c r="A819" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C819" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D819" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E819" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F819" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G819" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H819" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="820" spans="1:8">
       <x:c r="A820" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C820" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D820" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E820" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F820" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G820" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H820" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="821" spans="1:8">
       <x:c r="A821" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C821" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D821" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E821" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F821" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G821" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H821" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="822" spans="1:8">
       <x:c r="A822" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C822" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D822" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E822" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F822" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G822" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H822" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="823" spans="1:8">
       <x:c r="A823" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C823" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D823" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E823" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F823" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G823" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H823" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="824" spans="1:8">
       <x:c r="A824" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C824" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D824" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E824" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F824" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G824" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H824" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="825" spans="1:8">
       <x:c r="A825" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C825" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D825" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E825" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F825" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G825" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H825" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="826" spans="1:8">
       <x:c r="A826" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C826" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D826" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E826" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F826" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G826" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H826" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="827" spans="1:8">
       <x:c r="A827" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C827" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D827" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E827" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F827" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G827" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H827" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="828" spans="1:8">
       <x:c r="A828" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C828" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D828" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E828" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F828" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G828" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H828" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="829" spans="1:8">
       <x:c r="A829" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C829" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D829" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E829" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F829" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G829" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H829" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="830" spans="1:8">
       <x:c r="A830" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C830" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D830" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E830" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F830" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G830" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H830" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="831" spans="1:8">
       <x:c r="A831" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C831" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D831" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E831" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F831" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G831" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H831" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="832" spans="1:8">
       <x:c r="A832" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C832" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D832" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E832" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F832" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G832" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H832" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="833" spans="1:8">
       <x:c r="A833" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C833" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D833" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E833" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F833" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G833" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H833" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="834" spans="1:8">
       <x:c r="A834" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B834" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C834" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D834" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E834" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F834" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G834" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H834" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="835" spans="1:8">
       <x:c r="A835" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B835" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C835" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D835" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E835" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F835" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G835" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H835" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="836" spans="1:8">
       <x:c r="A836" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C836" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D836" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E836" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F836" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G836" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H836" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="837" spans="1:8">
       <x:c r="A837" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C837" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D837" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E837" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F837" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G837" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H837" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="838" spans="1:8">
       <x:c r="A838" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D838" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E838" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F838" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G838" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H838" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="839" spans="1:8">
       <x:c r="A839" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D839" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E839" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F839" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G839" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H839" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="840" spans="1:8">
       <x:c r="A840" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D840" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E840" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F840" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G840" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H840" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="841" spans="1:8">
       <x:c r="A841" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C841" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D841" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E841" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F841" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G841" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H841" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="842" spans="1:8">
       <x:c r="A842" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C842" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D842" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E842" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F842" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G842" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H842" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="843" spans="1:8">
       <x:c r="A843" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C843" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D843" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E843" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F843" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G843" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H843" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="844" spans="1:8">
       <x:c r="A844" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C844" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D844" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E844" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F844" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G844" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H844" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="845" spans="1:8">
       <x:c r="A845" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C845" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D845" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E845" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F845" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G845" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H845" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="846" spans="1:8">
       <x:c r="A846" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C846" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D846" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E846" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F846" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G846" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H846" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="847" spans="1:8">
       <x:c r="A847" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C847" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D847" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E847" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F847" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G847" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H847" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="848" spans="1:8">
       <x:c r="A848" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C848" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D848" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E848" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F848" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G848" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H848" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="849" spans="1:8">
       <x:c r="A849" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C849" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D849" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E849" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F849" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G849" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H849" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="850" spans="1:8">
       <x:c r="A850" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C850" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D850" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E850" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F850" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G850" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H850" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="851" spans="1:8">
       <x:c r="A851" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C851" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D851" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E851" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F851" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G851" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H851" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="852" spans="1:8">
       <x:c r="A852" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C852" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D852" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E852" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F852" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G852" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H852" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="853" spans="1:8">
       <x:c r="A853" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C853" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D853" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E853" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F853" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G853" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H853" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="854" spans="1:8">
       <x:c r="A854" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D854" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E854" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F854" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G854" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H854" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="855" spans="1:8">
       <x:c r="A855" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C855" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D855" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E855" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F855" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G855" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H855" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="856" spans="1:8">
       <x:c r="A856" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D856" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E856" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F856" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G856" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H856" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="857" spans="1:8">
       <x:c r="A857" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D857" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E857" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F857" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G857" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H857" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="858" spans="1:8">
       <x:c r="A858" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D858" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E858" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F858" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G858" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H858" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="859" spans="1:8">
       <x:c r="A859" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D859" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E859" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F859" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G859" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H859" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="860" spans="1:8">
       <x:c r="A860" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D860" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E860" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F860" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G860" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H860" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="861" spans="1:8">
       <x:c r="A861" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H861" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="862" spans="1:8">
       <x:c r="A862" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H862" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="863" spans="1:8">
       <x:c r="A863" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D863" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E863" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F863" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G863" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H863" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="864" spans="1:8">
       <x:c r="A864" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D864" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E864" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F864" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G864" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H864" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="865" spans="1:8">
       <x:c r="A865" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D865" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E865" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F865" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G865" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H865" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="866" spans="1:8">
       <x:c r="A866" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C866" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D866" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E866" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F866" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G866" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H866" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="867" spans="1:8">
       <x:c r="A867" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D867" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E867" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F867" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G867" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H867" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="868" spans="1:8">
       <x:c r="A868" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D868" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E868" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F868" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G868" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H868" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="869" spans="1:8">
       <x:c r="A869" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C869" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D869" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E869" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F869" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G869" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H869" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="870" spans="1:8">
       <x:c r="A870" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C870" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D870" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E870" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F870" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G870" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H870" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="871" spans="1:8">
       <x:c r="A871" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C871" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D871" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E871" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F871" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G871" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H871" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="872" spans="1:8">
       <x:c r="A872" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C872" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D872" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E872" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F872" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G872" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H872" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="873" spans="1:8">
       <x:c r="A873" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C873" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D873" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E873" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F873" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G873" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H873" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="874" spans="1:8">
       <x:c r="A874" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C874" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D874" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E874" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F874" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G874" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H874" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="875" spans="1:8">
       <x:c r="A875" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C875" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D875" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E875" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F875" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G875" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H875" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="876" spans="1:8">
       <x:c r="A876" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C876" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D876" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E876" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F876" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G876" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H876" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="877" spans="1:8">
       <x:c r="A877" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C877" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D877" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E877" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F877" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G877" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H877" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="878" spans="1:8">
       <x:c r="A878" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C878" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D878" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E878" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F878" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G878" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H878" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="879" spans="1:8">
       <x:c r="A879" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C879" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D879" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E879" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F879" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G879" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H879" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="880" spans="1:8">
       <x:c r="A880" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C880" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D880" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E880" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F880" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G880" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H880" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="881" spans="1:8">
       <x:c r="A881" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C881" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D881" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E881" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F881" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G881" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H881" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="882" spans="1:8">
       <x:c r="A882" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C882" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D882" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E882" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F882" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G882" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H882" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="883" spans="1:8">
       <x:c r="A883" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C883" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D883" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E883" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F883" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G883" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H883" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="884" spans="1:8">
       <x:c r="A884" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C884" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D884" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E884" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F884" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G884" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H884" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="885" spans="1:8">
       <x:c r="A885" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C885" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D885" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E885" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F885" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G885" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H885" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="886" spans="1:8">
       <x:c r="A886" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C886" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D886" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E886" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F886" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G886" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H886" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="887" spans="1:8">
       <x:c r="A887" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C887" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D887" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E887" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F887" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G887" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H887" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="888" spans="1:8">
       <x:c r="A888" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C888" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D888" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E888" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F888" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G888" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H888" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="889" spans="1:8">
       <x:c r="A889" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C889" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D889" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E889" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F889" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G889" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H889" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="890" spans="1:8">
       <x:c r="A890" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C890" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D890" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E890" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F890" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G890" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H890" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="891" spans="1:8">
       <x:c r="A891" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C891" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D891" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E891" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F891" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G891" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H891" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="892" spans="1:8">
       <x:c r="A892" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C892" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D892" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E892" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F892" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G892" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H892" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
     </x:row>
     <x:row r="893" spans="1:8">
       <x:c r="A893" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C893" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D893" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E893" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F893" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G893" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H893" s="0">
-        <x:v>3201</x:v>
+      <x:c r="H893" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:8">
       <x:c r="A894" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D894" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E894" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F894" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G894" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H894" s="0">
-        <x:v>6978</x:v>
+      <x:c r="H894" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:8">
       <x:c r="A895" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D895" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E895" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F895" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G895" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H895" s="0">
-        <x:v>1864</x:v>
+      <x:c r="H895" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="896" spans="1:8">
       <x:c r="A896" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B896" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C896" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D896" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E896" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F896" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G896" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H896" s="0">
-        <x:v>1187</x:v>
+      <x:c r="H896" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:8">
       <x:c r="A897" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C897" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D897" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E897" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F897" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G897" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H897" s="0">
-        <x:v>6502</x:v>
+      <x:c r="H897" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="898" spans="1:8">
       <x:c r="A898" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B898" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C898" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D898" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E898" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F898" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G898" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H898" s="0">
-        <x:v>10504</x:v>
+      <x:c r="H898" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:8">
       <x:c r="A899" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C899" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D899" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E899" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F899" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G899" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H899" s="0">
-        <x:v>4048</x:v>
+      <x:c r="H899" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:8">
       <x:c r="A900" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C900" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D900" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E900" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F900" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G900" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H900" s="0">
-        <x:v>2145</x:v>
+      <x:c r="H900" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:8">
       <x:c r="A901" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C901" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D901" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E901" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F901" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G901" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H901" s="0">
-        <x:v>1451</x:v>
+      <x:c r="H901" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:8">
       <x:c r="A902" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C902" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D902" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E902" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F902" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G902" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H902" s="0">
-        <x:v>6601</x:v>
+      <x:c r="H902" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:8">
       <x:c r="A903" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C903" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D903" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E903" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F903" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G903" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H903" s="0">
-        <x:v>993</x:v>
+      <x:c r="H903" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:8">
       <x:c r="A904" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C904" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D904" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E904" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F904" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G904" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H904" s="0">
-        <x:v>1929</x:v>
+      <x:c r="H904" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:8">
       <x:c r="A905" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C905" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D905" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E905" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F905" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G905" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H905" s="0">
-        <x:v>3036</x:v>
+      <x:c r="H905" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:8">
       <x:c r="A906" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D906" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E906" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F906" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G906" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H906" s="0">
-        <x:v>1723</x:v>
+      <x:c r="H906" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:8">
       <x:c r="A907" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C907" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D907" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E907" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F907" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G907" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H907" s="0">
-        <x:v>1294</x:v>
+      <x:c r="H907" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:8">
       <x:c r="A908" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C908" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D908" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E908" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F908" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G908" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H908" s="0">
-        <x:v>1985</x:v>
+      <x:c r="H908" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="909" spans="1:8">
       <x:c r="A909" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C909" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D909" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E909" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F909" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G909" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H909" s="0">
-        <x:v>797</x:v>
+      <x:c r="H909" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:8">
       <x:c r="A910" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C910" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D910" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E910" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F910" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G910" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H910" s="0">
-        <x:v>3762</x:v>
+      <x:c r="H910" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="911" spans="1:8">
       <x:c r="A911" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C911" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D911" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E911" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F911" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G911" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H911" s="0">
-        <x:v>1753</x:v>
+      <x:c r="H911" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:8">
       <x:c r="A912" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C912" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D912" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E912" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F912" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G912" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H912" s="0">
-        <x:v>1645</x:v>
+      <x:c r="H912" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:8">
       <x:c r="A913" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C913" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D913" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E913" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F913" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G913" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H913" s="0">
-        <x:v>1829</x:v>
+      <x:c r="H913" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:8">
       <x:c r="A914" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C914" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D914" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E914" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F914" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G914" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H914" s="0">
-        <x:v>2975</x:v>
+      <x:c r="H914" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:8">
       <x:c r="A915" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C915" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D915" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E915" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F915" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G915" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H915" s="0">
-        <x:v>2465</x:v>
+      <x:c r="H915" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:8">
       <x:c r="A916" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C916" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D916" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E916" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F916" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G916" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H916" s="0">
-        <x:v>2200</x:v>
+      <x:c r="H916" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:8">
       <x:c r="A917" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C917" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D917" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E917" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F917" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G917" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H917" s="0">
-        <x:v>1976</x:v>
+      <x:c r="H917" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:8">
       <x:c r="A918" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C918" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D918" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E918" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F918" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G918" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H918" s="0">
-        <x:v>3445</x:v>
+      <x:c r="H918" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:8">
       <x:c r="A919" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C919" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D919" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E919" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F919" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G919" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H919" s="0">
+      <x:c r="H919" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="920" spans="1:8">
+      <x:c r="A920" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B920" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C920" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D920" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E920" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F920" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G920" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H920" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="921" spans="1:8">
+      <x:c r="A921" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B921" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C921" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D921" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E921" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F921" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G921" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H921" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="922" spans="1:8">
+      <x:c r="A922" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B922" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C922" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D922" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E922" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F922" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G922" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H922" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="923" spans="1:8">
+      <x:c r="A923" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B923" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C923" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D923" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E923" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F923" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G923" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H923" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="924" spans="1:8">
+      <x:c r="A924" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B924" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C924" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D924" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E924" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F924" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G924" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H924" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="925" spans="1:8">
+      <x:c r="A925" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B925" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C925" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D925" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E925" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F925" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G925" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H925" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="926" spans="1:8">
+      <x:c r="A926" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B926" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C926" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D926" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E926" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F926" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G926" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H926" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="927" spans="1:8">
+      <x:c r="A927" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B927" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C927" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D927" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E927" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F927" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G927" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H927" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="928" spans="1:8">
+      <x:c r="A928" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B928" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C928" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D928" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E928" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F928" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G928" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H928" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="929" spans="1:8">
+      <x:c r="A929" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B929" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C929" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D929" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E929" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F929" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G929" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H929" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="930" spans="1:8">
+      <x:c r="A930" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B930" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C930" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D930" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E930" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F930" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G930" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H930" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="931" spans="1:8">
+      <x:c r="A931" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B931" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C931" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D931" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E931" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F931" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G931" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H931" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="932" spans="1:8">
+      <x:c r="A932" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B932" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C932" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D932" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E932" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F932" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G932" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H932" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="933" spans="1:8">
+      <x:c r="A933" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B933" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C933" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D933" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E933" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F933" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G933" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H933" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="934" spans="1:8">
+      <x:c r="A934" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B934" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C934" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D934" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E934" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F934" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G934" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H934" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="935" spans="1:8">
+      <x:c r="A935" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B935" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C935" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D935" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E935" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F935" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G935" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H935" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="936" spans="1:8">
+      <x:c r="A936" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B936" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C936" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D936" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E936" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F936" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G936" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H936" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="937" spans="1:8">
+      <x:c r="A937" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B937" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C937" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D937" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E937" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F937" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G937" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H937" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="938" spans="1:8">
+      <x:c r="A938" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B938" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C938" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D938" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E938" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F938" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G938" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H938" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="939" spans="1:8">
+      <x:c r="A939" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B939" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C939" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D939" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E939" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F939" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G939" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H939" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="940" spans="1:8">
+      <x:c r="A940" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B940" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C940" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D940" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E940" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F940" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G940" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H940" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="941" spans="1:8">
+      <x:c r="A941" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B941" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C941" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D941" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E941" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F941" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G941" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H941" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="942" spans="1:8">
+      <x:c r="A942" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B942" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C942" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D942" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E942" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F942" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G942" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H942" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="943" spans="1:8">
+      <x:c r="A943" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B943" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C943" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D943" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E943" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F943" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G943" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H943" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="944" spans="1:8">
+      <x:c r="A944" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B944" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C944" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D944" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E944" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F944" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G944" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H944" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="945" spans="1:8">
+      <x:c r="A945" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B945" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C945" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D945" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E945" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F945" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G945" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H945" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="946" spans="1:8">
+      <x:c r="A946" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B946" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C946" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D946" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E946" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F946" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G946" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H946" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="947" spans="1:8">
+      <x:c r="A947" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B947" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C947" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D947" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E947" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F947" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G947" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H947" s="0">
+        <x:v>3201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="948" spans="1:8">
+      <x:c r="A948" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B948" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C948" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D948" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E948" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F948" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G948" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H948" s="0">
+        <x:v>6978</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="949" spans="1:8">
+      <x:c r="A949" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B949" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C949" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D949" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E949" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F949" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G949" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H949" s="0">
+        <x:v>1864</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="950" spans="1:8">
+      <x:c r="A950" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B950" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C950" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D950" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E950" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F950" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G950" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H950" s="0">
+        <x:v>1187</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="951" spans="1:8">
+      <x:c r="A951" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B951" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C951" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D951" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E951" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F951" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G951" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H951" s="0">
+        <x:v>6502</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="952" spans="1:8">
+      <x:c r="A952" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B952" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C952" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D952" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E952" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F952" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G952" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H952" s="0">
+        <x:v>10504</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="953" spans="1:8">
+      <x:c r="A953" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B953" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C953" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D953" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E953" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F953" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G953" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H953" s="0">
+        <x:v>4048</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="954" spans="1:8">
+      <x:c r="A954" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B954" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C954" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D954" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E954" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F954" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G954" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H954" s="0">
+        <x:v>2145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="955" spans="1:8">
+      <x:c r="A955" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B955" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C955" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D955" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E955" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F955" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G955" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H955" s="0">
+        <x:v>1451</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="956" spans="1:8">
+      <x:c r="A956" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B956" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C956" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D956" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E956" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F956" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G956" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H956" s="0">
+        <x:v>6601</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="957" spans="1:8">
+      <x:c r="A957" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B957" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C957" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D957" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E957" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F957" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G957" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H957" s="0">
+        <x:v>993</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="958" spans="1:8">
+      <x:c r="A958" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B958" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C958" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D958" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E958" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F958" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G958" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H958" s="0">
+        <x:v>1929</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="959" spans="1:8">
+      <x:c r="A959" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B959" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C959" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D959" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E959" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F959" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G959" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H959" s="0">
+        <x:v>3036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="960" spans="1:8">
+      <x:c r="A960" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B960" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C960" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D960" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E960" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F960" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G960" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H960" s="0">
+        <x:v>1723</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="961" spans="1:8">
+      <x:c r="A961" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B961" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C961" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D961" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E961" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F961" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G961" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H961" s="0">
+        <x:v>1294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="962" spans="1:8">
+      <x:c r="A962" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B962" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C962" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D962" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E962" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F962" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G962" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H962" s="0">
+        <x:v>1985</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="963" spans="1:8">
+      <x:c r="A963" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B963" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C963" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D963" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E963" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F963" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G963" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H963" s="0">
+        <x:v>797</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="964" spans="1:8">
+      <x:c r="A964" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B964" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C964" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D964" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E964" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F964" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G964" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H964" s="0">
+        <x:v>3762</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="965" spans="1:8">
+      <x:c r="A965" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B965" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C965" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D965" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E965" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F965" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G965" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H965" s="0">
+        <x:v>1753</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="966" spans="1:8">
+      <x:c r="A966" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B966" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C966" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D966" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E966" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F966" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G966" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H966" s="0">
+        <x:v>1645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="967" spans="1:8">
+      <x:c r="A967" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B967" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C967" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D967" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E967" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F967" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G967" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H967" s="0">
+        <x:v>1829</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="968" spans="1:8">
+      <x:c r="A968" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B968" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C968" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D968" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E968" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F968" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G968" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H968" s="0">
+        <x:v>2975</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="969" spans="1:8">
+      <x:c r="A969" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B969" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C969" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D969" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E969" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F969" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G969" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H969" s="0">
+        <x:v>2465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="970" spans="1:8">
+      <x:c r="A970" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B970" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C970" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D970" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E970" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F970" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G970" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H970" s="0">
+        <x:v>2200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="971" spans="1:8">
+      <x:c r="A971" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B971" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C971" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D971" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E971" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F971" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G971" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H971" s="0">
+        <x:v>1976</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="972" spans="1:8">
+      <x:c r="A972" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B972" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C972" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D972" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E972" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F972" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G972" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H972" s="0">
+        <x:v>3445</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="973" spans="1:8">
+      <x:c r="A973" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B973" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C973" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D973" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E973" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F973" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G973" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H973" s="0">
         <x:v>78288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="974" spans="1:8">
+      <x:c r="A974" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B974" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C974" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D974" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E974" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F974" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G974" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H974" s="0">
+        <x:v>3032</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="975" spans="1:8">
+      <x:c r="A975" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B975" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C975" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D975" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E975" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F975" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G975" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H975" s="0">
+        <x:v>6759</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="976" spans="1:8">
+      <x:c r="A976" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B976" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C976" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D976" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E976" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F976" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G976" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H976" s="0">
+        <x:v>1931</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="977" spans="1:8">
+      <x:c r="A977" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B977" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C977" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D977" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E977" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F977" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G977" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H977" s="0">
+        <x:v>1278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="978" spans="1:8">
+      <x:c r="A978" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B978" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C978" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D978" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E978" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F978" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G978" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H978" s="0">
+        <x:v>6782</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="979" spans="1:8">
+      <x:c r="A979" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B979" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C979" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D979" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E979" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F979" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G979" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H979" s="0">
+        <x:v>10713</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="980" spans="1:8">
+      <x:c r="A980" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B980" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C980" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D980" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E980" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F980" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G980" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H980" s="0">
+        <x:v>4011</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="981" spans="1:8">
+      <x:c r="A981" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B981" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C981" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D981" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E981" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F981" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G981" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H981" s="0">
+        <x:v>2694</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="982" spans="1:8">
+      <x:c r="A982" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B982" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C982" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D982" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E982" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F982" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G982" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H982" s="0">
+        <x:v>1536</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="983" spans="1:8">
+      <x:c r="A983" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B983" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C983" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D983" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E983" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F983" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G983" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H983" s="0">
+        <x:v>6642</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="984" spans="1:8">
+      <x:c r="A984" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B984" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C984" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D984" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E984" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F984" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G984" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H984" s="0">
+        <x:v>1068</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="985" spans="1:8">
+      <x:c r="A985" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B985" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C985" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D985" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E985" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F985" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G985" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H985" s="0">
+        <x:v>2049</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="986" spans="1:8">
+      <x:c r="A986" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B986" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C986" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D986" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E986" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F986" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G986" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H986" s="0">
+        <x:v>3220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="987" spans="1:8">
+      <x:c r="A987" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B987" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C987" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D987" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E987" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F987" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G987" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H987" s="0">
+        <x:v>1813</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="988" spans="1:8">
+      <x:c r="A988" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B988" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C988" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D988" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E988" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F988" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G988" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H988" s="0">
+        <x:v>1302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="989" spans="1:8">
+      <x:c r="A989" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B989" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C989" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D989" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E989" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F989" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G989" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H989" s="0">
+        <x:v>2029</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="990" spans="1:8">
+      <x:c r="A990" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B990" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C990" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D990" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E990" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F990" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G990" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H990" s="0">
+        <x:v>825</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="991" spans="1:8">
+      <x:c r="A991" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B991" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C991" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D991" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E991" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F991" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G991" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H991" s="0">
+        <x:v>3838</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="992" spans="1:8">
+      <x:c r="A992" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B992" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C992" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D992" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E992" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F992" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G992" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H992" s="0">
+        <x:v>1991</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="993" spans="1:8">
+      <x:c r="A993" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B993" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C993" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D993" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E993" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F993" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G993" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H993" s="0">
+        <x:v>1643</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="994" spans="1:8">
+      <x:c r="A994" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B994" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C994" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D994" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E994" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F994" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G994" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H994" s="0">
+        <x:v>1846</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="995" spans="1:8">
+      <x:c r="A995" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B995" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C995" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D995" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E995" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F995" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G995" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H995" s="0">
+        <x:v>3410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="996" spans="1:8">
+      <x:c r="A996" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B996" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C996" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D996" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E996" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F996" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G996" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H996" s="0">
+        <x:v>2674</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="997" spans="1:8">
+      <x:c r="A997" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B997" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C997" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D997" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E997" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F997" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G997" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H997" s="0">
+        <x:v>2272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="998" spans="1:8">
+      <x:c r="A998" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B998" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C998" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D998" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E998" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F998" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G998" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H998" s="0">
+        <x:v>2011</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="999" spans="1:8">
+      <x:c r="A999" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B999" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C999" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D999" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E999" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F999" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G999" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H999" s="0">
+        <x:v>3627</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1000" spans="1:8">
+      <x:c r="A1000" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1000" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1000" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D1000" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E1000" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F1000" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G1000" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1000" s="0">
+        <x:v>80996</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1001" spans="1:8">
+      <x:c r="A1001" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1001" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1001" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1001" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1001" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1001" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1001" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1001" s="0">
+        <x:v>3016</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1002" spans="1:8">
+      <x:c r="A1002" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1002" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1002" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1002" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1002" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1002" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1002" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1002" s="0">
+        <x:v>6793</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1003" spans="1:8">
+      <x:c r="A1003" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1003" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1003" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1003" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1003" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1003" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1003" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1003" s="0">
+        <x:v>2010</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1004" spans="1:8">
+      <x:c r="A1004" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1004" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1004" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1004" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1004" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1004" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1004" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1004" s="0">
+        <x:v>1312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1005" spans="1:8">
+      <x:c r="A1005" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1005" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1005" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1005" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1005" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1005" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1005" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1005" s="0">
+        <x:v>6944</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1006" spans="1:8">
+      <x:c r="A1006" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1006" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1006" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1006" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1006" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1006" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1006" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1006" s="0">
+        <x:v>10983</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1007" spans="1:8">
+      <x:c r="A1007" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1007" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1007" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1007" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1007" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1007" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1007" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1007" s="0">
+        <x:v>4019</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1008" spans="1:8">
+      <x:c r="A1008" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1008" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1008" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1008" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1008" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1008" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1008" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1008" s="0">
+        <x:v>2491</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1009" spans="1:8">
+      <x:c r="A1009" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1009" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1009" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1009" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1009" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1009" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1009" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1009" s="0">
+        <x:v>1520</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1010" spans="1:8">
+      <x:c r="A1010" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1010" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1010" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1010" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1010" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1010" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1010" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1010" s="0">
+        <x:v>6618</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1011" spans="1:8">
+      <x:c r="A1011" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1011" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1011" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1011" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1011" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1011" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1011" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1011" s="0">
+        <x:v>1128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1012" spans="1:8">
+      <x:c r="A1012" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1012" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1012" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1012" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1012" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1012" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1012" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1012" s="0">
+        <x:v>2068</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1013" spans="1:8">
+      <x:c r="A1013" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1013" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1013" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1013" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1013" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1013" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1013" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1013" s="0">
+        <x:v>3192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1014" spans="1:8">
+      <x:c r="A1014" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1014" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1014" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1014" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1014" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1014" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1014" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1014" s="0">
+        <x:v>1878</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1015" spans="1:8">
+      <x:c r="A1015" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1015" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1015" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1015" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1015" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1015" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1015" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1015" s="0">
+        <x:v>1368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1016" spans="1:8">
+      <x:c r="A1016" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1016" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1016" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1016" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1016" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1016" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1016" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1016" s="0">
+        <x:v>2023</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1017" spans="1:8">
+      <x:c r="A1017" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1017" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1017" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1017" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1017" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1017" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1017" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1017" s="0">
+        <x:v>873</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1018" spans="1:8">
+      <x:c r="A1018" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1018" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1018" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1018" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1018" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1018" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1018" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1018" s="0">
+        <x:v>3892</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1019" spans="1:8">
+      <x:c r="A1019" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1019" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1019" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1019" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1019" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1019" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1019" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1019" s="0">
+        <x:v>2016</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1020" spans="1:8">
+      <x:c r="A1020" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1020" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1020" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1020" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1020" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1020" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1020" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1020" s="0">
+        <x:v>1746</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1021" spans="1:8">
+      <x:c r="A1021" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1021" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1021" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1021" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1021" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1021" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1021" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1021" s="0">
+        <x:v>1917</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1022" spans="1:8">
+      <x:c r="A1022" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1022" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1022" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1022" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1022" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1022" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1022" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1022" s="0">
+        <x:v>3494</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1023" spans="1:8">
+      <x:c r="A1023" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1023" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1023" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1023" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1023" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1023" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1023" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1023" s="0">
+        <x:v>2766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1024" spans="1:8">
+      <x:c r="A1024" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1024" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1024" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1024" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1024" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F1024" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G1024" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1024" s="0">
+        <x:v>2294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1025" spans="1:8">
+      <x:c r="A1025" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1025" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1025" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1025" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1025" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F1025" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G1025" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1025" s="0">
+        <x:v>2017</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1026" spans="1:8">
+      <x:c r="A1026" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1026" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1026" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1026" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1026" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F1026" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G1026" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1026" s="0">
+        <x:v>3660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1027" spans="1:8">
+      <x:c r="A1027" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B1027" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C1027" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D1027" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E1027" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F1027" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G1027" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1027" s="0">
+        <x:v>82038</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -24299,105 +28121,109 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H919" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="UA34C01"/>
         <x:s v="UA34C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Number of arrivals from Ukraine"/>
         <x:s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(D1)">
-      <x:sharedItems count="17">
+      <x:sharedItems count="19">
         <x:s v="2022M05D23"/>
         <x:s v="2022M06D07"/>
         <x:s v="2022M06D20"/>
         <x:s v="2022M07D11"/>
         <x:s v="2022M08D09"/>
         <x:s v="2022M09D26"/>
         <x:s v="2022M11D07"/>
         <x:s v="2022M12D12"/>
         <x:s v="2023M02D13"/>
         <x:s v="2023M06D07"/>
         <x:s v="2023M10D09"/>
         <x:s v="2024M02D06"/>
         <x:s v="2024M06D04"/>
         <x:s v="2024M09D29"/>
         <x:s v="2024M09D30"/>
         <x:s v="2025M02D02"/>
         <x:s v="2025M06D03"/>
+        <x:s v="2025M11D03"/>
+        <x:s v="2026M02D03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Day">
-      <x:sharedItems count="17">
+      <x:sharedItems count="19">
         <x:s v="2022 May 23"/>
         <x:s v="2022 June 07"/>
         <x:s v="2022 June 20"/>
         <x:s v="2022 July 11"/>
         <x:s v="2022 August 09"/>
         <x:s v="2022 September 26"/>
         <x:s v="2022 November 07"/>
         <x:s v="2022 December 12"/>
         <x:s v="2023 February 13"/>
         <x:s v="2023 June 07"/>
         <x:s v="2023 October 09"/>
         <x:s v="2024 February 06"/>
         <x:s v="2024 June 04"/>
         <x:s v="2024 September 29"/>
         <x:s v="2024 September 30"/>
         <x:s v="2025 February 02"/>
         <x:s v="2025 June 03"/>
+        <x:s v="2025 November 03"/>
+        <x:s v="2026 February 03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04538">
       <x:sharedItems count="27">
         <x:s v="2ae19629-1450-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1451-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1448-13a3-e055-000000000001"/>
         <x:s v="2ae19629-143d-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1452-13a3-e055-000000000001"/>
         <x:s v="2ae19629-144f-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1453-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1455-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1456-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1454-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1441-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1442-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1440-13a3-e055-000000000001"/>
         <x:s v="2ae19629-143f-13a3-e055-000000000001"/>
         <x:s v="2ae19629-143e-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1444-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1445-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1443-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1446-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1447-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1449-13a3-e055-000000000001"/>
@@ -24424,51 +28250,51 @@
         <x:s v="Co. Longford"/>
         <x:s v="Co. Louth"/>
         <x:s v="Co. Limerick"/>
         <x:s v="Co. Leitrim"/>
         <x:s v="Co. Laois"/>
         <x:s v="Co. Meath"/>
         <x:s v="Co. Monaghan"/>
         <x:s v="Co. Mayo"/>
         <x:s v="Co. Offaly"/>
         <x:s v="Co. Roscommon"/>
         <x:s v="Co. Sligo"/>
         <x:s v="Co. Tipperary"/>
         <x:s v="Co. Waterford"/>
         <x:s v="Co. Wicklow"/>
         <x:s v="Co. Westmeath"/>
         <x:s v="Co. Wexford"/>
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="163" maxValue="108431" count="440">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="163" maxValue="114776" count="542">
         <x:n v="2288"/>
         <x:n v="2959"/>
         <x:n v="603"/>
         <x:n v="365"/>
         <x:n v="1236"/>
         <x:n v="5909"/>
         <x:n v="1585"/>
         <x:n v="605"/>
         <x:n v="519"/>
         <x:n v="2448"/>
         <x:n v="209"/>
         <x:n v="943"/>
         <x:n v="1123"/>
         <x:n v="673"/>
         <x:n v="487"/>
         <x:n v="980"/>
         <x:n v="163"/>
         <x:n v="954"/>
         <x:n v="333"/>
         <x:n v="278"/>
         <x:n v="364"/>
         <x:n v="533"/>
         <x:n v="951"/>
         <x:n v="1335"/>
         <x:n v="627"/>
@@ -24838,61 +28664,10424 @@
         <x:n v="9912"/>
         <x:n v="2447"/>
         <x:n v="1599"/>
         <x:n v="8604"/>
         <x:n v="15312"/>
         <x:n v="5812"/>
         <x:n v="2873"/>
         <x:n v="1973"/>
         <x:n v="9438"/>
         <x:n v="1222"/>
         <x:n v="2678"/>
         <x:n v="4277"/>
         <x:n v="2287"/>
         <x:n v="1674"/>
         <x:n v="2841"/>
         <x:n v="1016"/>
         <x:n v="5150"/>
         <x:n v="2193"/>
         <x:n v="1974"/>
         <x:n v="2564"/>
         <x:n v="3778"/>
         <x:n v="3163"/>
         <x:n v="2848"/>
         <x:n v="4538"/>
         <x:n v="108431"/>
+        <x:n v="4921"/>
+        <x:n v="9793"/>
+        <x:n v="2530"/>
+        <x:n v="1714"/>
+        <x:n v="9044"/>
+        <x:n v="15773"/>
+        <x:n v="5834"/>
+        <x:n v="3499"/>
+        <x:n v="2103"/>
+        <x:n v="9547"/>
+        <x:n v="1301"/>
+        <x:n v="2829"/>
+        <x:n v="4495"/>
+        <x:n v="2399"/>
+        <x:n v="1709"/>
+        <x:n v="2922"/>
+        <x:n v="1057"/>
+        <x:n v="5287"/>
+        <x:n v="2460"/>
+        <x:n v="2005"/>
+        <x:n v="2623"/>
+        <x:n v="4266"/>
+        <x:n v="3456"/>
+        <x:n v="3255"/>
+        <x:n v="2930"/>
+        <x:n v="4773"/>
+        <x:n v="112525"/>
+        <x:n v="4962"/>
+        <x:n v="9901"/>
+        <x:n v="2634"/>
+        <x:n v="1768"/>
+        <x:n v="9303"/>
+        <x:n v="16234"/>
+        <x:n v="5887"/>
+        <x:n v="3377"/>
+        <x:n v="2122"/>
+        <x:n v="9656"/>
+        <x:n v="1358"/>
+        <x:n v="2871"/>
+        <x:n v="4485"/>
+        <x:n v="2493"/>
+        <x:n v="1797"/>
+        <x:n v="2961"/>
+        <x:n v="1109"/>
+        <x:n v="5385"/>
+        <x:n v="2508"/>
+        <x:n v="2118"/>
+        <x:n v="2716"/>
+        <x:n v="4406"/>
+        <x:n v="3577"/>
+        <x:n v="3305"/>
+        <x:n v="2948"/>
+        <x:n v="4895"/>
+        <x:n v="114776"/>
         <x:s v=""/>
         <x:n v="3201"/>
         <x:n v="6978"/>
         <x:n v="1864"/>
         <x:n v="1187"/>
         <x:n v="6502"/>
         <x:n v="10504"/>
         <x:n v="4048"/>
         <x:n v="2145"/>
         <x:n v="6601"/>
         <x:n v="993"/>
         <x:n v="1929"/>
         <x:n v="3036"/>
         <x:n v="1723"/>
         <x:n v="1294"/>
         <x:n v="1985"/>
         <x:n v="797"/>
         <x:n v="3762"/>
         <x:n v="1753"/>
         <x:n v="1645"/>
         <x:n v="1829"/>
         <x:n v="2975"/>
         <x:n v="2465"/>
         <x:n v="2200"/>
         <x:n v="1976"/>
         <x:n v="3445"/>
         <x:n v="78288"/>
+        <x:n v="3032"/>
+        <x:n v="6759"/>
+        <x:n v="1931"/>
+        <x:n v="1278"/>
+        <x:n v="6782"/>
+        <x:n v="10713"/>
+        <x:n v="4011"/>
+        <x:n v="2694"/>
+        <x:n v="1536"/>
+        <x:n v="6642"/>
+        <x:n v="1068"/>
+        <x:n v="2049"/>
+        <x:n v="3220"/>
+        <x:n v="1302"/>
+        <x:n v="2029"/>
+        <x:n v="825"/>
+        <x:n v="3838"/>
+        <x:n v="3410"/>
+        <x:n v="2674"/>
+        <x:n v="2272"/>
+        <x:n v="2011"/>
+        <x:n v="3627"/>
+        <x:n v="80996"/>
+        <x:n v="3016"/>
+        <x:n v="6793"/>
+        <x:n v="2010"/>
+        <x:n v="1312"/>
+        <x:n v="6944"/>
+        <x:n v="10983"/>
+        <x:n v="4019"/>
+        <x:n v="2491"/>
+        <x:n v="6618"/>
+        <x:n v="1128"/>
+        <x:n v="2068"/>
+        <x:n v="3192"/>
+        <x:n v="1878"/>
+        <x:n v="1368"/>
+        <x:n v="2023"/>
+        <x:n v="3892"/>
+        <x:n v="2016"/>
+        <x:n v="1746"/>
+        <x:n v="1917"/>
+        <x:n v="3494"/>
+        <x:n v="2766"/>
+        <x:n v="2294"/>
+        <x:n v="2017"/>
+        <x:n v="3660"/>
+        <x:n v="82038"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="2288"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="2959"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="1236"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="5909"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="1585"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="605"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="519"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="2448"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="943"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="1123"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="673"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="487"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="980"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="954"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="333"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="278"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="533"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="951"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="1335"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="627"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="1248"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="29718"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="2452"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="3442"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="680"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="399"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="1471"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="6845"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="1922"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="648"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="557"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="2649"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="962"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="1196"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="673"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="511"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="999"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="1122"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="427"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="567"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="984"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="1370"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="346"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="1347"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32658"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="2489"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="3828"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="693"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="1683"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="7479"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="2358"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="724"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="560"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="2796"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="964"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="1441"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="708"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="511"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="1007"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="183"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="1155"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="412"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="468"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="571"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="985"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="1327"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="673"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="1365"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="35370"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="2572"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="4385"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="709"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="535"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="1884"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="8310"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="2790"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="998"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="599"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="3027"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="1023"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="1643"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="773"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="551"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="1042"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="1224"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="407"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="875"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="626"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="1088"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="1397"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="709"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="1485"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="39507"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="2690"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="4682"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="776"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="611"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="2298"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="9644"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="3206"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="806"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="731"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="3448"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="1063"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="2180"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="870"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="584"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="1146"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="1485"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="423"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="452"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="1095"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="770"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="1213"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="1487"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="783"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="1555"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="44461"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="3216"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="5054"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="1034"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="722"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="3740"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="10469"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="3291"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="991"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1027"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="4717"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="379"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="1236"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="1853"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="1007"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="709"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="1481"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="1813"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="460"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="939"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="898"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="1410"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="1654"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="1097"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="1814"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="51788"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="3567"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="5475"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="1162"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="778"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="4441"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="11108"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="3611"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="1018"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1141"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="5796"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="418"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="1419"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="2055"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="1084"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="742"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="1763"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="328"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="2825"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="553"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="633"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="1077"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="1107"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="1515"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="1846"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="1265"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="2102"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="58829"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="4008"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="6135"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="1258"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="872"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="4789"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="11349"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="4025"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="1063"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1255"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="6493"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="1640"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="2301"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="1259"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="789"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="1835"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="418"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="3169"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="619"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="707"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="1178"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="1185"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="1654"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="1945"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="1464"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="2329"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="64168"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="4255"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="7059"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="1356"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1014"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="5098"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="11752"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="4421"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="1229"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1417"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="7144"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="487"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="1858"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="2567"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="1451"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="873"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="1969"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="500"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="3373"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="671"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="793"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="1705"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="1513"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="1935"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="2143"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="1540"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="2742"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="70865"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="4626"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="7740"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="1558"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1315"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="5928"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="12735"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="4814"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="1389"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1566"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="7971"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="668"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2073"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="2939"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="1688"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1000"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2374"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="3827"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="973"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="995"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="1990"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="2021"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="2313"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="2309"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="1882"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="3110"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="80417"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="5006"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="8808"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="1787"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1448"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="7006"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="13543"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="5355"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="1772"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1702"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="8839"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="853"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2236"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="3562"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="1898"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1385"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2593"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="755"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="4316"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="1251"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1212"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="2400"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="2658"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="2650"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="2723"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2347"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="3471"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="91576"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="5519"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="9466"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="1991"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1520"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="7613"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="14301"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="5678"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="2008"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1757"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="9673"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="975"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2476"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="3833"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="2149"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1441"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2833"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="848"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="4639"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="1612"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1449"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="2519"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="3321"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="2827"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="2946"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2626"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="4071"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="100091"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="5498"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="9633"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="2079"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1556"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="7802"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="14563"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="5652"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="2551"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1748"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="9735"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="1011"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2515"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="3994"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="2173"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1557"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2817"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="929"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="4795"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="1808"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1598"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="2489"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="3432"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="2914"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="3034"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2816"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="4180"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="102879"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="5189"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="9729"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="2153"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1623"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="7942"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="14873"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="5707"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="2892"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1775"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="9639"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="1110"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2542"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="4086"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="2209"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1577"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2788"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="961"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="4812"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="1905"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1735"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="2500"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="3518"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="3028"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="3064"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2903"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="4283"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="104543"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="5189"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="9729"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="2153"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1623"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="7942"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="14873"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="5707"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="2892"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1775"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="9639"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="1110"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2542"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="4086"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="2209"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1577"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2788"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="961"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="4812"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="1905"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1735"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="2500"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="3518"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="3028"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="3064"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2903"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="4283"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="104543"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="5108"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="9852"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="2335"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1609"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="8279"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="15129"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="5723"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="3155"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1793"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="9503"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="1154"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2595"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="4189"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="2250"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1660"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2817"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="973"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="4994"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="2094"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1875"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="2512"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="3669"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="3110"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="3149"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2870"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="4477"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="106874"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="5052"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="9912"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="2447"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1599"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="8604"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="15312"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="5812"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="2873"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1973"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="9438"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="1222"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2678"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="4277"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="2287"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1674"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2841"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="1016"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="5150"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="2193"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1974"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="2564"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="3778"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="3206"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="3163"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2848"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="4538"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="108431"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="4921"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="9793"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="2530"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1714"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="9044"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="15773"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="5834"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="3499"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="2103"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="9547"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="1301"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2829"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="4495"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="2399"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1709"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2922"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="1057"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="5287"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="2460"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="2005"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="2623"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="4266"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="3456"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="3255"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2930"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="4773"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="112525"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="4962"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="9901"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="2634"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1768"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="9303"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="16234"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="5887"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="3377"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="2122"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="9656"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="1358"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2871"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="4485"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="2493"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1797"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2961"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="1109"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="5385"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="2508"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="2118"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="2716"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="4406"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="3577"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="3305"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2948"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="4895"/>
+  </r>
+  <r>
+    <s v="UA34C01"/>
+    <s v="Number of arrivals from Ukraine"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="114776"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M05D23"/>
+    <s v="2022 May 23"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D07"/>
+    <s v="2022 June 07"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M06D20"/>
+    <s v="2022 June 20"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M07D11"/>
+    <s v="2022 July 11"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M08D09"/>
+    <s v="2022 August 09"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M09D26"/>
+    <s v="2022 September 26"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M11D07"/>
+    <s v="2022 November 07"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2022M12D12"/>
+    <s v="2022 December 12"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M02D13"/>
+    <s v="2023 February 13"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M06D07"/>
+    <s v="2023 June 07"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2023M10D09"/>
+    <s v="2023 October 09"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M02D06"/>
+    <s v="2024 February 06"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M06D04"/>
+    <s v="2024 June 04"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D29"/>
+    <s v="2024 September 29"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2024M09D30"/>
+    <s v="2024 September 30"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M02D02"/>
+    <s v="2025 February 02"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="3201"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="6978"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="1864"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1187"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="6502"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="10504"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="4048"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="2145"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1451"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="6601"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="993"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="1929"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="3036"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="1723"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1294"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="1985"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="797"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="3762"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="1753"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1645"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="1829"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="2975"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="2465"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="2200"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="1976"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="3445"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M06D03"/>
+    <s v="2025 June 03"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="78288"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="3032"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="6759"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="1931"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="6782"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="10713"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="4011"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="2694"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1536"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="6642"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="1068"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2049"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="3220"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="1813"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1302"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2029"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="825"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="3838"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="1991"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1643"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="1846"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="3410"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="2674"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="2272"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2011"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="3627"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2025M11D03"/>
+    <s v="2025 November 03"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="80996"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="3016"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="6793"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="2010"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="1312"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="6944"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="10983"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="4019"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="2491"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="1520"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="6618"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="1128"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="2068"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="3192"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="1878"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="1368"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="2023"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="873"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="3892"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="2016"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="1746"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="1917"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="3494"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="2766"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="2294"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="2017"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="3660"/>
+  </r>
+  <r>
+    <s v="UA34C02"/>
+    <s v="Number of arrivals from Ukraine with recent activity in administrative data"/>
+    <s v="2026M02D03"/>
+    <s v="2026 February 03"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="82038"/>
+  </r>
+</pivotCacheRecords>
 </file>