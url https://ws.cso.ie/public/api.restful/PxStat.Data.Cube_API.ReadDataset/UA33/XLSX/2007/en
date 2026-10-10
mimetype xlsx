--- v1 (2026-03-17)
+++ v2 (2026-10-10)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb660c88bff4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38e40c9996b2458ea4c5636762470162.psmdcp" Id="Re71f928d33434daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64888752722e4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ddac389bb5f445e8af2143d0648388d.psmdcp" Id="R7d32b41571da4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>UA33</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Allocation of DCEDIY accommodation for Beneficiaries of Temporary Protection (BoTPs)</x:t>
+    <x:t>Allocation of accommodation for Beneficiaries of Temporary Protection (BoTPs)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Weekly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/03/2026 11:00:00</x:t>
+    <x:t>05/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09 April 2024, all emergency rest centres have been closed.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;The number of persons in serviced accommodation may be overestimated due to delays in feedback when persons have moved. Independent Accommodation comprises of persons accommodated by Irish Red Cross pledges and those who have availed of 'Offer a Home' scheme accommodation via local authorities. The figure for Designated Accommodation Centres refers to 90 day Designated Accommodation Centres only. The figure for Independent Accommodation does not include persons who have made their own private arrangements to avail of accommodation that attracts an Accommodation Recognition Payment. Source: Department of Justice, Home Affairs and Migration.</x:t>
+    <x:t>As of 09 April 2024, all emergency rest centres have been closed.&lt;br&gt;&lt;br&gt;&lt;br&gt;The number of persons in serviced accommodation may be overestimated due to delays in feedback when persons have moved. Independent Accommodation comprises of persons accommodated by Irish Red Cross pledges and those who have availed of 'Offer a Home' scheme accommodation via local authorities. The figure for Designated Accommodation Centres refers to 90 day Designated Accommodation Centres only. The figure for Independent Accommodation does not include persons who have made their own private arrangements to avail of accommodation that attracts an Accommodation Recognition Payment. Source: Department of Justice, Home Affairs and Migration.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA33/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>UAK</x:t>
   </x:si>
   <x:si>
     <x:t>Ukraine Hub Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Dylan Morrissey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -1410,50 +1410,230 @@
     <x:t>2026 January 29</x:t>
   </x:si>
   <x:si>
     <x:t>2026M02D05</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February 05</x:t>
   </x:si>
   <x:si>
     <x:t>2026M02D12</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February 12</x:t>
   </x:si>
   <x:si>
     <x:t>2026M02D19</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February 19</x:t>
   </x:si>
   <x:si>
     <x:t>2026M02D26</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03D05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03D12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03D19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03D26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M04D02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April 02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M04D09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M04D16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M04D23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M04D30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M05D07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May 07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M05D14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M05D21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M05D28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M06D04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M06D11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M06D18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June 18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M06D25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June 25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M07D02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July 02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M07D09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M07D16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M07D23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M07D30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M08D06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August 06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M08D13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M08D20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M08D27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M09D03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 September 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M09D10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 September 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M09D17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 September 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M09D24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 September 24</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1605,51 +1785,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(W1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="202">
+      <items count="232">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1808,54 +1988,84 @@
         <item x="177"/>
         <item x="178"/>
         <item x="179"/>
         <item x="180"/>
         <item x="181"/>
         <item x="182"/>
         <item x="183"/>
         <item x="184"/>
         <item x="185"/>
         <item x="186"/>
         <item x="187"/>
         <item x="188"/>
         <item x="189"/>
         <item x="190"/>
         <item x="191"/>
         <item x="192"/>
         <item x="193"/>
         <item x="194"/>
         <item x="195"/>
         <item x="196"/>
         <item x="197"/>
         <item x="198"/>
         <item x="199"/>
         <item x="200"/>
         <item x="201"/>
+        <item x="202"/>
+        <item x="203"/>
+        <item x="204"/>
+        <item x="205"/>
+        <item x="206"/>
+        <item x="207"/>
+        <item x="208"/>
+        <item x="209"/>
+        <item x="210"/>
+        <item x="211"/>
+        <item x="212"/>
+        <item x="213"/>
+        <item x="214"/>
+        <item x="215"/>
+        <item x="216"/>
+        <item x="217"/>
+        <item x="218"/>
+        <item x="219"/>
+        <item x="220"/>
+        <item x="221"/>
+        <item x="222"/>
+        <item x="223"/>
+        <item x="224"/>
+        <item x="225"/>
+        <item x="226"/>
+        <item x="227"/>
+        <item x="228"/>
+        <item x="229"/>
+        <item x="230"/>
+        <item x="231"/>
       </items>
     </pivotField>
     <pivotField name="Week" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="202">
+      <items count="232">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2014,94 +2224,124 @@
         <item x="177"/>
         <item x="178"/>
         <item x="179"/>
         <item x="180"/>
         <item x="181"/>
         <item x="182"/>
         <item x="183"/>
         <item x="184"/>
         <item x="185"/>
         <item x="186"/>
         <item x="187"/>
         <item x="188"/>
         <item x="189"/>
         <item x="190"/>
         <item x="191"/>
         <item x="192"/>
         <item x="193"/>
         <item x="194"/>
         <item x="195"/>
         <item x="196"/>
         <item x="197"/>
         <item x="198"/>
         <item x="199"/>
         <item x="200"/>
         <item x="201"/>
+        <item x="202"/>
+        <item x="203"/>
+        <item x="204"/>
+        <item x="205"/>
+        <item x="206"/>
+        <item x="207"/>
+        <item x="208"/>
+        <item x="209"/>
+        <item x="210"/>
+        <item x="211"/>
+        <item x="212"/>
+        <item x="213"/>
+        <item x="214"/>
+        <item x="215"/>
+        <item x="216"/>
+        <item x="217"/>
+        <item x="218"/>
+        <item x="219"/>
+        <item x="220"/>
+        <item x="221"/>
+        <item x="222"/>
+        <item x="223"/>
+        <item x="224"/>
+        <item x="225"/>
+        <item x="226"/>
+        <item x="227"/>
+        <item x="228"/>
+        <item x="229"/>
+        <item x="230"/>
+        <item x="231"/>
       </items>
     </pivotField>
     <pivotField name="C04040V04801" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of Accommodation" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H809" totalsRowShown="0">
-  <x:autoFilter ref="A1:H809"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H929" totalsRowShown="0">
+  <x:autoFilter ref="A1:H929"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(W1)"/>
     <x:tableColumn id="4" name="Week"/>
     <x:tableColumn id="5" name="C04040V04801"/>
     <x:tableColumn id="6" name="Type of Accommodation"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2602,51 +2842,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H809"/>
+  <x:dimension ref="A1:H929"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="18.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="33.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -23650,50 +23890,3170 @@
     </x:row>
     <x:row r="809" spans="1:8">
       <x:c r="A809" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H809" s="0">
         <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="810" spans="1:8">
+      <x:c r="A810" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B810" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C810" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D810" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E810" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F810" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G810" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H810" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="811" spans="1:8">
+      <x:c r="A811" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B811" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C811" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D811" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E811" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F811" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G811" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H811" s="0">
+        <x:v>24495</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="812" spans="1:8">
+      <x:c r="A812" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B812" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C812" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D812" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E812" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F812" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G812" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H812" s="0">
+        <x:v>19153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="813" spans="1:8">
+      <x:c r="A813" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B813" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C813" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D813" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E813" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F813" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G813" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H813" s="0">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="814" spans="1:8">
+      <x:c r="A814" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B814" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C814" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D814" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E814" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F814" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G814" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H814" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="815" spans="1:8">
+      <x:c r="A815" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B815" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C815" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D815" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E815" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F815" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G815" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H815" s="0">
+        <x:v>24507</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="816" spans="1:8">
+      <x:c r="A816" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B816" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C816" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D816" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E816" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F816" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G816" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H816" s="0">
+        <x:v>19055</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="817" spans="1:8">
+      <x:c r="A817" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B817" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C817" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D817" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E817" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F817" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G817" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H817" s="0">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="818" spans="1:8">
+      <x:c r="A818" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B818" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C818" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D818" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E818" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F818" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G818" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H818" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="819" spans="1:8">
+      <x:c r="A819" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B819" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C819" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D819" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E819" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F819" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G819" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H819" s="0">
+        <x:v>24499</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="820" spans="1:8">
+      <x:c r="A820" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B820" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C820" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D820" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E820" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F820" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G820" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H820" s="0">
+        <x:v>18997</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="821" spans="1:8">
+      <x:c r="A821" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B821" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C821" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D821" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E821" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F821" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G821" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H821" s="0">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="822" spans="1:8">
+      <x:c r="A822" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B822" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C822" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D822" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E822" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F822" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G822" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H822" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="823" spans="1:8">
+      <x:c r="A823" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B823" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C823" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D823" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E823" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F823" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G823" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H823" s="0">
+        <x:v>24467</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="824" spans="1:8">
+      <x:c r="A824" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B824" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C824" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D824" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E824" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F824" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G824" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H824" s="0">
+        <x:v>18924</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="825" spans="1:8">
+      <x:c r="A825" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B825" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C825" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D825" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E825" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F825" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G825" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H825" s="0">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="826" spans="1:8">
+      <x:c r="A826" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B826" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C826" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D826" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E826" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F826" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G826" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H826" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="827" spans="1:8">
+      <x:c r="A827" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C827" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D827" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E827" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F827" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G827" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H827" s="0">
+        <x:v>24521</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="828" spans="1:8">
+      <x:c r="A828" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B828" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C828" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D828" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E828" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F828" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G828" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H828" s="0">
+        <x:v>18825</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="829" spans="1:8">
+      <x:c r="A829" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B829" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C829" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D829" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E829" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F829" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G829" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H829" s="0">
+        <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="830" spans="1:8">
+      <x:c r="A830" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B830" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C830" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D830" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E830" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F830" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G830" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H830" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="831" spans="1:8">
+      <x:c r="A831" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B831" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C831" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D831" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E831" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F831" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G831" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H831" s="0">
+        <x:v>24530</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="832" spans="1:8">
+      <x:c r="A832" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B832" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C832" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D832" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E832" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F832" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G832" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H832" s="0">
+        <x:v>18771</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="833" spans="1:8">
+      <x:c r="A833" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B833" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C833" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D833" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E833" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F833" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G833" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H833" s="0">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="834" spans="1:8">
+      <x:c r="A834" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B834" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C834" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D834" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E834" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F834" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G834" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H834" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="835" spans="1:8">
+      <x:c r="A835" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B835" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C835" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D835" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E835" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F835" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G835" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H835" s="0">
+        <x:v>24495</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="836" spans="1:8">
+      <x:c r="A836" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B836" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C836" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D836" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E836" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F836" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G836" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H836" s="0">
+        <x:v>18754</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="837" spans="1:8">
+      <x:c r="A837" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C837" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D837" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E837" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F837" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G837" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H837" s="0">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="838" spans="1:8">
+      <x:c r="A838" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B838" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C838" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D838" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E838" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F838" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G838" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H838" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="839" spans="1:8">
+      <x:c r="A839" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B839" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C839" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D839" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E839" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F839" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G839" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H839" s="0">
+        <x:v>24489</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="840" spans="1:8">
+      <x:c r="A840" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B840" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C840" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D840" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E840" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F840" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G840" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H840" s="0">
+        <x:v>18644</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="841" spans="1:8">
+      <x:c r="A841" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B841" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C841" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D841" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E841" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F841" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G841" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H841" s="0">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="842" spans="1:8">
+      <x:c r="A842" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B842" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C842" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D842" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E842" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F842" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G842" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H842" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="843" spans="1:8">
+      <x:c r="A843" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B843" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C843" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D843" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E843" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F843" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G843" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H843" s="0">
+        <x:v>24460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="844" spans="1:8">
+      <x:c r="A844" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B844" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C844" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D844" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E844" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F844" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G844" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H844" s="0">
+        <x:v>18436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="845" spans="1:8">
+      <x:c r="A845" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B845" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C845" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D845" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E845" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F845" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G845" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H845" s="0">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="846" spans="1:8">
+      <x:c r="A846" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B846" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C846" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D846" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E846" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F846" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G846" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H846" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="847" spans="1:8">
+      <x:c r="A847" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B847" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C847" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D847" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E847" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F847" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G847" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H847" s="0">
+        <x:v>24484</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="848" spans="1:8">
+      <x:c r="A848" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B848" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C848" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D848" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E848" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F848" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G848" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H848" s="0">
+        <x:v>18133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="849" spans="1:8">
+      <x:c r="A849" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B849" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C849" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D849" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E849" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F849" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G849" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H849" s="0">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="850" spans="1:8">
+      <x:c r="A850" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B850" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C850" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D850" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E850" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F850" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G850" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H850" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="851" spans="1:8">
+      <x:c r="A851" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B851" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C851" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D851" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E851" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F851" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G851" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H851" s="0">
+        <x:v>24482</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="852" spans="1:8">
+      <x:c r="A852" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B852" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C852" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D852" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E852" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F852" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G852" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H852" s="0">
+        <x:v>17889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="853" spans="1:8">
+      <x:c r="A853" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B853" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C853" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D853" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E853" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F853" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G853" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H853" s="0">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="854" spans="1:8">
+      <x:c r="A854" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B854" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C854" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D854" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E854" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F854" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G854" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H854" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="855" spans="1:8">
+      <x:c r="A855" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B855" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C855" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D855" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E855" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F855" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G855" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H855" s="0">
+        <x:v>24418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="856" spans="1:8">
+      <x:c r="A856" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B856" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C856" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D856" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E856" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F856" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G856" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H856" s="0">
+        <x:v>17816</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="857" spans="1:8">
+      <x:c r="A857" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B857" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C857" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D857" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E857" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F857" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G857" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H857" s="0">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="858" spans="1:8">
+      <x:c r="A858" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B858" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C858" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D858" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E858" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F858" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G858" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H858" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="859" spans="1:8">
+      <x:c r="A859" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B859" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C859" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D859" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E859" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F859" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G859" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H859" s="0">
+        <x:v>24416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="860" spans="1:8">
+      <x:c r="A860" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B860" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C860" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D860" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E860" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F860" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G860" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H860" s="0">
+        <x:v>17769</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="861" spans="1:8">
+      <x:c r="A861" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B861" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C861" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D861" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E861" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F861" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G861" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H861" s="0">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="862" spans="1:8">
+      <x:c r="A862" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B862" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C862" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D862" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E862" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F862" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G862" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H862" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="863" spans="1:8">
+      <x:c r="A863" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B863" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C863" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D863" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E863" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F863" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G863" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H863" s="0">
+        <x:v>24409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="864" spans="1:8">
+      <x:c r="A864" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B864" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C864" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D864" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E864" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F864" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G864" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H864" s="0">
+        <x:v>17726</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="865" spans="1:8">
+      <x:c r="A865" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B865" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C865" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D865" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E865" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F865" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G865" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H865" s="0">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="866" spans="1:8">
+      <x:c r="A866" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B866" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C866" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D866" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E866" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F866" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G866" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H866" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="867" spans="1:8">
+      <x:c r="A867" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B867" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C867" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D867" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E867" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F867" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G867" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H867" s="0">
+        <x:v>24413</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="868" spans="1:8">
+      <x:c r="A868" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B868" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C868" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D868" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E868" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F868" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G868" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H868" s="0">
+        <x:v>17718</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="869" spans="1:8">
+      <x:c r="A869" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B869" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C869" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D869" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E869" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F869" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G869" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H869" s="0">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="870" spans="1:8">
+      <x:c r="A870" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B870" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C870" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D870" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E870" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F870" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G870" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H870" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="871" spans="1:8">
+      <x:c r="A871" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B871" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C871" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D871" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E871" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F871" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G871" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H871" s="0">
+        <x:v>24406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="872" spans="1:8">
+      <x:c r="A872" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B872" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C872" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D872" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E872" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F872" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G872" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H872" s="0">
+        <x:v>17602</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="873" spans="1:8">
+      <x:c r="A873" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B873" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C873" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D873" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E873" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F873" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G873" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H873" s="0">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="874" spans="1:8">
+      <x:c r="A874" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B874" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C874" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D874" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="E874" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F874" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G874" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H874" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="875" spans="1:8">
+      <x:c r="A875" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B875" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C875" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D875" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="E875" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F875" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G875" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H875" s="0">
+        <x:v>24404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="876" spans="1:8">
+      <x:c r="A876" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B876" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C876" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D876" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="E876" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F876" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G876" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H876" s="0">
+        <x:v>17493</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="877" spans="1:8">
+      <x:c r="A877" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B877" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C877" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D877" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="E877" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F877" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G877" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H877" s="0">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="878" spans="1:8">
+      <x:c r="A878" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B878" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C878" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D878" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E878" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F878" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G878" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H878" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="879" spans="1:8">
+      <x:c r="A879" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B879" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C879" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D879" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E879" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F879" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G879" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H879" s="0">
+        <x:v>24336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="880" spans="1:8">
+      <x:c r="A880" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B880" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C880" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D880" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E880" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F880" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G880" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H880" s="0">
+        <x:v>17362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="881" spans="1:8">
+      <x:c r="A881" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B881" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C881" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D881" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E881" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F881" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G881" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H881" s="0">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="882" spans="1:8">
+      <x:c r="A882" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B882" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C882" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D882" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E882" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F882" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G882" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H882" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="883" spans="1:8">
+      <x:c r="A883" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B883" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C883" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D883" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E883" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F883" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G883" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H883" s="0">
+        <x:v>24327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="884" spans="1:8">
+      <x:c r="A884" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B884" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C884" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D884" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E884" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F884" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G884" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H884" s="0">
+        <x:v>17205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="885" spans="1:8">
+      <x:c r="A885" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B885" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C885" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D885" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E885" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F885" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G885" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H885" s="0">
+        <x:v>124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="886" spans="1:8">
+      <x:c r="A886" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B886" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C886" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D886" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E886" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F886" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G886" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H886" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="887" spans="1:8">
+      <x:c r="A887" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B887" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C887" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D887" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E887" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F887" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G887" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H887" s="0">
+        <x:v>24327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="888" spans="1:8">
+      <x:c r="A888" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B888" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C888" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D888" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E888" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F888" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G888" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H888" s="0">
+        <x:v>17060</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="889" spans="1:8">
+      <x:c r="A889" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B889" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C889" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D889" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E889" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F889" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G889" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H889" s="0">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="890" spans="1:8">
+      <x:c r="A890" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B890" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C890" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D890" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E890" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F890" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G890" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H890" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="891" spans="1:8">
+      <x:c r="A891" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B891" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C891" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D891" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E891" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F891" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G891" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H891" s="0">
+        <x:v>24292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="892" spans="1:8">
+      <x:c r="A892" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B892" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C892" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D892" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E892" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F892" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G892" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H892" s="0">
+        <x:v>17002</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="893" spans="1:8">
+      <x:c r="A893" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B893" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C893" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D893" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E893" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F893" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G893" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H893" s="0">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="894" spans="1:8">
+      <x:c r="A894" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B894" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C894" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D894" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E894" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F894" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G894" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H894" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="895" spans="1:8">
+      <x:c r="A895" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B895" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C895" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D895" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E895" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F895" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G895" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H895" s="0">
+        <x:v>24298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="896" spans="1:8">
+      <x:c r="A896" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B896" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C896" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D896" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E896" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F896" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G896" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H896" s="0">
+        <x:v>16896</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="897" spans="1:8">
+      <x:c r="A897" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B897" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C897" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D897" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E897" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F897" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G897" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H897" s="0">
+        <x:v>147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="898" spans="1:8">
+      <x:c r="A898" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B898" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C898" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D898" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E898" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F898" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G898" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H898" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="899" spans="1:8">
+      <x:c r="A899" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B899" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C899" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D899" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E899" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F899" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G899" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H899" s="0">
+        <x:v>24301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="900" spans="1:8">
+      <x:c r="A900" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B900" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C900" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D900" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E900" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F900" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G900" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H900" s="0">
+        <x:v>16752</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="901" spans="1:8">
+      <x:c r="A901" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B901" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C901" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D901" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E901" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F901" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G901" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H901" s="0">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="902" spans="1:8">
+      <x:c r="A902" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B902" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C902" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D902" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E902" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F902" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G902" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H902" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="903" spans="1:8">
+      <x:c r="A903" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B903" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C903" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D903" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E903" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F903" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G903" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H903" s="0">
+        <x:v>24224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="904" spans="1:8">
+      <x:c r="A904" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B904" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C904" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D904" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E904" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F904" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G904" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H904" s="0">
+        <x:v>16528</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="905" spans="1:8">
+      <x:c r="A905" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B905" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C905" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D905" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E905" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F905" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G905" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H905" s="0">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="906" spans="1:8">
+      <x:c r="A906" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B906" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C906" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D906" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E906" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F906" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G906" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H906" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="907" spans="1:8">
+      <x:c r="A907" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B907" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C907" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D907" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E907" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F907" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G907" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H907" s="0">
+        <x:v>24215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="908" spans="1:8">
+      <x:c r="A908" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B908" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C908" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D908" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E908" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F908" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G908" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H908" s="0">
+        <x:v>16365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="909" spans="1:8">
+      <x:c r="A909" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B909" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C909" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D909" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E909" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F909" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G909" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H909" s="0">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="910" spans="1:8">
+      <x:c r="A910" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B910" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C910" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D910" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E910" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F910" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G910" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H910" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="911" spans="1:8">
+      <x:c r="A911" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B911" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C911" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D911" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E911" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F911" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G911" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H911" s="0">
+        <x:v>24210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="912" spans="1:8">
+      <x:c r="A912" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B912" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C912" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D912" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E912" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F912" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G912" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H912" s="0">
+        <x:v>16197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="913" spans="1:8">
+      <x:c r="A913" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B913" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C913" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D913" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E913" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F913" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G913" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H913" s="0">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="914" spans="1:8">
+      <x:c r="A914" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B914" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C914" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D914" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E914" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F914" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G914" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H914" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="915" spans="1:8">
+      <x:c r="A915" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B915" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C915" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D915" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E915" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F915" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G915" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H915" s="0">
+        <x:v>24151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="916" spans="1:8">
+      <x:c r="A916" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B916" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C916" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D916" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E916" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F916" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G916" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H916" s="0">
+        <x:v>15962</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="917" spans="1:8">
+      <x:c r="A917" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B917" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C917" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D917" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E917" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F917" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G917" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H917" s="0">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="918" spans="1:8">
+      <x:c r="A918" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B918" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C918" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D918" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E918" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F918" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G918" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H918" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="919" spans="1:8">
+      <x:c r="A919" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B919" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C919" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D919" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E919" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F919" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G919" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H919" s="0">
+        <x:v>24105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="920" spans="1:8">
+      <x:c r="A920" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B920" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C920" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D920" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E920" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F920" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G920" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H920" s="0">
+        <x:v>15768</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="921" spans="1:8">
+      <x:c r="A921" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B921" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C921" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D921" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E921" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F921" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G921" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H921" s="0">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="922" spans="1:8">
+      <x:c r="A922" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B922" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C922" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D922" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E922" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F922" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G922" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H922" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="923" spans="1:8">
+      <x:c r="A923" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B923" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C923" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D923" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E923" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F923" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G923" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H923" s="0">
+        <x:v>24067</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="924" spans="1:8">
+      <x:c r="A924" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B924" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C924" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D924" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E924" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F924" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G924" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H924" s="0">
+        <x:v>15584</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="925" spans="1:8">
+      <x:c r="A925" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B925" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C925" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D925" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E925" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F925" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G925" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H925" s="0">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="926" spans="1:8">
+      <x:c r="A926" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B926" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C926" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D926" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E926" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F926" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G926" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H926" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="927" spans="1:8">
+      <x:c r="A927" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B927" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C927" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D927" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E927" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F927" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G927" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H927" s="0">
+        <x:v>24055</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="928" spans="1:8">
+      <x:c r="A928" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B928" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C928" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D928" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E928" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F928" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G928" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H928" s="0">
+        <x:v>15365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="929" spans="1:8">
+      <x:c r="A929" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B929" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C929" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D929" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E929" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F929" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G929" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H929" s="0">
+        <x:v>130</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -23739,51 +27099,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="UA33C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Accommodation allocated to arrivals from Ukraine"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(W1)">
-      <x:sharedItems count="202">
+      <x:sharedItems count="232">
         <x:s v="2022M04D14"/>
         <x:s v="2022M04D21"/>
         <x:s v="2022M04D28"/>
         <x:s v="2022M05D05"/>
         <x:s v="2022M05D12"/>
         <x:s v="2022M05D19"/>
         <x:s v="2022M05D26"/>
         <x:s v="2022M06D02"/>
         <x:s v="2022M06D09"/>
         <x:s v="2022M06D16"/>
         <x:s v="2022M06D23"/>
         <x:s v="2022M06D30"/>
         <x:s v="2022M07D07"/>
         <x:s v="2022M07D14"/>
         <x:s v="2022M07D21"/>
         <x:s v="2022M07D28"/>
         <x:s v="2022M08D04"/>
         <x:s v="2022M08D11"/>
         <x:s v="2022M08D18"/>
         <x:s v="2022M08D25"/>
         <x:s v="2022M09D01"/>
         <x:s v="2022M09D08"/>
         <x:s v="2022M09D15"/>
         <x:s v="2022M09D22"/>
         <x:s v="2022M09D29"/>
@@ -23942,54 +27302,84 @@
         <x:s v="2025M09D11"/>
         <x:s v="2025M09D18"/>
         <x:s v="2025M09D25"/>
         <x:s v="2025M10D02"/>
         <x:s v="2025M10D09"/>
         <x:s v="2025M10D16"/>
         <x:s v="2025M10D23"/>
         <x:s v="2025M10D30"/>
         <x:s v="2025M11D06"/>
         <x:s v="2025M11D13"/>
         <x:s v="2025M11D20"/>
         <x:s v="2025M11D27"/>
         <x:s v="2025M12D04"/>
         <x:s v="2025M12D11"/>
         <x:s v="2025M12D18"/>
         <x:s v="2025M12D25"/>
         <x:s v="2026M01D01"/>
         <x:s v="2026M01D08"/>
         <x:s v="2026M01D15"/>
         <x:s v="2026M01D22"/>
         <x:s v="2026M01D29"/>
         <x:s v="2026M02D05"/>
         <x:s v="2026M02D12"/>
         <x:s v="2026M02D19"/>
         <x:s v="2026M02D26"/>
+        <x:s v="2026M03D05"/>
+        <x:s v="2026M03D12"/>
+        <x:s v="2026M03D19"/>
+        <x:s v="2026M03D26"/>
+        <x:s v="2026M04D02"/>
+        <x:s v="2026M04D09"/>
+        <x:s v="2026M04D16"/>
+        <x:s v="2026M04D23"/>
+        <x:s v="2026M04D30"/>
+        <x:s v="2026M05D07"/>
+        <x:s v="2026M05D14"/>
+        <x:s v="2026M05D21"/>
+        <x:s v="2026M05D28"/>
+        <x:s v="2026M06D04"/>
+        <x:s v="2026M06D11"/>
+        <x:s v="2026M06D18"/>
+        <x:s v="2026M06D25"/>
+        <x:s v="2026M07D02"/>
+        <x:s v="2026M07D09"/>
+        <x:s v="2026M07D16"/>
+        <x:s v="2026M07D23"/>
+        <x:s v="2026M07D30"/>
+        <x:s v="2026M08D06"/>
+        <x:s v="2026M08D13"/>
+        <x:s v="2026M08D20"/>
+        <x:s v="2026M08D27"/>
+        <x:s v="2026M09D03"/>
+        <x:s v="2026M09D10"/>
+        <x:s v="2026M09D17"/>
+        <x:s v="2026M09D24"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Week">
-      <x:sharedItems count="202">
+      <x:sharedItems count="232">
         <x:s v="2022 April 14"/>
         <x:s v="2022 April 21"/>
         <x:s v="2022 April 28"/>
         <x:s v="2022 May 05"/>
         <x:s v="2022 May 12"/>
         <x:s v="2022 May 19"/>
         <x:s v="2022 May 26"/>
         <x:s v="2022 June 02"/>
         <x:s v="2022 June 09"/>
         <x:s v="2022 June 16"/>
         <x:s v="2022 June 23"/>
         <x:s v="2022 June 30"/>
         <x:s v="2022 July 07"/>
         <x:s v="2022 July 14"/>
         <x:s v="2022 July 21"/>
         <x:s v="2022 July 28"/>
         <x:s v="2022 August 04"/>
         <x:s v="2022 August 11"/>
         <x:s v="2022 August 18"/>
         <x:s v="2022 August 25"/>
         <x:s v="2022 September 01"/>
         <x:s v="2022 September 08"/>
         <x:s v="2022 September 15"/>
         <x:s v="2022 September 22"/>
         <x:s v="2022 September 29"/>
@@ -24148,75 +27538,105 @@
         <x:s v="2025 September 11"/>
         <x:s v="2025 September 18"/>
         <x:s v="2025 September 25"/>
         <x:s v="2025 October 02"/>
         <x:s v="2025 October 09"/>
         <x:s v="2025 October 16"/>
         <x:s v="2025 October 23"/>
         <x:s v="2025 October 30"/>
         <x:s v="2025 November 06"/>
         <x:s v="2025 November 13"/>
         <x:s v="2025 November 20"/>
         <x:s v="2025 November 27"/>
         <x:s v="2025 December 04"/>
         <x:s v="2025 December 11"/>
         <x:s v="2025 December 18"/>
         <x:s v="2025 December 25"/>
         <x:s v="2026 January 01"/>
         <x:s v="2026 January 08"/>
         <x:s v="2026 January 15"/>
         <x:s v="2026 January 22"/>
         <x:s v="2026 January 29"/>
         <x:s v="2026 February 05"/>
         <x:s v="2026 February 12"/>
         <x:s v="2026 February 19"/>
         <x:s v="2026 February 26"/>
+        <x:s v="2026 March 05"/>
+        <x:s v="2026 March 12"/>
+        <x:s v="2026 March 19"/>
+        <x:s v="2026 March 26"/>
+        <x:s v="2026 April 02"/>
+        <x:s v="2026 April 09"/>
+        <x:s v="2026 April 16"/>
+        <x:s v="2026 April 23"/>
+        <x:s v="2026 April 30"/>
+        <x:s v="2026 May 07"/>
+        <x:s v="2026 May 14"/>
+        <x:s v="2026 May 21"/>
+        <x:s v="2026 May 28"/>
+        <x:s v="2026 June 04"/>
+        <x:s v="2026 June 11"/>
+        <x:s v="2026 June 18"/>
+        <x:s v="2026 June 25"/>
+        <x:s v="2026 July 02"/>
+        <x:s v="2026 July 09"/>
+        <x:s v="2026 July 16"/>
+        <x:s v="2026 July 23"/>
+        <x:s v="2026 July 30"/>
+        <x:s v="2026 August 06"/>
+        <x:s v="2026 August 13"/>
+        <x:s v="2026 August 20"/>
+        <x:s v="2026 August 27"/>
+        <x:s v="2026 September 03"/>
+        <x:s v="2026 September 10"/>
+        <x:s v="2026 September 17"/>
+        <x:s v="2026 September 24"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04040V04801">
       <x:sharedItems count="4">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Accommodation">
       <x:sharedItems count="4">
         <x:s v="Emergency accommodation"/>
         <x:s v="Independent accommodation"/>
         <x:s v="Serviced accommodation"/>
         <x:s v="Designated Accommodation Centres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="59012" count="584">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="59012" count="662">
         <x:n v="1271"/>
         <x:n v="51"/>
         <x:n v="10500"/>
         <x:s v=""/>
         <x:n v="1170"/>
         <x:n v="191"/>
         <x:n v="13398"/>
         <x:n v="850"/>
         <x:n v="400"/>
         <x:n v="13828"/>
         <x:n v="640"/>
         <x:n v="14819"/>
         <x:n v="872"/>
         <x:n v="859"/>
         <x:n v="16602"/>
         <x:n v="795"/>
         <x:n v="1000"/>
         <x:n v="17781"/>
         <x:n v="1078"/>
         <x:n v="982"/>
         <x:n v="18649"/>
         <x:n v="1308"/>
         <x:n v="1250"/>
         <x:n v="20236"/>
         <x:n v="708"/>
@@ -24757,50 +28177,128 @@
         <x:n v="837"/>
         <x:n v="19682"/>
         <x:n v="19659"/>
         <x:n v="642"/>
         <x:n v="24442"/>
         <x:n v="19598"/>
         <x:n v="494"/>
         <x:n v="24465"/>
         <x:n v="19569"/>
         <x:n v="24464"/>
         <x:n v="19489"/>
         <x:n v="207"/>
         <x:n v="24479"/>
         <x:n v="19460"/>
         <x:n v="178"/>
         <x:n v="24501"/>
         <x:n v="19438"/>
         <x:n v="148"/>
         <x:n v="24487"/>
         <x:n v="19363"/>
         <x:n v="24502"/>
         <x:n v="19297"/>
         <x:n v="134"/>
         <x:n v="19221"/>
         <x:n v="162"/>
+        <x:n v="24495"/>
+        <x:n v="19153"/>
+        <x:n v="143"/>
+        <x:n v="24507"/>
+        <x:n v="19055"/>
+        <x:n v="24499"/>
+        <x:n v="18997"/>
+        <x:n v="24467"/>
+        <x:n v="18924"/>
+        <x:n v="24521"/>
+        <x:n v="18825"/>
+        <x:n v="24530"/>
+        <x:n v="18771"/>
+        <x:n v="120"/>
+        <x:n v="18754"/>
+        <x:n v="89"/>
+        <x:n v="24489"/>
+        <x:n v="18644"/>
+        <x:n v="87"/>
+        <x:n v="24460"/>
+        <x:n v="18436"/>
+        <x:n v="76"/>
+        <x:n v="24484"/>
+        <x:n v="18133"/>
+        <x:n v="80"/>
+        <x:n v="24482"/>
+        <x:n v="17889"/>
+        <x:n v="24418"/>
+        <x:n v="17816"/>
+        <x:n v="103"/>
+        <x:n v="24416"/>
+        <x:n v="17769"/>
+        <x:n v="102"/>
+        <x:n v="24409"/>
+        <x:n v="17726"/>
+        <x:n v="95"/>
+        <x:n v="24413"/>
+        <x:n v="17718"/>
+        <x:n v="24406"/>
+        <x:n v="17602"/>
+        <x:n v="109"/>
+        <x:n v="17493"/>
+        <x:n v="118"/>
+        <x:n v="24336"/>
+        <x:n v="17362"/>
+        <x:n v="112"/>
+        <x:n v="24327"/>
+        <x:n v="17205"/>
+        <x:n v="124"/>
+        <x:n v="17060"/>
+        <x:n v="117"/>
+        <x:n v="24292"/>
+        <x:n v="17002"/>
+        <x:n v="24298"/>
+        <x:n v="16896"/>
+        <x:n v="147"/>
+        <x:n v="24301"/>
+        <x:n v="16752"/>
+        <x:n v="144"/>
+        <x:n v="24224"/>
+        <x:n v="16528"/>
+        <x:n v="122"/>
+        <x:n v="24215"/>
+        <x:n v="16365"/>
+        <x:n v="84"/>
+        <x:n v="24210"/>
+        <x:n v="16197"/>
+        <x:n v="24151"/>
+        <x:n v="15962"/>
+        <x:n v="24105"/>
+        <x:n v="15768"/>
+        <x:n v="137"/>
+        <x:n v="24067"/>
+        <x:n v="15584"/>
+        <x:n v="168"/>
+        <x:n v="24055"/>
+        <x:n v="15365"/>
+        <x:n v="130"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="UA33C01"/>
     <s v="Accommodation allocated to arrivals from Ukraine"/>
     <s v="2022M04D14"/>
     <s v="2022 April 14"/>
     <s v="10"/>
     <s v="Emergency accommodation"/>
     <s v="Number"/>
     <n v="1271"/>
   </r>
   <r>
     <s v="UA33C01"/>
     <s v="Accommodation allocated to arrivals from Ukraine"/>
     <s v="2022M04D14"/>
     <s v="2022 April 14"/>
     <s v="20"/>
     <s v="Independent accommodation"/>
@@ -32845,27 +36343,1227 @@
     <s v="20"/>
     <s v="Independent accommodation"/>
     <s v="Number"/>
     <n v="24487"/>
   </r>
   <r>
     <s v="UA33C01"/>
     <s v="Accommodation allocated to arrivals from Ukraine"/>
     <s v="2026M02D26"/>
     <s v="2026 February 26"/>
     <s v="30"/>
     <s v="Serviced accommodation"/>
     <s v="Number"/>
     <n v="19221"/>
   </r>
   <r>
     <s v="UA33C01"/>
     <s v="Accommodation allocated to arrivals from Ukraine"/>
     <s v="2026M02D26"/>
     <s v="2026 February 26"/>
     <s v="40"/>
     <s v="Designated Accommodation Centres"/>
     <s v="Number"/>
     <n v="162"/>
   </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D05"/>
+    <s v="2026 March 05"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D05"/>
+    <s v="2026 March 05"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24495"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D05"/>
+    <s v="2026 March 05"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="19153"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D05"/>
+    <s v="2026 March 05"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D12"/>
+    <s v="2026 March 12"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D12"/>
+    <s v="2026 March 12"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24507"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D12"/>
+    <s v="2026 March 12"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="19055"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D12"/>
+    <s v="2026 March 12"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D19"/>
+    <s v="2026 March 19"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D19"/>
+    <s v="2026 March 19"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24499"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D19"/>
+    <s v="2026 March 19"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="18997"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D19"/>
+    <s v="2026 March 19"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D26"/>
+    <s v="2026 March 26"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D26"/>
+    <s v="2026 March 26"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24467"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D26"/>
+    <s v="2026 March 26"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="18924"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M03D26"/>
+    <s v="2026 March 26"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D02"/>
+    <s v="2026 April 02"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D02"/>
+    <s v="2026 April 02"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24521"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D02"/>
+    <s v="2026 April 02"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="18825"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D02"/>
+    <s v="2026 April 02"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D09"/>
+    <s v="2026 April 09"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D09"/>
+    <s v="2026 April 09"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24530"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D09"/>
+    <s v="2026 April 09"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="18771"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D09"/>
+    <s v="2026 April 09"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D16"/>
+    <s v="2026 April 16"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D16"/>
+    <s v="2026 April 16"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24495"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D16"/>
+    <s v="2026 April 16"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="18754"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D16"/>
+    <s v="2026 April 16"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D23"/>
+    <s v="2026 April 23"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D23"/>
+    <s v="2026 April 23"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24489"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D23"/>
+    <s v="2026 April 23"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="18644"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D23"/>
+    <s v="2026 April 23"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D30"/>
+    <s v="2026 April 30"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D30"/>
+    <s v="2026 April 30"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24460"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D30"/>
+    <s v="2026 April 30"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="18436"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M04D30"/>
+    <s v="2026 April 30"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D07"/>
+    <s v="2026 May 07"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D07"/>
+    <s v="2026 May 07"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24484"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D07"/>
+    <s v="2026 May 07"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="18133"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D07"/>
+    <s v="2026 May 07"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D14"/>
+    <s v="2026 May 14"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D14"/>
+    <s v="2026 May 14"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24482"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D14"/>
+    <s v="2026 May 14"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17889"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D14"/>
+    <s v="2026 May 14"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D21"/>
+    <s v="2026 May 21"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D21"/>
+    <s v="2026 May 21"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24418"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D21"/>
+    <s v="2026 May 21"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17816"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D21"/>
+    <s v="2026 May 21"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D28"/>
+    <s v="2026 May 28"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D28"/>
+    <s v="2026 May 28"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24416"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D28"/>
+    <s v="2026 May 28"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17769"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M05D28"/>
+    <s v="2026 May 28"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D04"/>
+    <s v="2026 June 04"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D04"/>
+    <s v="2026 June 04"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24409"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D04"/>
+    <s v="2026 June 04"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17726"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D04"/>
+    <s v="2026 June 04"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D11"/>
+    <s v="2026 June 11"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D11"/>
+    <s v="2026 June 11"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24413"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D11"/>
+    <s v="2026 June 11"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17718"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D11"/>
+    <s v="2026 June 11"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D18"/>
+    <s v="2026 June 18"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D18"/>
+    <s v="2026 June 18"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24406"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D18"/>
+    <s v="2026 June 18"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17602"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D18"/>
+    <s v="2026 June 18"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D25"/>
+    <s v="2026 June 25"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D25"/>
+    <s v="2026 June 25"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24404"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D25"/>
+    <s v="2026 June 25"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17493"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M06D25"/>
+    <s v="2026 June 25"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D02"/>
+    <s v="2026 July 02"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D02"/>
+    <s v="2026 July 02"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24336"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D02"/>
+    <s v="2026 July 02"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17362"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D02"/>
+    <s v="2026 July 02"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D09"/>
+    <s v="2026 July 09"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D09"/>
+    <s v="2026 July 09"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24327"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D09"/>
+    <s v="2026 July 09"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17205"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D09"/>
+    <s v="2026 July 09"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D16"/>
+    <s v="2026 July 16"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D16"/>
+    <s v="2026 July 16"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24327"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D16"/>
+    <s v="2026 July 16"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17060"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D16"/>
+    <s v="2026 July 16"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D23"/>
+    <s v="2026 July 23"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D23"/>
+    <s v="2026 July 23"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24292"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D23"/>
+    <s v="2026 July 23"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="17002"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D23"/>
+    <s v="2026 July 23"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D30"/>
+    <s v="2026 July 30"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D30"/>
+    <s v="2026 July 30"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24298"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D30"/>
+    <s v="2026 July 30"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="16896"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M07D30"/>
+    <s v="2026 July 30"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D06"/>
+    <s v="2026 August 06"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D06"/>
+    <s v="2026 August 06"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24301"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D06"/>
+    <s v="2026 August 06"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="16752"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D06"/>
+    <s v="2026 August 06"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D13"/>
+    <s v="2026 August 13"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D13"/>
+    <s v="2026 August 13"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24224"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D13"/>
+    <s v="2026 August 13"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="16528"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D13"/>
+    <s v="2026 August 13"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D20"/>
+    <s v="2026 August 20"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D20"/>
+    <s v="2026 August 20"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24215"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D20"/>
+    <s v="2026 August 20"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="16365"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D20"/>
+    <s v="2026 August 20"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D27"/>
+    <s v="2026 August 27"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D27"/>
+    <s v="2026 August 27"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24210"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D27"/>
+    <s v="2026 August 27"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="16197"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M08D27"/>
+    <s v="2026 August 27"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D03"/>
+    <s v="2026 September 03"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D03"/>
+    <s v="2026 September 03"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24151"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D03"/>
+    <s v="2026 September 03"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="15962"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D03"/>
+    <s v="2026 September 03"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D10"/>
+    <s v="2026 September 10"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D10"/>
+    <s v="2026 September 10"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24105"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D10"/>
+    <s v="2026 September 10"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="15768"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D10"/>
+    <s v="2026 September 10"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D17"/>
+    <s v="2026 September 17"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D17"/>
+    <s v="2026 September 17"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24067"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D17"/>
+    <s v="2026 September 17"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="15584"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D17"/>
+    <s v="2026 September 17"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D24"/>
+    <s v="2026 September 24"/>
+    <s v="10"/>
+    <s v="Emergency accommodation"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D24"/>
+    <s v="2026 September 24"/>
+    <s v="20"/>
+    <s v="Independent accommodation"/>
+    <s v="Number"/>
+    <n v="24055"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D24"/>
+    <s v="2026 September 24"/>
+    <s v="30"/>
+    <s v="Serviced accommodation"/>
+    <s v="Number"/>
+    <n v="15365"/>
+  </r>
+  <r>
+    <s v="UA33C01"/>
+    <s v="Accommodation allocated to arrivals from Ukraine"/>
+    <s v="2026M09D24"/>
+    <s v="2026 September 24"/>
+    <s v="40"/>
+    <s v="Designated Accommodation Centres"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
 </pivotCacheRecords>
 </file>