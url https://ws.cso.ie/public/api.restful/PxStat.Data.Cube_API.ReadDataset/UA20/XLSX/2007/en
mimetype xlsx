--- v0 (2025-12-09)
+++ v1 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c3bed5b6d0484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a36e46b61f884b31a355b44e463337b2.psmdcp" Id="R0fecc4c4d240473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6d4eeeb9b546fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e366871035cb420281d4dc72050fb4ec.psmdcp" Id="R0a6edd22e3374161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -74,63 +74,63 @@
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Employment and employee data from the Revenue employment extract for arrivals from Ukraine. The number of employments is the sum of all 'active' and 'ceased' employments of persons on the date the analysis was produced. Employees may have more than one employment. Note that these figures are preliminary and subject to revision. Also note that the Revenue employment extract underwent an administrative update on the 8th of February 2023 leading to a break in the series and hence data for January 2023 is not reported. Active employments data is only available from the 15th of May 2023 onwards. Unknown county refers to a statistical discrepancy. Location is that of the employer. In some instances, statistical disclosure controls have been applied, and this is denoted by .. Source: Office of the Revenue Commissioners/CSO.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>UAK</x:t>
   </x:si>
   <x:si>
     <x:t>Ukraine Hub Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Laura Carter</x:t>
+    <x:t>Dylan Morrissey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>sscu@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4070</x:t>
+    <x:t>(+353) 1 498 4283</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>RCT</x:t>
   </x:si>
   <x:si>
     <x:t>Office of the Revenue Commissioners</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.revenue.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>