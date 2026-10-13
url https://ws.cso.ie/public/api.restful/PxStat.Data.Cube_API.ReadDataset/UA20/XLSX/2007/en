--- v1 (2026-04-05)
+++ v2 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6d4eeeb9b546fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e366871035cb420281d4dc72050fb4ec.psmdcp" Id="R0a6edd22e3374161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4203410f0a7047b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1a90d2ef539484cb5ac7d67ec01d73b.psmdcp" Id="Rd4d53a2dc9194e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>UA20</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Employments of Arrivals from Ukraine</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Daily</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>05/12/2025 11:00:00</x:t>
+    <x:t>07/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Employment and employee data from the Revenue employment extract for arrivals from Ukraine. The number of employments is the sum of all 'active' and 'ceased' employments of persons on the date the analysis was produced. Employees may have more than one employment. Note that these figures are preliminary and subject to revision. Also note that the Revenue employment extract underwent an administrative update on the 8th of February 2023 leading to a break in the series and hence data for January 2023 is not reported. Active employments data is only available from the 15th of May 2023 onwards. Unknown county refers to a statistical discrepancy. Location is that of the employer. In some instances, statistical disclosure controls have been applied, and this is denoted by .. Source: Office of the Revenue Commissioners/CSO.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>UAK</x:t>
   </x:si>
   <x:si>
     <x:t>Ukraine Hub Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -511,50 +511,110 @@
   </x:si>
   <x:si>
     <x:t>2025M08D12</x:t>
   </x:si>
   <x:si>
     <x:t>2025 August 12</x:t>
   </x:si>
   <x:si>
     <x:t>2025M09D09</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September 09</x:t>
   </x:si>
   <x:si>
     <x:t>2025M10D13</x:t>
   </x:si>
   <x:si>
     <x:t>2025 October 13</x:t>
   </x:si>
   <x:si>
     <x:t>2025M11D10</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November 10</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025M12D08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M01D12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02D16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03D10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M04D13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M05D11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M06D15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M07D14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M08D10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M09D07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 September 07</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -705,135 +765,155 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(D1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="40">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="Day" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="40">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="C03430V04137" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="16">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
       </items>
     </pivotField>
     <pivotField name="NACE Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="16">
         <item x="0"/>
@@ -856,52 +936,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H641" totalsRowShown="0">
-  <x:autoFilter ref="A1:H641"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H801" totalsRowShown="0">
+  <x:autoFilter ref="A1:H801"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(D1)"/>
     <x:tableColumn id="4" name="Day"/>
     <x:tableColumn id="5" name="C03430V04137"/>
     <x:tableColumn id="6" name="NACE Sector"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1402,51 +1482,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H641"/>
+  <x:dimension ref="A1:H801"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="18.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="45.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18082,50 +18162,4210 @@
     </x:row>
     <x:row r="641" spans="1:8">
       <x:c r="A641" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H641" s="0">
         <x:v>70885</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="642" spans="1:8">
+      <x:c r="A642" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D642" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F642" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G642" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H642" s="0">
+        <x:v>575</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="643" spans="1:8">
+      <x:c r="A643" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F643" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G643" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H643" s="0">
+        <x:v>1576</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="644" spans="1:8">
+      <x:c r="A644" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G644" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H644" s="0">
+        <x:v>1087</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="645" spans="1:8">
+      <x:c r="A645" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E645" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F645" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G645" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H645" s="0">
+        <x:v>1108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="646" spans="1:8">
+      <x:c r="A646" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D646" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E646" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F646" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G646" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H646" s="0">
+        <x:v>1549</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="647" spans="1:8">
+      <x:c r="A647" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E647" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F647" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G647" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H647" s="0">
+        <x:v>3446</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="648" spans="1:8">
+      <x:c r="A648" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B648" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E648" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F648" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G648" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H648" s="0">
+        <x:v>1210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="649" spans="1:8">
+      <x:c r="A649" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B649" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E649" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F649" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G649" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H649" s="0">
+        <x:v>1884</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="650" spans="1:8">
+      <x:c r="A650" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B650" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D650" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E650" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F650" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G650" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H650" s="0">
+        <x:v>1708</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="651" spans="1:8">
+      <x:c r="A651" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D651" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E651" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F651" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G651" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H651" s="0">
+        <x:v>4647</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="652" spans="1:8">
+      <x:c r="A652" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B652" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D652" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E652" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F652" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G652" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H652" s="0">
+        <x:v>7135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="653" spans="1:8">
+      <x:c r="A653" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B653" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D653" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F653" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G653" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H653" s="0">
+        <x:v>5377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="654" spans="1:8">
+      <x:c r="A654" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B654" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D654" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F654" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G654" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H654" s="0">
+        <x:v>8993</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="655" spans="1:8">
+      <x:c r="A655" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B655" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D655" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F655" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G655" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H655" s="0">
+        <x:v>11995</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="656" spans="1:8">
+      <x:c r="A656" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B656" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D656" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F656" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G656" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H656" s="0">
+        <x:v>20271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="657" spans="1:8">
+      <x:c r="A657" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B657" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D657" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E657" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F657" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G657" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H657" s="0">
+        <x:v>72561</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="658" spans="1:8">
+      <x:c r="A658" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B658" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D658" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E658" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F658" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G658" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H658" s="0">
+        <x:v>592</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="659" spans="1:8">
+      <x:c r="A659" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B659" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C659" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D659" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E659" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F659" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G659" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H659" s="0">
+        <x:v>1655</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="660" spans="1:8">
+      <x:c r="A660" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B660" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C660" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D660" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E660" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F660" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G660" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H660" s="0">
+        <x:v>1116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="661" spans="1:8">
+      <x:c r="A661" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B661" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C661" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D661" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E661" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F661" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G661" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H661" s="0">
+        <x:v>1128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="662" spans="1:8">
+      <x:c r="A662" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B662" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D662" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E662" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F662" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G662" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H662" s="0">
+        <x:v>1570</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="663" spans="1:8">
+      <x:c r="A663" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B663" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C663" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D663" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E663" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F663" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G663" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H663" s="0">
+        <x:v>3519</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="664" spans="1:8">
+      <x:c r="A664" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B664" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C664" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E664" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F664" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G664" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H664" s="0">
+        <x:v>1227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="665" spans="1:8">
+      <x:c r="A665" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B665" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C665" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D665" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E665" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F665" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G665" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H665" s="0">
+        <x:v>1918</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="666" spans="1:8">
+      <x:c r="A666" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B666" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C666" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D666" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E666" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F666" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G666" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H666" s="0">
+        <x:v>1743</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="667" spans="1:8">
+      <x:c r="A667" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B667" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C667" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D667" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E667" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F667" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G667" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H667" s="0">
+        <x:v>4725</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="668" spans="1:8">
+      <x:c r="A668" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B668" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D668" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E668" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F668" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G668" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H668" s="0">
+        <x:v>7299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="669" spans="1:8">
+      <x:c r="A669" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D669" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E669" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F669" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G669" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H669" s="0">
+        <x:v>5271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="670" spans="1:8">
+      <x:c r="A670" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B670" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D670" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E670" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F670" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G670" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H670" s="0">
+        <x:v>9173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="671" spans="1:8">
+      <x:c r="A671" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B671" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C671" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D671" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E671" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F671" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G671" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H671" s="0">
+        <x:v>12260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="672" spans="1:8">
+      <x:c r="A672" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B672" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C672" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D672" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E672" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F672" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G672" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H672" s="0">
+        <x:v>20564</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="673" spans="1:8">
+      <x:c r="A673" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B673" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C673" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D673" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E673" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G673" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H673" s="0">
+        <x:v>73760</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="674" spans="1:8">
+      <x:c r="A674" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B674" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C674" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D674" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E674" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F674" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G674" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H674" s="0">
+        <x:v>603</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="675" spans="1:8">
+      <x:c r="A675" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B675" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D675" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E675" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F675" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G675" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H675" s="0">
+        <x:v>1700</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="676" spans="1:8">
+      <x:c r="A676" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B676" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C676" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D676" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E676" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F676" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G676" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H676" s="0">
+        <x:v>1165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="677" spans="1:8">
+      <x:c r="A677" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B677" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C677" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D677" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E677" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F677" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G677" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H677" s="0">
+        <x:v>1163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="678" spans="1:8">
+      <x:c r="A678" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B678" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C678" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D678" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E678" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F678" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G678" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H678" s="0">
+        <x:v>1601</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="679" spans="1:8">
+      <x:c r="A679" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B679" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C679" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D679" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E679" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F679" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G679" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H679" s="0">
+        <x:v>3645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="680" spans="1:8">
+      <x:c r="A680" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B680" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C680" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D680" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E680" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F680" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G680" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H680" s="0">
+        <x:v>1237</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="681" spans="1:8">
+      <x:c r="A681" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B681" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C681" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D681" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E681" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F681" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G681" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H681" s="0">
+        <x:v>1953</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="682" spans="1:8">
+      <x:c r="A682" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B682" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D682" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E682" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F682" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G682" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H682" s="0">
+        <x:v>1767</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="683" spans="1:8">
+      <x:c r="A683" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B683" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C683" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D683" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E683" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F683" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G683" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H683" s="0">
+        <x:v>4877</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="684" spans="1:8">
+      <x:c r="A684" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B684" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C684" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D684" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E684" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F684" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G684" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H684" s="0">
+        <x:v>7517</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="685" spans="1:8">
+      <x:c r="A685" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B685" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C685" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D685" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E685" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F685" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G685" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H685" s="0">
+        <x:v>5481</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="686" spans="1:8">
+      <x:c r="A686" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B686" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C686" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D686" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E686" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F686" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G686" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H686" s="0">
+        <x:v>9425</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="687" spans="1:8">
+      <x:c r="A687" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D687" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E687" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F687" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G687" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H687" s="0">
+        <x:v>12519</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="688" spans="1:8">
+      <x:c r="A688" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B688" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D688" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E688" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F688" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G688" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H688" s="0">
+        <x:v>20801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="689" spans="1:8">
+      <x:c r="A689" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B689" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D689" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E689" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F689" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G689" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H689" s="0">
+        <x:v>75454</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="690" spans="1:8">
+      <x:c r="A690" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B690" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C690" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D690" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E690" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F690" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G690" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H690" s="0">
+        <x:v>613</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="691" spans="1:8">
+      <x:c r="A691" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B691" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D691" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E691" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F691" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G691" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H691" s="0">
+        <x:v>1721</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="692" spans="1:8">
+      <x:c r="A692" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D692" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E692" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F692" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G692" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H692" s="0">
+        <x:v>1199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="693" spans="1:8">
+      <x:c r="A693" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B693" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C693" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D693" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E693" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F693" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G693" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H693" s="0">
+        <x:v>1179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="694" spans="1:8">
+      <x:c r="A694" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E694" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F694" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G694" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H694" s="0">
+        <x:v>1621</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="695" spans="1:8">
+      <x:c r="A695" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B695" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C695" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D695" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E695" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F695" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G695" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H695" s="0">
+        <x:v>3742</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="696" spans="1:8">
+      <x:c r="A696" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B696" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D696" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E696" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F696" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G696" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H696" s="0">
+        <x:v>1252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="697" spans="1:8">
+      <x:c r="A697" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B697" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C697" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D697" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E697" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F697" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G697" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H697" s="0">
+        <x:v>1994</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="698" spans="1:8">
+      <x:c r="A698" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B698" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C698" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D698" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E698" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F698" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G698" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H698" s="0">
+        <x:v>1791</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="699" spans="1:8">
+      <x:c r="A699" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B699" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C699" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D699" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E699" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F699" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G699" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H699" s="0">
+        <x:v>4988</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="700" spans="1:8">
+      <x:c r="A700" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B700" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D700" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E700" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F700" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G700" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H700" s="0">
+        <x:v>7674</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="701" spans="1:8">
+      <x:c r="A701" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B701" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C701" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D701" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E701" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F701" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G701" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H701" s="0">
+        <x:v>5584</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="702" spans="1:8">
+      <x:c r="A702" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B702" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D702" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E702" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F702" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G702" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H702" s="0">
+        <x:v>9573</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="703" spans="1:8">
+      <x:c r="A703" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D703" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E703" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F703" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G703" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H703" s="0">
+        <x:v>12738</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="704" spans="1:8">
+      <x:c r="A704" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D704" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E704" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F704" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G704" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H704" s="0">
+        <x:v>21031</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="705" spans="1:8">
+      <x:c r="A705" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B705" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D705" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E705" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F705" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G705" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H705" s="0">
+        <x:v>76700</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="706" spans="1:8">
+      <x:c r="A706" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B706" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D706" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E706" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F706" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G706" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H706" s="0">
+        <x:v>627</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="707" spans="1:8">
+      <x:c r="A707" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B707" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D707" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F707" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G707" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H707" s="0">
+        <x:v>1772</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="708" spans="1:8">
+      <x:c r="A708" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B708" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D708" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E708" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F708" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G708" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H708" s="0">
+        <x:v>1230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="709" spans="1:8">
+      <x:c r="A709" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D709" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E709" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F709" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G709" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H709" s="0">
+        <x:v>1197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="710" spans="1:8">
+      <x:c r="A710" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B710" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D710" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E710" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F710" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G710" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H710" s="0">
+        <x:v>1652</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="711" spans="1:8">
+      <x:c r="A711" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H711" s="0">
+        <x:v>3828</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:8">
+      <x:c r="A712" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B712" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C712" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H712" s="0">
+        <x:v>1271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="713" spans="1:8">
+      <x:c r="A713" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B713" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C713" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D713" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E713" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F713" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G713" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H713" s="0">
+        <x:v>2042</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="714" spans="1:8">
+      <x:c r="A714" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B714" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C714" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D714" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E714" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F714" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G714" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H714" s="0">
+        <x:v>1824</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="715" spans="1:8">
+      <x:c r="A715" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B715" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C715" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D715" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E715" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F715" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G715" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H715" s="0">
+        <x:v>5114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="716" spans="1:8">
+      <x:c r="A716" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B716" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E716" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F716" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G716" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H716" s="0">
+        <x:v>7905</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="717" spans="1:8">
+      <x:c r="A717" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B717" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C717" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D717" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E717" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G717" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H717" s="0">
+        <x:v>5780</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="718" spans="1:8">
+      <x:c r="A718" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B718" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C718" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D718" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E718" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F718" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G718" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H718" s="0">
+        <x:v>9778</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="719" spans="1:8">
+      <x:c r="A719" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B719" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C719" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D719" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E719" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G719" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H719" s="0">
+        <x:v>13036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="720" spans="1:8">
+      <x:c r="A720" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B720" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C720" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D720" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E720" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F720" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G720" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H720" s="0">
+        <x:v>21404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="721" spans="1:8">
+      <x:c r="A721" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B721" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C721" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D721" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E721" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F721" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G721" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H721" s="0">
+        <x:v>78460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="722" spans="1:8">
+      <x:c r="A722" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B722" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C722" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D722" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E722" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F722" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G722" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H722" s="0">
+        <x:v>642</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="723" spans="1:8">
+      <x:c r="A723" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B723" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C723" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D723" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E723" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F723" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G723" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H723" s="0">
+        <x:v>1811</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="724" spans="1:8">
+      <x:c r="A724" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B724" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C724" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D724" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E724" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F724" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G724" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H724" s="0">
+        <x:v>1259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="725" spans="1:8">
+      <x:c r="A725" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B725" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C725" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D725" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E725" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F725" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G725" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H725" s="0">
+        <x:v>1221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="726" spans="1:8">
+      <x:c r="A726" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B726" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C726" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D726" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E726" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F726" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G726" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H726" s="0">
+        <x:v>1673</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="727" spans="1:8">
+      <x:c r="A727" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B727" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C727" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D727" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E727" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F727" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G727" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H727" s="0">
+        <x:v>3915</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="728" spans="1:8">
+      <x:c r="A728" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B728" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C728" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D728" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E728" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F728" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G728" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H728" s="0">
+        <x:v>1286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="729" spans="1:8">
+      <x:c r="A729" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B729" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C729" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D729" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E729" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F729" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G729" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H729" s="0">
+        <x:v>2107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="730" spans="1:8">
+      <x:c r="A730" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B730" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D730" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E730" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F730" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G730" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H730" s="0">
+        <x:v>1845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="731" spans="1:8">
+      <x:c r="A731" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B731" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C731" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D731" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E731" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F731" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G731" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H731" s="0">
+        <x:v>5243</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="732" spans="1:8">
+      <x:c r="A732" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B732" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C732" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D732" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E732" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F732" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G732" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H732" s="0">
+        <x:v>8093</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="733" spans="1:8">
+      <x:c r="A733" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B733" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C733" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D733" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E733" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F733" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G733" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H733" s="0">
+        <x:v>5818</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="734" spans="1:8">
+      <x:c r="A734" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B734" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C734" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D734" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E734" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F734" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G734" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H734" s="0">
+        <x:v>9961</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="735" spans="1:8">
+      <x:c r="A735" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B735" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C735" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D735" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E735" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F735" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G735" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H735" s="0">
+        <x:v>13282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="736" spans="1:8">
+      <x:c r="A736" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B736" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C736" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D736" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E736" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F736" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G736" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H736" s="0">
+        <x:v>21758</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="737" spans="1:8">
+      <x:c r="A737" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B737" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C737" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D737" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E737" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F737" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G737" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H737" s="0">
+        <x:v>79914</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="738" spans="1:8">
+      <x:c r="A738" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B738" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C738" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D738" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E738" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F738" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G738" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H738" s="0">
+        <x:v>670</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="739" spans="1:8">
+      <x:c r="A739" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B739" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C739" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D739" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E739" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F739" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G739" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H739" s="0">
+        <x:v>1868</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="740" spans="1:8">
+      <x:c r="A740" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B740" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C740" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D740" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E740" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F740" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G740" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H740" s="0">
+        <x:v>1315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="741" spans="1:8">
+      <x:c r="A741" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B741" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C741" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D741" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E741" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F741" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G741" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H741" s="0">
+        <x:v>1246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="742" spans="1:8">
+      <x:c r="A742" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B742" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C742" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D742" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E742" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F742" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G742" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H742" s="0">
+        <x:v>1709</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="743" spans="1:8">
+      <x:c r="A743" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B743" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C743" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D743" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E743" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F743" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G743" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H743" s="0">
+        <x:v>4050</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="744" spans="1:8">
+      <x:c r="A744" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B744" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C744" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D744" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E744" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F744" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G744" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H744" s="0">
+        <x:v>1324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="745" spans="1:8">
+      <x:c r="A745" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B745" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C745" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D745" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E745" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F745" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G745" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H745" s="0">
+        <x:v>2177</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="746" spans="1:8">
+      <x:c r="A746" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B746" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C746" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D746" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E746" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F746" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G746" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H746" s="0">
+        <x:v>1868</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="747" spans="1:8">
+      <x:c r="A747" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B747" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C747" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D747" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E747" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F747" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G747" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H747" s="0">
+        <x:v>5394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="748" spans="1:8">
+      <x:c r="A748" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B748" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C748" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D748" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E748" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F748" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G748" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H748" s="0">
+        <x:v>8320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="749" spans="1:8">
+      <x:c r="A749" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B749" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C749" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D749" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E749" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F749" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G749" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H749" s="0">
+        <x:v>6041</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="750" spans="1:8">
+      <x:c r="A750" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B750" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C750" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D750" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E750" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F750" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G750" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H750" s="0">
+        <x:v>10224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="751" spans="1:8">
+      <x:c r="A751" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B751" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C751" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D751" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E751" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F751" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G751" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H751" s="0">
+        <x:v>13556</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="752" spans="1:8">
+      <x:c r="A752" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B752" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C752" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D752" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E752" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F752" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G752" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H752" s="0">
+        <x:v>22210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="753" spans="1:8">
+      <x:c r="A753" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B753" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C753" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D753" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E753" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F753" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G753" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H753" s="0">
+        <x:v>81972</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="754" spans="1:8">
+      <x:c r="A754" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B754" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C754" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D754" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E754" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F754" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G754" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H754" s="0">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="755" spans="1:8">
+      <x:c r="A755" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B755" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C755" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D755" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E755" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F755" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G755" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H755" s="0">
+        <x:v>1910</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="756" spans="1:8">
+      <x:c r="A756" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B756" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C756" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D756" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E756" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F756" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G756" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H756" s="0">
+        <x:v>1385</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="757" spans="1:8">
+      <x:c r="A757" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B757" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C757" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D757" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E757" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F757" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G757" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H757" s="0">
+        <x:v>1276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="758" spans="1:8">
+      <x:c r="A758" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B758" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C758" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D758" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E758" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F758" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G758" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H758" s="0">
+        <x:v>1740</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="759" spans="1:8">
+      <x:c r="A759" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B759" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C759" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D759" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E759" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F759" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G759" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H759" s="0">
+        <x:v>4161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="760" spans="1:8">
+      <x:c r="A760" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B760" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C760" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D760" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E760" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F760" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G760" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H760" s="0">
+        <x:v>1348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="761" spans="1:8">
+      <x:c r="A761" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B761" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C761" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D761" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E761" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F761" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G761" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H761" s="0">
+        <x:v>2237</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="762" spans="1:8">
+      <x:c r="A762" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B762" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C762" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D762" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E762" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F762" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G762" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H762" s="0">
+        <x:v>1885</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="763" spans="1:8">
+      <x:c r="A763" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B763" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C763" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D763" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E763" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F763" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G763" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H763" s="0">
+        <x:v>5554</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="764" spans="1:8">
+      <x:c r="A764" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B764" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C764" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D764" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E764" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F764" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G764" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H764" s="0">
+        <x:v>8548</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="765" spans="1:8">
+      <x:c r="A765" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B765" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C765" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D765" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E765" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F765" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G765" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H765" s="0">
+        <x:v>6160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="766" spans="1:8">
+      <x:c r="A766" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B766" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C766" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D766" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E766" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F766" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G766" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H766" s="0">
+        <x:v>10440</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="767" spans="1:8">
+      <x:c r="A767" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B767" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C767" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D767" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E767" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F767" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G767" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H767" s="0">
+        <x:v>13796</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="768" spans="1:8">
+      <x:c r="A768" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B768" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C768" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D768" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E768" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F768" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G768" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H768" s="0">
+        <x:v>22554</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="769" spans="1:8">
+      <x:c r="A769" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B769" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C769" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D769" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E769" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F769" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G769" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H769" s="0">
+        <x:v>83683</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="770" spans="1:8">
+      <x:c r="A770" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B770" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C770" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D770" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E770" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F770" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G770" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H770" s="0">
+        <x:v>699</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="771" spans="1:8">
+      <x:c r="A771" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B771" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C771" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D771" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E771" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F771" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G771" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H771" s="0">
+        <x:v>1951</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="772" spans="1:8">
+      <x:c r="A772" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B772" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C772" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D772" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E772" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F772" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G772" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H772" s="0">
+        <x:v>1439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="773" spans="1:8">
+      <x:c r="A773" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B773" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C773" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D773" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E773" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F773" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G773" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H773" s="0">
+        <x:v>1299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="774" spans="1:8">
+      <x:c r="A774" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B774" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C774" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D774" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E774" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F774" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G774" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H774" s="0">
+        <x:v>1763</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="775" spans="1:8">
+      <x:c r="A775" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B775" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C775" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D775" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E775" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F775" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G775" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H775" s="0">
+        <x:v>4253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="776" spans="1:8">
+      <x:c r="A776" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B776" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C776" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D776" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E776" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F776" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G776" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H776" s="0">
+        <x:v>1363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="777" spans="1:8">
+      <x:c r="A777" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B777" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C777" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D777" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E777" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F777" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G777" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H777" s="0">
+        <x:v>2273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="778" spans="1:8">
+      <x:c r="A778" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B778" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C778" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D778" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E778" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F778" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G778" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H778" s="0">
+        <x:v>1899</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="779" spans="1:8">
+      <x:c r="A779" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B779" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C779" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D779" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E779" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F779" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G779" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H779" s="0">
+        <x:v>5666</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="780" spans="1:8">
+      <x:c r="A780" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B780" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C780" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D780" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E780" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F780" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G780" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H780" s="0">
+        <x:v>8729</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="781" spans="1:8">
+      <x:c r="A781" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B781" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C781" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D781" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E781" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F781" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G781" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H781" s="0">
+        <x:v>6295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="782" spans="1:8">
+      <x:c r="A782" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B782" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C782" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D782" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E782" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F782" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G782" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H782" s="0">
+        <x:v>10600</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="783" spans="1:8">
+      <x:c r="A783" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B783" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C783" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D783" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E783" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F783" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G783" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H783" s="0">
+        <x:v>14038</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="784" spans="1:8">
+      <x:c r="A784" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B784" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C784" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D784" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E784" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F784" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G784" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H784" s="0">
+        <x:v>22772</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="785" spans="1:8">
+      <x:c r="A785" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B785" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C785" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D785" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E785" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F785" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G785" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H785" s="0">
+        <x:v>85039</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="786" spans="1:8">
+      <x:c r="A786" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B786" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C786" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D786" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E786" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F786" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G786" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H786" s="0">
+        <x:v>708</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="787" spans="1:8">
+      <x:c r="A787" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B787" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C787" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D787" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E787" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F787" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G787" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H787" s="0">
+        <x:v>1990</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="788" spans="1:8">
+      <x:c r="A788" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B788" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C788" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D788" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E788" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F788" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G788" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H788" s="0">
+        <x:v>1499</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="789" spans="1:8">
+      <x:c r="A789" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B789" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C789" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D789" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E789" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F789" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G789" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H789" s="0">
+        <x:v>1324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="790" spans="1:8">
+      <x:c r="A790" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B790" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C790" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D790" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E790" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F790" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G790" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H790" s="0">
+        <x:v>1799</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="791" spans="1:8">
+      <x:c r="A791" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B791" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C791" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D791" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E791" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F791" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G791" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H791" s="0">
+        <x:v>4374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="792" spans="1:8">
+      <x:c r="A792" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B792" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C792" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D792" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E792" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F792" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G792" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H792" s="0">
+        <x:v>1387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="793" spans="1:8">
+      <x:c r="A793" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B793" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C793" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D793" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E793" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F793" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G793" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H793" s="0">
+        <x:v>2317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="794" spans="1:8">
+      <x:c r="A794" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B794" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C794" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D794" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E794" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F794" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G794" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H794" s="0">
+        <x:v>1909</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="795" spans="1:8">
+      <x:c r="A795" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B795" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C795" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D795" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E795" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F795" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G795" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H795" s="0">
+        <x:v>5787</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="796" spans="1:8">
+      <x:c r="A796" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B796" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C796" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D796" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E796" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F796" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G796" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H796" s="0">
+        <x:v>8947</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="797" spans="1:8">
+      <x:c r="A797" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B797" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C797" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D797" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E797" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F797" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G797" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H797" s="0">
+        <x:v>6466</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="798" spans="1:8">
+      <x:c r="A798" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B798" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C798" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D798" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E798" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F798" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G798" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H798" s="0">
+        <x:v>10843</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="799" spans="1:8">
+      <x:c r="A799" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B799" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C799" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D799" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E799" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F799" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G799" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H799" s="0">
+        <x:v>14316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="800" spans="1:8">
+      <x:c r="A800" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B800" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C800" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D800" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E800" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F800" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G800" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H800" s="0">
+        <x:v>23056</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="801" spans="1:8">
+      <x:c r="A801" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B801" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C801" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D801" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E801" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F801" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G801" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H801" s="0">
+        <x:v>86722</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -18171,184 +22411,204 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="UA20C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Number of Employments"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(D1)">
-      <x:sharedItems count="40">
+      <x:sharedItems count="50">
         <x:s v="2022M06D20"/>
         <x:s v="2022M07D18"/>
         <x:s v="2022M08D15"/>
         <x:s v="2022M09D26"/>
         <x:s v="2022M11D07"/>
         <x:s v="2022M12D12"/>
         <x:s v="2023M02D14"/>
         <x:s v="2023M03D13"/>
         <x:s v="2023M04D17"/>
         <x:s v="2023M05D15"/>
         <x:s v="2023M06D12"/>
         <x:s v="2023M07D10"/>
         <x:s v="2023M08D15"/>
         <x:s v="2023M09D12"/>
         <x:s v="2023M10D10"/>
         <x:s v="2023M11D13"/>
         <x:s v="2023M12D12"/>
         <x:s v="2024M01D09"/>
         <x:s v="2024M02D12"/>
         <x:s v="2024M03D11"/>
         <x:s v="2024M04D08"/>
         <x:s v="2024M05D13"/>
         <x:s v="2024M06D11"/>
         <x:s v="2024M07D08"/>
         <x:s v="2024M08D12"/>
         <x:s v="2024M09D09"/>
         <x:s v="2024M10D08"/>
         <x:s v="2024M11D11"/>
         <x:s v="2024M12D09"/>
         <x:s v="2025M01D13"/>
         <x:s v="2025M02D10"/>
         <x:s v="2025M03D10"/>
         <x:s v="2025M04D15"/>
         <x:s v="2025M05D13"/>
         <x:s v="2025M06D16"/>
         <x:s v="2025M07D14"/>
         <x:s v="2025M08D12"/>
         <x:s v="2025M09D09"/>
         <x:s v="2025M10D13"/>
         <x:s v="2025M11D10"/>
+        <x:s v="2025M12D08"/>
+        <x:s v="2026M01D12"/>
+        <x:s v="2026M02D16"/>
+        <x:s v="2026M03D10"/>
+        <x:s v="2026M04D13"/>
+        <x:s v="2026M05D11"/>
+        <x:s v="2026M06D15"/>
+        <x:s v="2026M07D14"/>
+        <x:s v="2026M08D10"/>
+        <x:s v="2026M09D07"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Day">
-      <x:sharedItems count="40">
+      <x:sharedItems count="50">
         <x:s v="2022 June 20"/>
         <x:s v="2022 July 18"/>
         <x:s v="2022 August 15"/>
         <x:s v="2022 September 26"/>
         <x:s v="2022 November 07"/>
         <x:s v="2022 December 12"/>
         <x:s v="2023 February 14"/>
         <x:s v="2023 March 13"/>
         <x:s v="2023 April 17"/>
         <x:s v="2023 May 15"/>
         <x:s v="2023 June 12"/>
         <x:s v="2023 July 10"/>
         <x:s v="2023 August 15"/>
         <x:s v="2023 September 12"/>
         <x:s v="2023 October 10"/>
         <x:s v="2023 November 13"/>
         <x:s v="2023 December 12"/>
         <x:s v="2024 January 09"/>
         <x:s v="2024 February 12"/>
         <x:s v="2024 March 11"/>
         <x:s v="2024 April 08"/>
         <x:s v="2024 May 13"/>
         <x:s v="2024 June 11"/>
         <x:s v="2024 July 08"/>
         <x:s v="2024 August 12"/>
         <x:s v="2024 September 09"/>
         <x:s v="2024 October 08"/>
         <x:s v="2024 November 11"/>
         <x:s v="2024 December 09"/>
         <x:s v="2025 January 13"/>
         <x:s v="2025 February 10"/>
         <x:s v="2025 March 10"/>
         <x:s v="2025 April 15"/>
         <x:s v="2025 May 13"/>
         <x:s v="2025 June 16"/>
         <x:s v="2025 July 14"/>
         <x:s v="2025 August 12"/>
         <x:s v="2025 September 09"/>
         <x:s v="2025 October 13"/>
         <x:s v="2025 November 10"/>
+        <x:s v="2025 December 08"/>
+        <x:s v="2026 January 12"/>
+        <x:s v="2026 February 16"/>
+        <x:s v="2026 March 10"/>
+        <x:s v="2026 April 13"/>
+        <x:s v="2026 May 11"/>
+        <x:s v="2026 June 15"/>
+        <x:s v="2026 July 14"/>
+        <x:s v="2026 August 10"/>
+        <x:s v="2026 September 07"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03430V04137">
       <x:sharedItems count="16">
         <x:s v="K"/>
         <x:s v="H"/>
         <x:s v="J"/>
         <x:s v="O"/>
         <x:s v="P"/>
         <x:s v="Q"/>
         <x:s v="L"/>
         <x:s v="M"/>
         <x:s v="A"/>
         <x:s v="F"/>
         <x:s v="N"/>
         <x:s v="Y8002"/>
         <x:s v="C"/>
         <x:s v="G"/>
         <x:s v="I"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="NACE Sector">
       <x:sharedItems count="16">
         <x:s v="Financial and insurance activities (K)"/>
         <x:s v="Transportation and Storage (H)"/>
         <x:s v="Information and communication (J)"/>
         <x:s v="Public Administration and Defence (O)"/>
         <x:s v="Education (P)"/>
         <x:s v="Human Health and Social Work Activities (Q)"/>
         <x:s v="Real estate activities (L)"/>
         <x:s v="Professional, Scientific and Technical Activities (M)"/>
         <x:s v="Agriculture, Forestry and Fishing (A)"/>
         <x:s v="Construction (F)"/>
         <x:s v="Administrative and Support Service Activities (N)"/>
         <x:s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
         <x:s v="Manufacturing (C)"/>
         <x:s v="Wholesale and Retail Trade (G)"/>
         <x:s v="Accommodation &amp; Food Service Activities (I)"/>
         <x:s v="All NACE Economic Sectors"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="23" maxValue="70885" count="587">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="23" maxValue="86722" count="732">
         <x:n v="23"/>
         <x:n v="42"/>
         <x:n v="62"/>
         <x:n v="66"/>
         <x:n v="75"/>
         <x:n v="90"/>
         <x:n v="119"/>
         <x:n v="174"/>
         <x:n v="201"/>
         <x:n v="258"/>
         <x:n v="336"/>
         <x:n v="372"/>
         <x:n v="700"/>
         <x:n v="2420"/>
         <x:n v="5057"/>
         <x:n v="36"/>
         <x:n v="58"/>
         <x:n v="89"/>
         <x:n v="120"/>
         <x:n v="126"/>
         <x:n v="156"/>
         <x:n v="167"/>
         <x:n v="205"/>
         <x:n v="280"/>
         <x:n v="389"/>
@@ -18892,50 +23152,195 @@
         <x:n v="1799"/>
         <x:n v="1646"/>
         <x:n v="4427"/>
         <x:n v="6705"/>
         <x:n v="5060"/>
         <x:n v="8521"/>
         <x:n v="11359"/>
         <x:n v="19749"/>
         <x:n v="69285"/>
         <x:n v="567"/>
         <x:n v="1504"/>
         <x:n v="1067"/>
         <x:n v="1085"/>
         <x:n v="1519"/>
         <x:n v="3355"/>
         <x:n v="1193"/>
         <x:n v="1848"/>
         <x:n v="1673"/>
         <x:n v="4538"/>
         <x:n v="6908"/>
         <x:n v="5203"/>
         <x:n v="8745"/>
         <x:n v="11653"/>
         <x:n v="20027"/>
         <x:n v="70885"/>
+        <x:n v="575"/>
+        <x:n v="1576"/>
+        <x:n v="1087"/>
+        <x:n v="1108"/>
+        <x:n v="1549"/>
+        <x:n v="3446"/>
+        <x:n v="1708"/>
+        <x:n v="4647"/>
+        <x:n v="7135"/>
+        <x:n v="5377"/>
+        <x:n v="8993"/>
+        <x:n v="11995"/>
+        <x:n v="20271"/>
+        <x:n v="72561"/>
+        <x:n v="592"/>
+        <x:n v="1655"/>
+        <x:n v="1116"/>
+        <x:n v="1128"/>
+        <x:n v="1570"/>
+        <x:n v="3519"/>
+        <x:n v="1227"/>
+        <x:n v="1918"/>
+        <x:n v="1743"/>
+        <x:n v="4725"/>
+        <x:n v="7299"/>
+        <x:n v="5271"/>
+        <x:n v="9173"/>
+        <x:n v="12260"/>
+        <x:n v="20564"/>
+        <x:n v="73760"/>
+        <x:n v="1700"/>
+        <x:n v="1165"/>
+        <x:n v="1163"/>
+        <x:n v="1601"/>
+        <x:n v="3645"/>
+        <x:n v="1237"/>
+        <x:n v="1953"/>
+        <x:n v="1767"/>
+        <x:n v="4877"/>
+        <x:n v="7517"/>
+        <x:n v="5481"/>
+        <x:n v="9425"/>
+        <x:n v="12519"/>
+        <x:n v="20801"/>
+        <x:n v="75454"/>
+        <x:n v="1721"/>
+        <x:n v="1179"/>
+        <x:n v="1621"/>
+        <x:n v="3742"/>
+        <x:n v="1252"/>
+        <x:n v="1994"/>
+        <x:n v="1791"/>
+        <x:n v="4988"/>
+        <x:n v="7674"/>
+        <x:n v="5584"/>
+        <x:n v="9573"/>
+        <x:n v="12738"/>
+        <x:n v="21031"/>
+        <x:n v="76700"/>
+        <x:n v="627"/>
+        <x:n v="1772"/>
+        <x:n v="1230"/>
+        <x:n v="1197"/>
+        <x:n v="1652"/>
+        <x:n v="3828"/>
+        <x:n v="1271"/>
+        <x:n v="2042"/>
+        <x:n v="5114"/>
+        <x:n v="7905"/>
+        <x:n v="5780"/>
+        <x:n v="9778"/>
+        <x:n v="13036"/>
+        <x:n v="21404"/>
+        <x:n v="78460"/>
+        <x:n v="642"/>
+        <x:n v="1811"/>
+        <x:n v="1259"/>
+        <x:n v="1221"/>
+        <x:n v="3915"/>
+        <x:n v="1286"/>
+        <x:n v="2107"/>
+        <x:n v="1845"/>
+        <x:n v="5243"/>
+        <x:n v="8093"/>
+        <x:n v="5818"/>
+        <x:n v="9961"/>
+        <x:n v="13282"/>
+        <x:n v="21758"/>
+        <x:n v="79914"/>
+        <x:n v="1868"/>
+        <x:n v="1315"/>
+        <x:n v="1246"/>
+        <x:n v="1709"/>
+        <x:n v="4050"/>
+        <x:n v="1324"/>
+        <x:n v="5394"/>
+        <x:n v="8320"/>
+        <x:n v="6041"/>
+        <x:n v="10224"/>
+        <x:n v="13556"/>
+        <x:n v="22210"/>
+        <x:n v="81972"/>
+        <x:n v="689"/>
+        <x:n v="1910"/>
+        <x:n v="1385"/>
+        <x:n v="1276"/>
+        <x:n v="1740"/>
+        <x:n v="4161"/>
+        <x:n v="1348"/>
+        <x:n v="2237"/>
+        <x:n v="1885"/>
+        <x:n v="5554"/>
+        <x:n v="8548"/>
+        <x:n v="6160"/>
+        <x:n v="10440"/>
+        <x:n v="13796"/>
+        <x:n v="22554"/>
+        <x:n v="83683"/>
+        <x:n v="1951"/>
+        <x:n v="1763"/>
+        <x:n v="4253"/>
+        <x:n v="1363"/>
+        <x:n v="2273"/>
+        <x:n v="1899"/>
+        <x:n v="5666"/>
+        <x:n v="8729"/>
+        <x:n v="6295"/>
+        <x:n v="10600"/>
+        <x:n v="14038"/>
+        <x:n v="22772"/>
+        <x:n v="85039"/>
+        <x:n v="708"/>
+        <x:n v="1990"/>
+        <x:n v="1499"/>
+        <x:n v="4374"/>
+        <x:n v="1387"/>
+        <x:n v="2317"/>
+        <x:n v="1909"/>
+        <x:n v="5787"/>
+        <x:n v="8947"/>
+        <x:n v="6466"/>
+        <x:n v="10843"/>
+        <x:n v="14316"/>
+        <x:n v="23056"/>
+        <x:n v="86722"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="UA20C01"/>
     <s v="Number of Employments"/>
     <s v="2022M06D20"/>
     <s v="2022 June 20"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
   <r>
     <s v="UA20C01"/>
     <s v="Number of Employments"/>
     <s v="2022M06D20"/>
     <s v="2022 June 20"/>
     <s v="H"/>
     <s v="Transportation and Storage (H)"/>
@@ -25300,27 +29705,1627 @@
     <s v="G"/>
     <s v="Wholesale and Retail Trade (G)"/>
     <s v="Number"/>
     <n v="11653"/>
   </r>
   <r>
     <s v="UA20C01"/>
     <s v="Number of Employments"/>
     <s v="2025M11D10"/>
     <s v="2025 November 10"/>
     <s v="I"/>
     <s v="Accommodation &amp; Food Service Activities (I)"/>
     <s v="Number"/>
     <n v="20027"/>
   </r>
   <r>
     <s v="UA20C01"/>
     <s v="Number of Employments"/>
     <s v="2025M11D10"/>
     <s v="2025 November 10"/>
     <s v="-"/>
     <s v="All NACE Economic Sectors"/>
     <s v="Number"/>
     <n v="70885"/>
   </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="575"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1576"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1087"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1108"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1549"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="3446"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1210"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="1884"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1708"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="4647"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="7135"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="5377"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="8993"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="11995"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="20271"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2025M12D08"/>
+    <s v="2025 December 08"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="72561"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="592"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1655"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1116"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1128"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1570"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="3519"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1227"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="1918"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1743"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="4725"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="7299"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="5271"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="9173"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="12260"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="20564"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M01D12"/>
+    <s v="2026 January 12"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="73760"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1700"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1165"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1163"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1601"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="3645"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1237"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="1953"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1767"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="4877"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="7517"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="5481"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="9425"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="12519"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="20801"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="75454"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1721"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1199"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1179"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1621"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="3742"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1252"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="1994"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1791"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="4988"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="7674"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="5584"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="9573"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="12738"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="21031"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M03D10"/>
+    <s v="2026 March 10"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="76700"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="627"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1772"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1230"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1197"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1652"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="3828"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1271"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="2042"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1824"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="5114"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="7905"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="5780"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="9778"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="13036"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="21404"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M04D13"/>
+    <s v="2026 April 13"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="78460"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="642"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1811"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1259"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1221"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1673"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="3915"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1286"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="2107"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1845"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="5243"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="8093"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="5818"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="9961"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="13282"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="21758"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M05D11"/>
+    <s v="2026 May 11"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="79914"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="670"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1868"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1315"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1246"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1709"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="4050"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1324"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="2177"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1868"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="5394"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="8320"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="6041"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="10224"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="13556"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="22210"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M06D15"/>
+    <s v="2026 June 15"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="81972"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="689"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1910"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1385"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1276"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1740"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="4161"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1348"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="2237"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1885"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="5554"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="8548"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="6160"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="10440"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="13796"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="22554"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M07D14"/>
+    <s v="2026 July 14"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="83683"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="699"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1951"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1439"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1299"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1763"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="4253"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1363"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="2273"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1899"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="5666"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="8729"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="6295"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="10600"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="14038"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="22772"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M08D10"/>
+    <s v="2026 August 10"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="85039"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="708"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="H"/>
+    <s v="Transportation and Storage (H)"/>
+    <s v="Number"/>
+    <n v="1990"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1499"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence (O)"/>
+    <s v="Number"/>
+    <n v="1324"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1799"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities (Q)"/>
+    <s v="Number"/>
+    <n v="4374"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1387"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities (M)"/>
+    <s v="Number"/>
+    <n v="2317"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing (A)"/>
+    <s v="Number"/>
+    <n v="1909"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="5787"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities (N)"/>
+    <s v="Number"/>
+    <n v="8947"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="Y8002"/>
+    <s v="Miscellaneous NACE Sectors (B, D, E, R-T)"/>
+    <s v="Number"/>
+    <n v="6466"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="10843"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade (G)"/>
+    <s v="Number"/>
+    <n v="14316"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="I"/>
+    <s v="Accommodation &amp; Food Service Activities (I)"/>
+    <s v="Number"/>
+    <n v="23056"/>
+  </r>
+  <r>
+    <s v="UA20C01"/>
+    <s v="Number of Employments"/>
+    <s v="2026M09D07"/>
+    <s v="2026 September 07"/>
+    <s v="-"/>
+    <s v="All NACE Economic Sectors"/>
+    <s v="Number"/>
+    <n v="86722"/>
+  </r>
 </pivotCacheRecords>
 </file>