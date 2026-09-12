--- v4 (2026-07-23)
+++ v5 (2026-09-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56b5af5302d4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a3d83a6419a4321b7ccae4816d35522.psmdcp" Id="Rb0f74871300e46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9102000336642d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23e3b98c2eed454c9e279958d67a35f2.psmdcp" Id="R9156c74f53954a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>PPSN Registrations of Arrivals from Ukraine</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Weekly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>A 3rd country national is a person from a country other than Ukraine, who benefitted from international protection or equivalent national protection in Ukraine before 24 February 2022 and who has been displaced from Ukraine on or after 24 February 2022, and their family members. The week ending 27 February 2022 includes records first registered before this week and before the 25 February 2022. Data is cumulative. PPSN allocations are to the week ending 28 June 2026.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/population/arrivalsfromukraineinireland/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA07/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA07/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>UAK</x:t>
   </x:si>
   <x:si>
     <x:t>Ukraine Hub Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Dylan Morrissey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>sscu@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -2539,51 +2539,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA07/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA07/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">