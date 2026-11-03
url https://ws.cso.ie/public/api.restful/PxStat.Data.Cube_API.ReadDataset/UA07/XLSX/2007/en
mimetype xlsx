--- v5 (2026-09-12)
+++ v6 (2026-11-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9102000336642d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23e3b98c2eed454c9e279958d67a35f2.psmdcp" Id="R9156c74f53954a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89a2401ac9e429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/658b5145e9664505a932c7be0e706e93.psmdcp" Id="R9407ab5adcc244e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>PPSN Registrations of Arrivals from Ukraine</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Weekly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>A 3rd country national is a person from a country other than Ukraine, who benefitted from international protection or equivalent national protection in Ukraine before 24 February 2022 and who has been displaced from Ukraine on or after 24 February 2022, and their family members. The week ending 27 February 2022 includes records first registered before this week and before the 25 February 2022. Data is cumulative. PPSN allocations are to the week ending 28 June 2026.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/population/arrivalsfromukraineinireland/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA07/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA07/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>UAK</x:t>
   </x:si>
   <x:si>
     <x:t>Ukraine Hub Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Dylan Morrissey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>sscu@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -2539,51 +2539,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA07/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/UA07/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">