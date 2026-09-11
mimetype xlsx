--- v5 (2026-07-27)
+++ v6 (2026-09-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd470e55b5bce402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b1e6b925884e0caff85945cf06701e.psmdcp" Id="Rf16f77ad855345b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788fa75506934c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8dcb1c770bc48eba5dd3e166aa96cf2.psmdcp" Id="R40fb3f6b1a4e413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TSA04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Exports of Cattle and Beef</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>15/07/2026 11:00:00</x:t>
+    <x:t>18/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TSA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GEI</x:t>
   </x:si>
   <x:si>
     <x:t>External Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Jane Burmanje</x:t>
   </x:si>
@@ -3977,51 +3977,51 @@
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>434.3</x:v>
+        <x:v>433.73</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H98" s="0">
@@ -6473,51 +6473,51 @@
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>366.6</x:v>
+        <x:v>365.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6781,51 +6781,51 @@
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Thousand"/>
         <x:s v="000 Tonnes"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="857.88" count="184">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="857.88" count="183">
         <x:n v="857.88"/>
         <x:n v="765.95"/>
         <x:n v="645.18"/>
         <x:n v="589.86"/>
         <x:n v="511.1"/>
         <x:n v="668.18"/>
         <x:n v="728.08"/>
         <x:n v="711.14"/>
         <x:n v="702.29"/>
         <x:n v="783.87"/>
         <x:n v="635.5"/>
         <x:n v="307.07"/>
         <x:n v="616.48"/>
         <x:n v="453.14"/>
         <x:n v="445.14"/>
         <x:n v="495.55"/>
         <x:n v="461.88"/>
         <x:n v="482.77"/>
         <x:n v="372.29"/>
         <x:n v="468.05"/>
         <x:n v="494.51"/>
         <x:n v="489.53"/>
         <x:n v="481.66"/>
         <x:n v="455.93"/>
         <x:n v="617.16"/>
@@ -6877,51 +6877,51 @@
         <x:n v="331.1"/>
         <x:n v="70"/>
         <x:n v="78.4"/>
         <x:n v="114.7"/>
         <x:n v="70.6"/>
         <x:n v="105.6"/>
         <x:n v="135.8"/>
         <x:n v="177.5"/>
         <x:n v="133.2"/>
         <x:n v="191.7"/>
         <x:n v="273.4"/>
         <x:n v="192.1"/>
         <x:n v="131.6"/>
         <x:n v="180.9"/>
         <x:n v="207"/>
         <x:n v="149"/>
         <x:n v="124.38"/>
         <x:n v="150.29"/>
         <x:n v="191.98"/>
         <x:n v="247.86"/>
         <x:n v="308.55"/>
         <x:n v="235.13"/>
         <x:n v="408.87"/>
         <x:n v="308.44"/>
         <x:n v="443.2"/>
-        <x:n v="434.3"/>
+        <x:n v="433.73"/>
         <x:n v="1.3"/>
         <x:n v="0.4"/>
         <x:n v="0.2"/>
         <x:n v="2"/>
         <x:n v="0"/>
         <x:n v="1"/>
         <x:n v="0.3"/>
         <x:n v="16.2"/>
         <x:n v="5.7"/>
         <x:n v="3.1"/>
         <x:n v="3.9"/>
         <x:n v="2.3"/>
         <x:n v="0.7"/>
         <x:n v="6.5"/>
         <x:n v="16.6"/>
         <x:n v="26"/>
         <x:n v="26.4"/>
         <x:n v="43.9"/>
         <x:n v="17.1"/>
         <x:n v="16.3"/>
         <x:n v="27.1"/>
         <x:n v="26.6"/>
         <x:n v="35.4"/>
         <x:n v="47.9"/>
         <x:n v="74.7"/>
@@ -6965,51 +6965,50 @@
         <x:n v="356.7"/>
         <x:n v="214.5"/>
         <x:n v="294.9"/>
         <x:n v="319.8"/>
         <x:n v="308.4"/>
         <x:n v="311.2"/>
         <x:n v="334.7"/>
         <x:n v="329"/>
         <x:n v="309.3"/>
         <x:n v="301"/>
         <x:n v="319.4"/>
         <x:n v="338.8"/>
         <x:n v="298"/>
         <x:n v="300"/>
         <x:n v="344.4"/>
         <x:n v="320.4"/>
         <x:n v="365.1"/>
         <x:n v="371.1"/>
         <x:n v="373.9"/>
         <x:n v="388"/>
         <x:n v="388.5"/>
         <x:n v="373.5"/>
         <x:n v="398.2"/>
         <x:n v="389.6"/>
         <x:n v="393.5"/>
-        <x:n v="366.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TSA04C1"/>
     <s v="Exports of Cattle"/>
     <s v="1930"/>
     <s v="1930"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Thousand"/>
     <n v="857.88"/>
   </r>
   <r>
     <s v="TSA04C1"/>
     <s v="Exports of Cattle"/>
     <s v="1931"/>
     <s v="1931"/>
     <s v="-"/>
     <s v="State"/>
@@ -7932,51 +7931,51 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Thousand"/>
     <n v="308.44"/>
   </r>
   <r>
     <s v="TSA04C1"/>
     <s v="Exports of Cattle"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Thousand"/>
     <n v="443.2"/>
   </r>
   <r>
     <s v="TSA04C1"/>
     <s v="Exports of Cattle"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Thousand"/>
-    <n v="434.3"/>
+    <n v="433.73"/>
   </r>
   <r>
     <s v="TSA04C2"/>
     <s v="Exports of Beef"/>
     <s v="1930"/>
     <s v="1930"/>
     <s v="-"/>
     <s v="State"/>
     <s v="000 Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="TSA04C2"/>
     <s v="Exports of Beef"/>
     <s v="1931"/>
     <s v="1931"/>
     <s v="-"/>
     <s v="State"/>
     <s v="000 Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="TSA04C2"/>
     <s v="Exports of Beef"/>
     <s v="1932"/>
@@ -8892,29 +8891,29 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="000 Tonnes"/>
     <n v="389.6"/>
   </r>
   <r>
     <s v="TSA04C2"/>
     <s v="Exports of Beef"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="000 Tonnes"/>
     <n v="393.5"/>
   </r>
   <r>
     <s v="TSA04C2"/>
     <s v="Exports of Beef"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="000 Tonnes"/>
-    <n v="366.6"/>
+    <n v="365.1"/>
   </r>
 </pivotCacheRecords>
 </file>