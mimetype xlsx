--- v6 (2026-09-11)
+++ v7 (2026-11-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788fa75506934c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8dcb1c770bc48eba5dd3e166aa96cf2.psmdcp" Id="R40fb3f6b1a4e413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15dfda7df534fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/309aec2bbcee41559cfef3536cc54645.psmdcp" Id="Redd1bb5b2ce54ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>