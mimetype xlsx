--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44eaaad1f414508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6c3674f022140c986227863c396adac.psmdcp" Id="R998f674c6e71427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e7b0d3029b483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66046fd5ca94ce0874ff3ba2ba16396.psmdcp" Id="Rf160fc97601b48ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TRA119</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Expectation that wallet/purse containing €100 and contact details if lost in respondent's local area would be returned</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2024 11:00:00</x:t>
+    <x:t>10/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>2023 survey was conducted in September and October of 2023.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TRA119/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TRA23</x:t>
   </x:si>
   <x:si>
     <x:t>Trust Survey 2023 &amp; 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -972,51 +972,51 @@
         <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
@@ -1111,51 +1111,51 @@
       <x:c r="B2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J2" s="0">
-        <x:v>93.18</x:v>
+        <x:v>93.2</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10">
       <x:c r="A3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
@@ -1175,83 +1175,83 @@
       <x:c r="B4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J4" s="0">
-        <x:v>86.13</x:v>
+        <x:v>86.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J5" s="0">
-        <x:v>6.76</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
@@ -1271,83 +1271,83 @@
       <x:c r="B7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J7" s="0">
-        <x:v>13.87</x:v>
+        <x:v>13.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J8" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
@@ -1431,307 +1431,307 @@
       <x:c r="B12" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J12" s="0">
-        <x:v>36.52</x:v>
+        <x:v>36.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J13" s="0">
-        <x:v>35.53</x:v>
+        <x:v>35.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J14" s="0">
-        <x:v>61.07</x:v>
+        <x:v>61.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J15" s="0">
-        <x:v>61.97</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J16" s="0">
-        <x:v>64.13</x:v>
+        <x:v>64.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J17" s="0">
-        <x:v>0.13</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J18" s="0">
-        <x:v>1.51</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J19" s="0">
-        <x:v>0.34</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J20" s="0">
-        <x:v>86.94</x:v>
+        <x:v>86.9</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
@@ -1751,51 +1751,51 @@
       <x:c r="B22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J22" s="0">
-        <x:v>86.48</x:v>
+        <x:v>86.5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
@@ -1847,115 +1847,115 @@
       <x:c r="B25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J25" s="0">
-        <x:v>13.52</x:v>
+        <x:v>13.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J26" s="0">
-        <x:v>0.16</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J27" s="0">
-        <x:v>0.64</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
@@ -2080,382 +2080,381 @@
         <x:s v="Yes"/>
         <x:s v="No"/>
         <x:s v="Don't know"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02028V02456">
       <x:sharedItems count="3">
         <x:s v="15"/>
         <x:s v="55"/>
         <x:s v="20"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Employment Status">
       <x:sharedItems count="3">
         <x:s v="Employed"/>
         <x:s v="Retired"/>
         <x:s v="Unemployed, in training or other"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="93.18" count="22">
-        <x:n v="93.18"/>
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="93.2" count="21">
+        <x:n v="93.2"/>
         <x:s v=""/>
-        <x:n v="86.13"/>
-[...2 lines deleted...]
-        <x:n v="0.06"/>
+        <x:n v="86.1"/>
+        <x:n v="6.8"/>
+        <x:n v="13.9"/>
+        <x:n v="0.1"/>
         <x:n v="0"/>
         <x:n v="38.8"/>
-        <x:n v="36.52"/>
-[...8 lines deleted...]
-        <x:n v="86.48"/>
+        <x:n v="36.5"/>
+        <x:n v="35.5"/>
+        <x:n v="61.1"/>
+        <x:n v="62"/>
+        <x:n v="64.1"/>
+        <x:n v="1.5"/>
+        <x:n v="0.3"/>
+        <x:n v="86.9"/>
+        <x:n v="86.5"/>
         <x:n v="12.9"/>
-        <x:n v="13.52"/>
-[...1 lines deleted...]
-        <x:n v="0.64"/>
+        <x:n v="13.5"/>
+        <x:n v="0.2"/>
+        <x:n v="0.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TRA119C01"/>
     <s v="Expectation of return by Neighbour"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Yes"/>
     <s v="15"/>
     <s v="Employed"/>
     <s v="%"/>
-    <n v="93.18"/>
+    <n v="93.2"/>
   </r>
   <r>
     <s v="TRA119C01"/>
     <s v="Expectation of return by Neighbour"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Yes"/>
     <s v="55"/>
     <s v="Retired"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="TRA119C01"/>
     <s v="Expectation of return by Neighbour"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Yes"/>
     <s v="20"/>
     <s v="Unemployed, in training or other"/>
     <s v="%"/>
-    <n v="86.13"/>
+    <n v="86.1"/>
   </r>
   <r>
     <s v="TRA119C01"/>
     <s v="Expectation of return by Neighbour"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="No"/>
     <s v="15"/>
     <s v="Employed"/>
     <s v="%"/>
-    <n v="6.76"/>
+    <n v="6.8"/>
   </r>
   <r>
     <s v="TRA119C01"/>
     <s v="Expectation of return by Neighbour"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="No"/>
     <s v="55"/>
     <s v="Retired"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="TRA119C01"/>
     <s v="Expectation of return by Neighbour"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="No"/>
     <s v="20"/>
     <s v="Unemployed, in training or other"/>
     <s v="%"/>
-    <n v="13.87"/>
+    <n v="13.9"/>
   </r>
   <r>
     <s v="TRA119C01"/>
     <s v="Expectation of return by Neighbour"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Don't know"/>
     <s v="15"/>
     <s v="Employed"/>
     <s v="%"/>
-    <n v="0.06"/>
+    <n v="0.1"/>
   </r>
   <r>
     <s v="TRA119C01"/>
     <s v="Expectation of return by Neighbour"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Don't know"/>
     <s v="55"/>
     <s v="Retired"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="TRA119C01"/>
     <s v="Expectation of return by Neighbour"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Don't know"/>
     <s v="20"/>
     <s v="Unemployed, in training or other"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="TRA119C02"/>
     <s v="Expectation of return by Stranger"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Yes"/>
     <s v="15"/>
     <s v="Employed"/>
     <s v="%"/>
     <n v="38.8"/>
   </r>
   <r>
     <s v="TRA119C02"/>
     <s v="Expectation of return by Stranger"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Yes"/>
     <s v="55"/>
     <s v="Retired"/>
     <s v="%"/>
-    <n v="36.52"/>
+    <n v="36.5"/>
   </r>
   <r>
     <s v="TRA119C02"/>
     <s v="Expectation of return by Stranger"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Yes"/>
     <s v="20"/>
     <s v="Unemployed, in training or other"/>
     <s v="%"/>
-    <n v="35.53"/>
+    <n v="35.5"/>
   </r>
   <r>
     <s v="TRA119C02"/>
     <s v="Expectation of return by Stranger"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="No"/>
     <s v="15"/>
     <s v="Employed"/>
     <s v="%"/>
-    <n v="61.07"/>
+    <n v="61.1"/>
   </r>
   <r>
     <s v="TRA119C02"/>
     <s v="Expectation of return by Stranger"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="No"/>
     <s v="55"/>
     <s v="Retired"/>
     <s v="%"/>
-    <n v="61.97"/>
+    <n v="62"/>
   </r>
   <r>
     <s v="TRA119C02"/>
     <s v="Expectation of return by Stranger"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="No"/>
     <s v="20"/>
     <s v="Unemployed, in training or other"/>
     <s v="%"/>
-    <n v="64.13"/>
+    <n v="64.1"/>
   </r>
   <r>
     <s v="TRA119C02"/>
     <s v="Expectation of return by Stranger"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Don't know"/>
     <s v="15"/>
     <s v="Employed"/>
     <s v="%"/>
-    <n v="0.13"/>
+    <n v="0.1"/>
   </r>
   <r>
     <s v="TRA119C02"/>
     <s v="Expectation of return by Stranger"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Don't know"/>
     <s v="55"/>
     <s v="Retired"/>
     <s v="%"/>
-    <n v="1.51"/>
+    <n v="1.5"/>
   </r>
   <r>
     <s v="TRA119C02"/>
     <s v="Expectation of return by Stranger"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Don't know"/>
     <s v="20"/>
     <s v="Unemployed, in training or other"/>
     <s v="%"/>
-    <n v="0.34"/>
+    <n v="0.3"/>
   </r>
   <r>
     <s v="TRA119C03"/>
     <s v="Expectation of return by Police (Gardaí)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Yes"/>
     <s v="15"/>
     <s v="Employed"/>
     <s v="%"/>
-    <n v="86.94"/>
+    <n v="86.9"/>
   </r>
   <r>
     <s v="TRA119C03"/>
     <s v="Expectation of return by Police (Gardaí)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Yes"/>
     <s v="55"/>
     <s v="Retired"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="TRA119C03"/>
     <s v="Expectation of return by Police (Gardaí)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Yes"/>
     <s v="20"/>
     <s v="Unemployed, in training or other"/>
     <s v="%"/>
-    <n v="86.48"/>
+    <n v="86.5"/>
   </r>
   <r>
     <s v="TRA119C03"/>
     <s v="Expectation of return by Police (Gardaí)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="No"/>
     <s v="15"/>
     <s v="Employed"/>
     <s v="%"/>
     <n v="12.9"/>
   </r>
   <r>
     <s v="TRA119C03"/>
     <s v="Expectation of return by Police (Gardaí)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="No"/>
     <s v="55"/>
     <s v="Retired"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="TRA119C03"/>
     <s v="Expectation of return by Police (Gardaí)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="No"/>
     <s v="20"/>
     <s v="Unemployed, in training or other"/>
     <s v="%"/>
-    <n v="13.52"/>
+    <n v="13.5"/>
   </r>
   <r>
     <s v="TRA119C03"/>
     <s v="Expectation of return by Police (Gardaí)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Don't know"/>
     <s v="15"/>
     <s v="Employed"/>
     <s v="%"/>
-    <n v="0.16"/>
+    <n v="0.2"/>
   </r>
   <r>
     <s v="TRA119C03"/>
     <s v="Expectation of return by Police (Gardaí)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Don't know"/>
     <s v="55"/>
     <s v="Retired"/>
     <s v="%"/>
-    <n v="0.64"/>
+    <n v="0.6"/>
   </r>
   <r>
     <s v="TRA119C03"/>
     <s v="Expectation of return by Police (Gardaí)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Don't know"/>
     <s v="20"/>
     <s v="Unemployed, in training or other"/>
     <s v="%"/>
     <n v="0"/>
   </r>
 </pivotCacheRecords>
 </file>