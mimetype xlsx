--- v0 (2025-10-25)
+++ v1 (2026-07-22)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771d772c3c624310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15d1741698ba46eabcf2f8f464a0b1f6.psmdcp" Id="R6f46820ff6a44728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f681eff45a4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea0dc611332e46a7aa8f79b91cedf8c3.psmdcp" Id="Rec0631b71bf740ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TOA22</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Bicycle sharing scheme data</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/17/2025 11:00:00 AM</x:t>
+    <x:t>25/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Figures represent cumulative annual membership numbers at the end of each month.&lt;br&gt;Short-term refers to the three day/temporary membership.&lt;br&gt;A user can be a member in more than one city.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA22/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TRANOM</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Hub</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -947,54 +947,123 @@
   <x:si>
     <x:t>2025M01</x:t>
   </x:si>
   <x:si>
     <x:t>2025 January</x:t>
   </x:si>
   <x:si>
     <x:t>2025M02</x:t>
   </x:si>
   <x:si>
     <x:t>2025 February</x:t>
   </x:si>
   <x:si>
     <x:t>2025M03</x:t>
   </x:si>
   <x:si>
     <x:t>2025 March</x:t>
   </x:si>
   <x:si>
     <x:t>2025M04</x:t>
   </x:si>
   <x:si>
     <x:t>2025 April</x:t>
   </x:si>
   <x:si>
+    <x:t>2025M05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOA22C02</x:t>
   </x:si>
   <x:si>
     <x:t>Journeys</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1132,1176 +1201,387 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...1119 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="135">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="135">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03840V04590" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Bicycle Sharing Scheme" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1241" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1241"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1351" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1351"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03840V04590"/>
     <x:tableColumn id="6" name="Bicycle Sharing Scheme"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2565,51 +1845,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA22/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaltransport.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -2798,55 +2078,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1241"/>
+  <x:dimension ref="A1:H1351"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="56.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18966,15809 +18246,19041 @@
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H621" s="0">
         <x:v>1407</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B622" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C622" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="B622" s="0" t="s">
+      <x:c r="D622" s="0" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H622" s="0">
-        <x:v>4136</x:v>
+        <x:v>9070</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:8">
       <x:c r="A623" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B623" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C623" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="B623" s="0" t="s">
+      <x:c r="D623" s="0" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H623" s="0">
-        <x:v>1475</x:v>
+        <x:v>1396</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:8">
       <x:c r="A624" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B624" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C624" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="B624" s="0" t="s">
+      <x:c r="D624" s="0" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H624" s="0">
-        <x:v>2341</x:v>
+        <x:v>1724</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:8">
       <x:c r="A625" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B625" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C625" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="B625" s="0" t="s">
+      <x:c r="D625" s="0" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H625" s="0">
+        <x:v>174</x:v>
+      </x:c>
     </x:row>
     <x:row r="626" spans="1:8">
       <x:c r="A626" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B626" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C626" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="B626" s="0" t="s">
+      <x:c r="D626" s="0" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H626" s="0">
-        <x:v>0</x:v>
+        <x:v>1429</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:8">
       <x:c r="A627" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H627" s="0">
-        <x:v>8553</x:v>
+        <x:v>9429</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:8">
       <x:c r="A628" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H628" s="0">
-        <x:v>1862</x:v>
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:8">
       <x:c r="A629" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H629" s="0">
-        <x:v>2659</x:v>
+        <x:v>1769</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:8">
       <x:c r="A630" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H630" s="0">
+        <x:v>178</x:v>
+      </x:c>
     </x:row>
     <x:row r="631" spans="1:8">
       <x:c r="A631" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H631" s="0">
-        <x:v>0</x:v>
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:8">
       <x:c r="A632" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H632" s="0">
-        <x:v>18818</x:v>
+        <x:v>9789</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:8">
       <x:c r="A633" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H633" s="0">
-        <x:v>1850</x:v>
+        <x:v>1530</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:8">
       <x:c r="A634" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H634" s="0">
-        <x:v>3115</x:v>
+        <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:8">
       <x:c r="A635" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H635" s="0">
+        <x:v>183</x:v>
+      </x:c>
     </x:row>
     <x:row r="636" spans="1:8">
       <x:c r="A636" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H636" s="0">
-        <x:v>0</x:v>
+        <x:v>1458</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:8">
       <x:c r="A637" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H637" s="0">
-        <x:v>24286</x:v>
+        <x:v>10133</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:8">
       <x:c r="A638" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H638" s="0">
-        <x:v>1990</x:v>
+        <x:v>1571</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:8">
       <x:c r="A639" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H639" s="0">
-        <x:v>3537</x:v>
+        <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:8">
       <x:c r="A640" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H640" s="0">
+        <x:v>175</x:v>
+      </x:c>
     </x:row>
     <x:row r="641" spans="1:8">
       <x:c r="A641" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H641" s="0">
-        <x:v>0</x:v>
+        <x:v>1472</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:8">
       <x:c r="A642" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H642" s="0">
-        <x:v>23938</x:v>
+        <x:v>10637</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:8">
       <x:c r="A643" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H643" s="0">
-        <x:v>1597</x:v>
+        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:8">
       <x:c r="A644" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H644" s="0">
-        <x:v>3187</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:8">
       <x:c r="A645" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H645" s="0">
+        <x:v>185</x:v>
+      </x:c>
     </x:row>
     <x:row r="646" spans="1:8">
       <x:c r="A646" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H646" s="0">
-        <x:v>0</x:v>
+        <x:v>1525</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:8">
       <x:c r="A647" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H647" s="0">
-        <x:v>27135</x:v>
+        <x:v>10911</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H648" s="0">
-        <x:v>1611</x:v>
+        <x:v>1693</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:8">
       <x:c r="A649" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H649" s="0">
-        <x:v>3602</x:v>
+        <x:v>1994</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H650" s="0">
+        <x:v>190</x:v>
+      </x:c>
     </x:row>
     <x:row r="651" spans="1:8">
       <x:c r="A651" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H651" s="0">
-        <x:v>0</x:v>
+        <x:v>1541</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:8">
       <x:c r="A652" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H652" s="0">
-        <x:v>27344</x:v>
+        <x:v>11086</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:8">
       <x:c r="A653" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H653" s="0">
-        <x:v>1716</x:v>
+        <x:v>1712</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:8">
       <x:c r="A654" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H654" s="0">
-        <x:v>3918</x:v>
+        <x:v>2026</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:8">
       <x:c r="A655" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H655" s="0">
+        <x:v>192</x:v>
+      </x:c>
     </x:row>
     <x:row r="656" spans="1:8">
       <x:c r="A656" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H656" s="0">
-        <x:v>0</x:v>
+        <x:v>1551</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:8">
       <x:c r="A657" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H657" s="0">
-        <x:v>25051</x:v>
+        <x:v>11188</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:8">
       <x:c r="A658" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H658" s="0">
-        <x:v>1253</x:v>
+        <x:v>1722</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:8">
       <x:c r="A659" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H659" s="0">
-        <x:v>3540</x:v>
+        <x:v>2055</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:8">
       <x:c r="A660" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H660" s="0">
+        <x:v>193</x:v>
+      </x:c>
     </x:row>
     <x:row r="661" spans="1:8">
       <x:c r="A661" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H661" s="0">
-        <x:v>0</x:v>
+        <x:v>1560</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:8">
       <x:c r="A662" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H662" s="0">
-        <x:v>33609</x:v>
+        <x:v>11335</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:8">
       <x:c r="A663" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H663" s="0">
-        <x:v>1682</x:v>
+        <x:v>1748</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:8">
       <x:c r="A664" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H664" s="0">
-        <x:v>3735</x:v>
+        <x:v>2098</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:8">
       <x:c r="A665" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H665" s="0">
+        <x:v>193</x:v>
+      </x:c>
     </x:row>
     <x:row r="666" spans="1:8">
       <x:c r="A666" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H666" s="0">
-        <x:v>0</x:v>
+        <x:v>1577</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:8">
       <x:c r="A667" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H667" s="0">
-        <x:v>36875</x:v>
+        <x:v>11463</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:8">
       <x:c r="A668" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H668" s="0">
-        <x:v>1900</x:v>
+        <x:v>1760</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:8">
       <x:c r="A669" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H669" s="0">
-        <x:v>4112</x:v>
+        <x:v>2124</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:8">
       <x:c r="A670" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H670" s="0">
+        <x:v>195</x:v>
+      </x:c>
     </x:row>
     <x:row r="671" spans="1:8">
       <x:c r="A671" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H671" s="0">
-        <x:v>0</x:v>
+        <x:v>1586</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:8">
       <x:c r="A672" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H672" s="0">
-        <x:v>31419</x:v>
+        <x:v>11675</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:8">
       <x:c r="A673" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H673" s="0">
-        <x:v>1222</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:8">
       <x:c r="A674" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H674" s="0">
-        <x:v>2854</x:v>
+        <x:v>2162</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:8">
       <x:c r="A675" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H675" s="0">
+        <x:v>197</x:v>
+      </x:c>
     </x:row>
     <x:row r="676" spans="1:8">
       <x:c r="A676" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H676" s="0">
-        <x:v>0</x:v>
+        <x:v>1610</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:8">
       <x:c r="A677" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H677" s="0">
-        <x:v>18215</x:v>
+        <x:v>4136</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:8">
       <x:c r="A678" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H678" s="0">
-        <x:v>795</x:v>
+        <x:v>1475</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:8">
       <x:c r="A679" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H679" s="0">
-        <x:v>2343</x:v>
+        <x:v>2341</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:8">
       <x:c r="A680" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H680" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="681" spans="1:8">
       <x:c r="A681" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H681" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:8">
       <x:c r="A682" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H682" s="0">
-        <x:v>18494</x:v>
+        <x:v>8553</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:8">
       <x:c r="A683" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H683" s="0">
-        <x:v>898</x:v>
+        <x:v>1862</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:8">
       <x:c r="A684" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H684" s="0">
-        <x:v>2142</x:v>
+        <x:v>2659</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:8">
       <x:c r="A685" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H685" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="686" spans="1:8">
       <x:c r="A686" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H686" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:8">
       <x:c r="A687" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H687" s="0">
-        <x:v>23278</x:v>
+        <x:v>18818</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:8">
       <x:c r="A688" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H688" s="0">
-        <x:v>1035</x:v>
+        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:8">
       <x:c r="A689" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H689" s="0">
-        <x:v>2096</x:v>
+        <x:v>3115</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:8">
       <x:c r="A690" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H690" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="691" spans="1:8">
       <x:c r="A691" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H691" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:8">
       <x:c r="A692" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H692" s="0">
-        <x:v>23764</x:v>
+        <x:v>24286</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:8">
       <x:c r="A693" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H693" s="0">
-        <x:v>1042</x:v>
+        <x:v>1990</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:8">
       <x:c r="A694" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H694" s="0">
-        <x:v>2613</x:v>
+        <x:v>3537</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:8">
       <x:c r="A695" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H695" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="696" spans="1:8">
       <x:c r="A696" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D696" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F696" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H696" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:8">
       <x:c r="A697" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H697" s="0">
-        <x:v>26318</x:v>
+        <x:v>23938</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:8">
       <x:c r="A698" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H698" s="0">
-        <x:v>1217</x:v>
+        <x:v>1597</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:8">
       <x:c r="A699" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H699" s="0">
-        <x:v>3101</x:v>
+        <x:v>3187</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:8">
       <x:c r="A700" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H700" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="701" spans="1:8">
       <x:c r="A701" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H701" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:8">
       <x:c r="A702" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H702" s="0">
-        <x:v>25748</x:v>
+        <x:v>27135</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:8">
       <x:c r="A703" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H703" s="0">
-        <x:v>1321</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:8">
       <x:c r="A704" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H704" s="0">
-        <x:v>3387</x:v>
+        <x:v>3602</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:8">
       <x:c r="A705" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H705" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="706" spans="1:8">
       <x:c r="A706" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H706" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:8">
       <x:c r="A707" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H707" s="0">
-        <x:v>23058</x:v>
+        <x:v>27344</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:8">
       <x:c r="A708" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H708" s="0">
-        <x:v>1363</x:v>
+        <x:v>1716</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:8">
       <x:c r="A709" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H709" s="0">
-        <x:v>3139</x:v>
+        <x:v>3918</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:8">
       <x:c r="A710" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H710" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="711" spans="1:8">
       <x:c r="A711" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H711" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:8">
       <x:c r="A712" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H712" s="0">
-        <x:v>22334</x:v>
+        <x:v>25051</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:8">
       <x:c r="A713" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H713" s="0">
-        <x:v>1236</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:8">
       <x:c r="A714" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H714" s="0">
-        <x:v>2691</x:v>
+        <x:v>3540</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:8">
       <x:c r="A715" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="716" spans="1:8">
       <x:c r="A716" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H716" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:8">
       <x:c r="A717" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H717" s="0">
-        <x:v>21924</x:v>
+        <x:v>33609</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:8">
       <x:c r="A718" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H718" s="0">
-        <x:v>1074</x:v>
+        <x:v>1682</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:8">
       <x:c r="A719" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H719" s="0">
-        <x:v>2821</x:v>
+        <x:v>3735</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:8">
       <x:c r="A720" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H720" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="721" spans="1:8">
       <x:c r="A721" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H721" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:8">
       <x:c r="A722" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G722" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H722" s="0">
-        <x:v>27178</x:v>
+        <x:v>36875</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:8">
       <x:c r="A723" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H723" s="0">
-        <x:v>1336</x:v>
+        <x:v>1900</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:8">
       <x:c r="A724" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H724" s="0">
-        <x:v>2946</x:v>
+        <x:v>4112</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:8">
       <x:c r="A725" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="726" spans="1:8">
       <x:c r="A726" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F726" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G726" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H726" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:8">
       <x:c r="A727" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F727" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H727" s="0">
-        <x:v>32652</x:v>
+        <x:v>31419</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:8">
       <x:c r="A728" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F728" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G728" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H728" s="0">
-        <x:v>1425</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:8">
       <x:c r="A729" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H729" s="0">
-        <x:v>3290</x:v>
+        <x:v>2854</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:8">
       <x:c r="A730" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D730" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E730" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F730" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G730" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H730" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="731" spans="1:8">
       <x:c r="A731" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F731" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H731" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:8">
       <x:c r="A732" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H732" s="0">
-        <x:v>28045</x:v>
+        <x:v>18215</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:8">
       <x:c r="A733" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H733" s="0">
-        <x:v>1075</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:8">
       <x:c r="A734" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F734" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G734" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H734" s="0">
-        <x:v>2739</x:v>
+        <x:v>2343</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:8">
       <x:c r="A735" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D735" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E735" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F735" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H735" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="736" spans="1:8">
       <x:c r="A736" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D736" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E736" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F736" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G736" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H736" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:8">
       <x:c r="A737" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D737" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E737" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F737" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H737" s="0">
-        <x:v>18381</x:v>
+        <x:v>18494</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:8">
       <x:c r="A738" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D738" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E738" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F738" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G738" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H738" s="0">
-        <x:v>707</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:8">
       <x:c r="A739" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D739" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E739" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F739" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H739" s="0">
-        <x:v>2124</x:v>
+        <x:v>2142</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:8">
       <x:c r="A740" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F740" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G740" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H740" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="741" spans="1:8">
       <x:c r="A741" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F741" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H741" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:8">
       <x:c r="A742" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F742" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G742" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H742" s="0">
-        <x:v>19625</x:v>
+        <x:v>23278</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:8">
       <x:c r="A743" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H743" s="0">
-        <x:v>924</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:8">
       <x:c r="A744" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F744" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G744" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H744" s="0">
-        <x:v>2377</x:v>
+        <x:v>2096</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:8">
       <x:c r="A745" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H745" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="746" spans="1:8">
       <x:c r="A746" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D746" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E746" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F746" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G746" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H746" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:8">
       <x:c r="A747" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D747" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E747" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F747" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H747" s="0">
-        <x:v>22124</x:v>
+        <x:v>23764</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:8">
       <x:c r="A748" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D748" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E748" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F748" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G748" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H748" s="0">
-        <x:v>969</x:v>
+        <x:v>1042</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:8">
       <x:c r="A749" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D749" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E749" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F749" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H749" s="0">
-        <x:v>2325</x:v>
+        <x:v>2613</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:8">
       <x:c r="A750" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D750" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E750" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F750" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G750" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H750" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="751" spans="1:8">
       <x:c r="A751" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D751" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E751" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F751" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H751" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:8">
       <x:c r="A752" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D752" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E752" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F752" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G752" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H752" s="0">
-        <x:v>26234</x:v>
+        <x:v>26318</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:8">
       <x:c r="A753" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D753" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E753" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F753" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G753" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H753" s="0">
-        <x:v>1112</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:8">
       <x:c r="A754" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C754" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D754" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E754" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F754" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G754" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H754" s="0">
-        <x:v>3000</x:v>
+        <x:v>3101</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:8">
       <x:c r="A755" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C755" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D755" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E755" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F755" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G755" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="756" spans="1:8">
       <x:c r="A756" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C756" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D756" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E756" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F756" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G756" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H756" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:8">
       <x:c r="A757" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F757" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H757" s="0">
-        <x:v>24432</x:v>
+        <x:v>25748</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:8">
       <x:c r="A758" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D758" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E758" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F758" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G758" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H758" s="0">
-        <x:v>1155</x:v>
+        <x:v>1321</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:8">
       <x:c r="A759" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D759" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E759" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F759" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G759" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H759" s="0">
-        <x:v>3270</x:v>
+        <x:v>3387</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:8">
       <x:c r="A760" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D760" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E760" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F760" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G760" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H760" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="761" spans="1:8">
       <x:c r="A761" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C761" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D761" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E761" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F761" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H761" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:8">
       <x:c r="A762" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D762" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E762" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F762" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G762" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H762" s="0">
-        <x:v>25360</x:v>
+        <x:v>23058</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:8">
       <x:c r="A763" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D763" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E763" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F763" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H763" s="0">
-        <x:v>1553</x:v>
+        <x:v>1363</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:8">
       <x:c r="A764" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D764" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E764" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F764" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G764" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H764" s="0">
-        <x:v>3584</x:v>
+        <x:v>3139</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:8">
       <x:c r="A765" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C765" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D765" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E765" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F765" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G765" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H765" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="766" spans="1:8">
       <x:c r="A766" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C766" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D766" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E766" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F766" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G766" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H766" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:8">
       <x:c r="A767" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C767" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D767" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E767" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F767" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G767" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H767" s="0">
-        <x:v>21445</x:v>
+        <x:v>22334</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:8">
       <x:c r="A768" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C768" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D768" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E768" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F768" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G768" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H768" s="0">
-        <x:v>1148</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:8">
       <x:c r="A769" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C769" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D769" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E769" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F769" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G769" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H769" s="0">
-        <x:v>2842</x:v>
+        <x:v>2691</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:8">
       <x:c r="A770" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G770" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H770" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="771" spans="1:8">
       <x:c r="A771" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H771" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:8">
       <x:c r="A772" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D772" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E772" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F772" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G772" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H772" s="0">
-        <x:v>24317</x:v>
+        <x:v>21924</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:8">
       <x:c r="A773" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D773" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E773" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F773" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G773" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H773" s="0">
-        <x:v>1412</x:v>
+        <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:8">
       <x:c r="A774" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G774" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H774" s="0">
-        <x:v>2926</x:v>
+        <x:v>2821</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:8">
       <x:c r="A775" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H775" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="776" spans="1:8">
       <x:c r="A776" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G776" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H776" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:8">
       <x:c r="A777" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F777" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G777" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H777" s="0">
-        <x:v>23491</x:v>
+        <x:v>27178</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:8">
       <x:c r="A778" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F778" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G778" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H778" s="0">
-        <x:v>1401</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:8">
       <x:c r="A779" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F779" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G779" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H779" s="0">
-        <x:v>2729</x:v>
+        <x:v>2946</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:8">
       <x:c r="A780" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D780" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E780" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F780" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G780" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H780" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="781" spans="1:8">
       <x:c r="A781" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G781" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H781" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:8">
       <x:c r="A782" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G782" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H782" s="0">
-        <x:v>24574</x:v>
+        <x:v>32652</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:8">
       <x:c r="A783" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D783" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E783" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F783" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G783" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H783" s="0">
-        <x:v>2613</x:v>
+        <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:8">
       <x:c r="A784" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C784" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D784" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E784" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F784" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G784" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H784" s="0">
-        <x:v>2633</x:v>
+        <x:v>3290</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:8">
       <x:c r="A785" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D785" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E785" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F785" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G785" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H785" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="786" spans="1:8">
       <x:c r="A786" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F786" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G786" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H786" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:8">
       <x:c r="A787" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C787" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D787" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E787" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F787" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G787" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H787" s="0">
-        <x:v>27865</x:v>
+        <x:v>28045</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:8">
       <x:c r="A788" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C788" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D788" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E788" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F788" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G788" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H788" s="0">
-        <x:v>4514</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:8">
       <x:c r="A789" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C789" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D789" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E789" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F789" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G789" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H789" s="0">
-        <x:v>2498</x:v>
+        <x:v>2739</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:8">
       <x:c r="A790" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D790" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E790" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F790" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G790" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H790" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="791" spans="1:8">
       <x:c r="A791" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D791" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E791" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F791" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G791" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H791" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:8">
       <x:c r="A792" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C792" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D792" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E792" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F792" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G792" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H792" s="0">
-        <x:v>27615</x:v>
+        <x:v>18381</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:8">
       <x:c r="A793" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C793" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D793" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E793" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F793" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G793" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H793" s="0">
-        <x:v>4339</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="794" spans="1:8">
       <x:c r="A794" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D794" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E794" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F794" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G794" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H794" s="0">
-        <x:v>2308</x:v>
+        <x:v>2124</x:v>
       </x:c>
     </x:row>
     <x:row r="795" spans="1:8">
       <x:c r="A795" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D795" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E795" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F795" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G795" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H795" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="796" spans="1:8">
       <x:c r="A796" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D796" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E796" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F796" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G796" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H796" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:8">
       <x:c r="A797" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F797" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G797" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H797" s="0">
-        <x:v>16247</x:v>
+        <x:v>19625</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:8">
       <x:c r="A798" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F798" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G798" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H798" s="0">
-        <x:v>2566</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:8">
       <x:c r="A799" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D799" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E799" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F799" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G799" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H799" s="0">
-        <x:v>1924</x:v>
+        <x:v>2377</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:8">
       <x:c r="A800" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F800" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G800" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H800" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="801" spans="1:8">
       <x:c r="A801" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H801" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:8">
       <x:c r="A802" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F802" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G802" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H802" s="0">
-        <x:v>17048</x:v>
+        <x:v>22124</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:8">
       <x:c r="A803" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F803" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G803" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H803" s="0">
-        <x:v>2195</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:8">
       <x:c r="A804" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C804" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D804" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E804" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F804" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G804" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H804" s="0">
-        <x:v>1717</x:v>
+        <x:v>2325</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:8">
       <x:c r="A805" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D805" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E805" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F805" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G805" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H805" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="806" spans="1:8">
       <x:c r="A806" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C806" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D806" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E806" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F806" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G806" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H806" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:8">
       <x:c r="A807" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C807" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D807" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E807" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F807" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G807" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H807" s="0">
-        <x:v>19876</x:v>
+        <x:v>26234</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:8">
       <x:c r="A808" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D808" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E808" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F808" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G808" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H808" s="0">
-        <x:v>2984</x:v>
+        <x:v>1112</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:8">
       <x:c r="A809" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H809" s="0">
-        <x:v>1961</x:v>
+        <x:v>3000</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:8">
       <x:c r="A810" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D810" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E810" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F810" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G810" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H810" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="811" spans="1:8">
       <x:c r="A811" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C811" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D811" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E811" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F811" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G811" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H811" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:8">
       <x:c r="A812" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C812" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D812" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E812" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F812" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G812" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H812" s="0">
-        <x:v>18689</x:v>
+        <x:v>24432</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:8">
       <x:c r="A813" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C813" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D813" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E813" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F813" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G813" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H813" s="0">
-        <x:v>2391</x:v>
+        <x:v>1155</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:8">
       <x:c r="A814" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C814" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D814" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E814" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F814" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G814" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H814" s="0">
-        <x:v>2054</x:v>
+        <x:v>3270</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:8">
       <x:c r="A815" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C815" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D815" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E815" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F815" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G815" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H815" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="816" spans="1:8">
       <x:c r="A816" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C816" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D816" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E816" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F816" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G816" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H816" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:8">
       <x:c r="A817" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C817" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D817" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E817" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F817" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G817" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H817" s="0">
-        <x:v>21122</x:v>
+        <x:v>25360</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:8">
       <x:c r="A818" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C818" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D818" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E818" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F818" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G818" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H818" s="0">
-        <x:v>3040</x:v>
+        <x:v>1553</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:8">
       <x:c r="A819" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C819" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D819" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E819" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F819" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G819" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H819" s="0">
-        <x:v>2425</x:v>
+        <x:v>3584</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:8">
       <x:c r="A820" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C820" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D820" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E820" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F820" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G820" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H820" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="821" spans="1:8">
       <x:c r="A821" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C821" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D821" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E821" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F821" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G821" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H821" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:8">
       <x:c r="A822" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C822" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D822" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E822" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F822" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G822" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H822" s="0">
-        <x:v>22024</x:v>
+        <x:v>21445</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:8">
       <x:c r="A823" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C823" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D823" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E823" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F823" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G823" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H823" s="0">
-        <x:v>3612</x:v>
+        <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:8">
       <x:c r="A824" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C824" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D824" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E824" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F824" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G824" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H824" s="0">
-        <x:v>2906</x:v>
+        <x:v>2842</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:8">
       <x:c r="A825" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C825" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D825" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E825" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F825" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G825" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H825" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="826" spans="1:8">
       <x:c r="A826" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C826" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D826" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E826" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F826" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G826" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H826" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:8">
       <x:c r="A827" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C827" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D827" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E827" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F827" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G827" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H827" s="0">
-        <x:v>21326</x:v>
+        <x:v>24317</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:8">
       <x:c r="A828" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C828" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D828" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E828" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F828" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G828" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H828" s="0">
-        <x:v>3774</x:v>
+        <x:v>1412</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:8">
       <x:c r="A829" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C829" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D829" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E829" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F829" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G829" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H829" s="0">
-        <x:v>2707</x:v>
+        <x:v>2926</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:8">
       <x:c r="A830" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C830" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D830" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E830" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F830" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G830" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H830" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="831" spans="1:8">
       <x:c r="A831" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C831" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D831" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E831" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F831" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G831" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H831" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:8">
       <x:c r="A832" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C832" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D832" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E832" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F832" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G832" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H832" s="0">
-        <x:v>23645</x:v>
+        <x:v>23491</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:8">
       <x:c r="A833" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C833" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D833" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E833" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F833" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G833" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H833" s="0">
-        <x:v>4678</x:v>
+        <x:v>1401</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:8">
       <x:c r="A834" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B834" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C834" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D834" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E834" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F834" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G834" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H834" s="0">
-        <x:v>2899</x:v>
+        <x:v>2729</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:8">
       <x:c r="A835" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B835" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C835" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D835" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E835" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F835" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G835" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H835" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="836" spans="1:8">
       <x:c r="A836" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C836" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D836" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E836" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F836" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G836" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H836" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:8">
       <x:c r="A837" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C837" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D837" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E837" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F837" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G837" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H837" s="0">
-        <x:v>22125</x:v>
+        <x:v>24574</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:8">
       <x:c r="A838" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D838" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E838" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F838" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G838" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H838" s="0">
-        <x:v>3655</x:v>
+        <x:v>2613</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:8">
       <x:c r="A839" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D839" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E839" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F839" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G839" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H839" s="0">
-        <x:v>2579</x:v>
+        <x:v>2633</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:8">
       <x:c r="A840" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D840" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E840" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F840" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G840" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H840" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="841" spans="1:8">
       <x:c r="A841" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C841" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D841" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E841" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F841" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G841" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H841" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:8">
       <x:c r="A842" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C842" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D842" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E842" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F842" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G842" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H842" s="0">
-        <x:v>26384</x:v>
+        <x:v>27865</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:8">
       <x:c r="A843" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C843" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D843" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E843" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F843" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G843" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H843" s="0">
-        <x:v>3860</x:v>
+        <x:v>4514</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:8">
       <x:c r="A844" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C844" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D844" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E844" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F844" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G844" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H844" s="0">
-        <x:v>2405</x:v>
+        <x:v>2498</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:8">
       <x:c r="A845" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C845" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D845" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E845" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F845" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G845" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H845" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="846" spans="1:8">
       <x:c r="A846" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C846" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D846" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E846" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F846" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G846" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H846" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:8">
       <x:c r="A847" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C847" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D847" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E847" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F847" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G847" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H847" s="0">
-        <x:v>33470</x:v>
+        <x:v>27615</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:8">
       <x:c r="A848" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C848" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D848" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E848" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F848" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G848" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H848" s="0">
-        <x:v>3753</x:v>
+        <x:v>4339</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:8">
       <x:c r="A849" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C849" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D849" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E849" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F849" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G849" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H849" s="0">
-        <x:v>2515</x:v>
+        <x:v>2308</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:8">
       <x:c r="A850" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C850" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D850" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E850" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F850" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G850" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H850" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="851" spans="1:8">
       <x:c r="A851" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C851" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D851" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E851" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F851" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G851" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H851" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="852" spans="1:8">
       <x:c r="A852" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C852" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D852" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E852" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F852" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G852" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H852" s="0">
-        <x:v>28169</x:v>
+        <x:v>16247</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:8">
       <x:c r="A853" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C853" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D853" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E853" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F853" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G853" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H853" s="0">
-        <x:v>3194</x:v>
+        <x:v>2566</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:8">
       <x:c r="A854" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D854" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E854" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F854" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G854" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H854" s="0">
-        <x:v>2039</x:v>
+        <x:v>1924</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:8">
       <x:c r="A855" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C855" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D855" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E855" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F855" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G855" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H855" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="856" spans="1:8">
       <x:c r="A856" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D856" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E856" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F856" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G856" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H856" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:8">
       <x:c r="A857" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D857" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E857" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F857" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G857" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H857" s="0">
-        <x:v>17703</x:v>
+        <x:v>17048</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:8">
       <x:c r="A858" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D858" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E858" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F858" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G858" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H858" s="0">
-        <x:v>1869</x:v>
+        <x:v>2195</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:8">
       <x:c r="A859" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D859" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E859" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F859" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G859" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H859" s="0">
-        <x:v>1565</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:8">
       <x:c r="A860" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D860" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E860" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F860" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G860" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H860" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="861" spans="1:8">
       <x:c r="A861" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H861" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:8">
       <x:c r="A862" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H862" s="0">
-        <x:v>20873</x:v>
+        <x:v>19876</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:8">
       <x:c r="A863" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D863" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E863" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F863" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G863" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H863" s="0">
-        <x:v>2041</x:v>
+        <x:v>2984</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:8">
       <x:c r="A864" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D864" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E864" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F864" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G864" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H864" s="0">
-        <x:v>1638</x:v>
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:8">
       <x:c r="A865" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D865" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E865" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F865" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G865" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H865" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="866" spans="1:8">
       <x:c r="A866" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C866" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D866" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E866" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F866" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G866" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H866" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:8">
       <x:c r="A867" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D867" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E867" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F867" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G867" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H867" s="0">
-        <x:v>21128</x:v>
+        <x:v>18689</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:8">
       <x:c r="A868" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D868" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E868" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F868" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G868" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H868" s="0">
-        <x:v>2444</x:v>
+        <x:v>2391</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:8">
       <x:c r="A869" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C869" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D869" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E869" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F869" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G869" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H869" s="0">
-        <x:v>1759</x:v>
+        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:8">
       <x:c r="A870" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C870" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D870" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E870" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F870" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G870" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H870" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="871" spans="1:8">
       <x:c r="A871" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C871" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D871" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E871" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F871" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G871" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H871" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:8">
       <x:c r="A872" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C872" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D872" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E872" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F872" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G872" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H872" s="0">
-        <x:v>22833</x:v>
+        <x:v>21122</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:8">
       <x:c r="A873" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C873" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D873" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E873" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F873" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G873" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H873" s="0">
-        <x:v>2374</x:v>
+        <x:v>3040</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:8">
       <x:c r="A874" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C874" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D874" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E874" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F874" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G874" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H874" s="0">
-        <x:v>1879</x:v>
+        <x:v>2425</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:8">
       <x:c r="A875" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C875" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D875" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E875" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F875" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G875" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H875" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="876" spans="1:8">
       <x:c r="A876" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C876" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D876" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E876" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F876" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G876" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H876" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:8">
       <x:c r="A877" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C877" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D877" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E877" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F877" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G877" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H877" s="0">
-        <x:v>20905</x:v>
+        <x:v>22024</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:8">
       <x:c r="A878" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C878" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D878" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E878" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F878" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G878" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H878" s="0">
-        <x:v>2493</x:v>
+        <x:v>3612</x:v>
       </x:c>
     </x:row>
     <x:row r="879" spans="1:8">
       <x:c r="A879" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C879" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D879" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E879" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F879" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G879" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H879" s="0">
-        <x:v>1984</x:v>
+        <x:v>2906</x:v>
       </x:c>
     </x:row>
     <x:row r="880" spans="1:8">
       <x:c r="A880" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C880" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D880" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E880" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F880" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G880" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H880" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="881" spans="1:8">
       <x:c r="A881" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C881" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D881" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E881" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F881" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G881" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H881" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="882" spans="1:8">
       <x:c r="A882" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C882" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D882" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E882" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F882" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G882" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H882" s="0">
-        <x:v>22666</x:v>
+        <x:v>21326</x:v>
       </x:c>
     </x:row>
     <x:row r="883" spans="1:8">
       <x:c r="A883" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C883" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D883" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E883" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F883" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G883" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H883" s="0">
-        <x:v>2894</x:v>
+        <x:v>3774</x:v>
       </x:c>
     </x:row>
     <x:row r="884" spans="1:8">
       <x:c r="A884" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C884" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D884" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E884" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F884" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G884" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H884" s="0">
-        <x:v>2466</x:v>
+        <x:v>2707</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:8">
       <x:c r="A885" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C885" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D885" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E885" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F885" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G885" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H885" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="886" spans="1:8">
       <x:c r="A886" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C886" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D886" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E886" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F886" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G886" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H886" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="887" spans="1:8">
       <x:c r="A887" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C887" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D887" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E887" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F887" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G887" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H887" s="0">
-        <x:v>19466</x:v>
+        <x:v>23645</x:v>
       </x:c>
     </x:row>
     <x:row r="888" spans="1:8">
       <x:c r="A888" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C888" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D888" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E888" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F888" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G888" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H888" s="0">
-        <x:v>2616</x:v>
+        <x:v>4678</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:8">
       <x:c r="A889" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C889" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D889" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E889" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F889" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G889" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H889" s="0">
-        <x:v>1943</x:v>
+        <x:v>2899</x:v>
       </x:c>
     </x:row>
     <x:row r="890" spans="1:8">
       <x:c r="A890" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C890" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D890" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E890" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F890" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G890" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H890" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="891" spans="1:8">
       <x:c r="A891" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C891" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D891" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E891" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F891" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G891" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H891" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:8">
       <x:c r="A892" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C892" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D892" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E892" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F892" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G892" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H892" s="0">
-        <x:v>22605</x:v>
+        <x:v>22125</x:v>
       </x:c>
     </x:row>
     <x:row r="893" spans="1:8">
       <x:c r="A893" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C893" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D893" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E893" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F893" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G893" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H893" s="0">
-        <x:v>3156</x:v>
+        <x:v>3655</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:8">
       <x:c r="A894" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D894" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E894" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F894" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G894" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H894" s="0">
-        <x:v>2240</x:v>
+        <x:v>2579</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:8">
       <x:c r="A895" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D895" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E895" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F895" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G895" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H895" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="896" spans="1:8">
       <x:c r="A896" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B896" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C896" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D896" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E896" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F896" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G896" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H896" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:8">
       <x:c r="A897" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C897" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D897" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E897" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F897" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G897" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H897" s="0">
-        <x:v>19504</x:v>
+        <x:v>26384</x:v>
       </x:c>
     </x:row>
     <x:row r="898" spans="1:8">
       <x:c r="A898" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B898" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C898" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D898" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E898" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F898" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G898" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H898" s="0">
-        <x:v>1978</x:v>
+        <x:v>3860</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:8">
       <x:c r="A899" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C899" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D899" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E899" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F899" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G899" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H899" s="0">
-        <x:v>1792</x:v>
+        <x:v>2405</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:8">
       <x:c r="A900" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C900" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D900" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E900" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F900" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G900" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H900" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="901" spans="1:8">
       <x:c r="A901" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C901" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D901" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E901" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F901" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G901" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H901" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:8">
       <x:c r="A902" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C902" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D902" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E902" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F902" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G902" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H902" s="0">
-        <x:v>21264</x:v>
+        <x:v>33470</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:8">
       <x:c r="A903" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C903" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D903" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E903" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F903" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G903" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H903" s="0">
-        <x:v>2381</x:v>
+        <x:v>3753</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:8">
       <x:c r="A904" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C904" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D904" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E904" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F904" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G904" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H904" s="0">
-        <x:v>1985</x:v>
+        <x:v>2515</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:8">
       <x:c r="A905" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C905" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D905" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E905" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F905" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G905" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H905" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="906" spans="1:8">
       <x:c r="A906" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D906" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E906" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F906" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G906" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H906" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:8">
       <x:c r="A907" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C907" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D907" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E907" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F907" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G907" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H907" s="0">
-        <x:v>20472</x:v>
+        <x:v>28169</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:8">
       <x:c r="A908" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C908" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D908" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E908" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F908" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G908" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H908" s="0">
-        <x:v>2241</x:v>
+        <x:v>3194</x:v>
       </x:c>
     </x:row>
     <x:row r="909" spans="1:8">
       <x:c r="A909" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C909" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D909" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E909" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F909" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G909" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H909" s="0">
-        <x:v>1752</x:v>
+        <x:v>2039</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:8">
       <x:c r="A910" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C910" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D910" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E910" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F910" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G910" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H910" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="911" spans="1:8">
       <x:c r="A911" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C911" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D911" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E911" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F911" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G911" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H911" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:8">
       <x:c r="A912" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C912" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D912" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E912" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F912" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G912" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H912" s="0">
-        <x:v>17346</x:v>
+        <x:v>17703</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:8">
       <x:c r="A913" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C913" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D913" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E913" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F913" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G913" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H913" s="0">
-        <x:v>1665</x:v>
+        <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:8">
       <x:c r="A914" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C914" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D914" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E914" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F914" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G914" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H914" s="0">
-        <x:v>1550</x:v>
+        <x:v>1565</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:8">
       <x:c r="A915" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C915" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D915" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E915" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F915" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G915" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H915" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="916" spans="1:8">
       <x:c r="A916" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C916" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D916" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E916" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F916" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G916" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H916" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:8">
       <x:c r="A917" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C917" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D917" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E917" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F917" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G917" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H917" s="0">
-        <x:v>12002</x:v>
+        <x:v>20873</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:8">
       <x:c r="A918" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C918" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D918" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E918" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F918" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G918" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H918" s="0">
-        <x:v>907</x:v>
+        <x:v>2041</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:8">
       <x:c r="A919" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C919" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D919" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E919" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F919" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G919" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H919" s="0">
-        <x:v>1141</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:8">
       <x:c r="A920" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C920" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D920" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E920" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F920" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G920" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H920" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="921" spans="1:8">
       <x:c r="A921" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B921" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C921" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D921" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E921" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F921" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G921" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H921" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:8">
       <x:c r="A922" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C922" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D922" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E922" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F922" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G922" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H922" s="0">
-        <x:v>13665</x:v>
+        <x:v>21128</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:8">
       <x:c r="A923" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C923" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D923" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E923" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F923" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G923" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H923" s="0">
-        <x:v>1055</x:v>
+        <x:v>2444</x:v>
       </x:c>
     </x:row>
     <x:row r="924" spans="1:8">
       <x:c r="A924" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B924" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C924" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D924" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E924" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F924" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G924" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H924" s="0">
-        <x:v>1292</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:8">
       <x:c r="A925" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C925" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D925" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E925" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F925" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G925" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H925" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="926" spans="1:8">
       <x:c r="A926" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B926" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C926" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D926" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E926" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F926" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G926" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H926" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="927" spans="1:8">
       <x:c r="A927" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B927" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C927" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D927" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E927" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F927" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G927" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H927" s="0">
-        <x:v>13608</x:v>
+        <x:v>22833</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:8">
       <x:c r="A928" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B928" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C928" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D928" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E928" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F928" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G928" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H928" s="0">
-        <x:v>812</x:v>
+        <x:v>2374</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:8">
       <x:c r="A929" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D929" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E929" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F929" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G929" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H929" s="0">
-        <x:v>1103</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:8">
       <x:c r="A930" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C930" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D930" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E930" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F930" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G930" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H930" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="931" spans="1:8">
       <x:c r="A931" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C931" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D931" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E931" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F931" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G931" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H931" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:8">
       <x:c r="A932" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C932" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D932" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E932" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F932" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G932" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H932" s="0">
-        <x:v>7726</x:v>
+        <x:v>20905</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:8">
       <x:c r="A933" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C933" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D933" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E933" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F933" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G933" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H933" s="0">
-        <x:v>436</x:v>
+        <x:v>2493</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:8">
       <x:c r="A934" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B934" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C934" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D934" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E934" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F934" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G934" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H934" s="0">
-        <x:v>871</x:v>
+        <x:v>1984</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:8">
       <x:c r="A935" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B935" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C935" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D935" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E935" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F935" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G935" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H935" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="936" spans="1:8">
       <x:c r="A936" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B936" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C936" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D936" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E936" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F936" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G936" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H936" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:8">
       <x:c r="A937" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B937" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C937" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D937" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E937" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F937" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G937" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H937" s="0">
-        <x:v>2563</x:v>
+        <x:v>22666</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:8">
       <x:c r="A938" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C938" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D938" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E938" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F938" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G938" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H938" s="0">
-        <x:v>253</x:v>
+        <x:v>2894</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:8">
       <x:c r="A939" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B939" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C939" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D939" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E939" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F939" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G939" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H939" s="0">
-        <x:v>560</x:v>
+        <x:v>2466</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:8">
       <x:c r="A940" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B940" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C940" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D940" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E940" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F940" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G940" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H940" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="941" spans="1:8">
       <x:c r="A941" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C941" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D941" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E941" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F941" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G941" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H941" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:8">
       <x:c r="A942" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C942" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D942" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E942" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F942" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G942" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H942" s="0">
-        <x:v>5430</x:v>
+        <x:v>19466</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:8">
       <x:c r="A943" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B943" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C943" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D943" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E943" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F943" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G943" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H943" s="0">
-        <x:v>392</x:v>
+        <x:v>2616</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:8">
       <x:c r="A944" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B944" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C944" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D944" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E944" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F944" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G944" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H944" s="0">
-        <x:v>1031</x:v>
+        <x:v>1943</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:8">
       <x:c r="A945" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B945" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C945" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D945" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E945" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F945" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G945" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H945" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="946" spans="1:8">
       <x:c r="A946" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B946" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C946" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D946" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E946" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F946" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G946" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H946" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:8">
       <x:c r="A947" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C947" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D947" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E947" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F947" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G947" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H947" s="0">
-        <x:v>6004</x:v>
+        <x:v>22605</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:8">
       <x:c r="A948" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C948" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D948" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E948" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F948" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G948" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H948" s="0">
-        <x:v>503</x:v>
+        <x:v>3156</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:8">
       <x:c r="A949" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C949" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D949" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E949" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F949" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G949" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H949" s="0">
-        <x:v>818</x:v>
+        <x:v>2240</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:8">
       <x:c r="A950" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C950" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D950" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E950" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F950" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G950" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H950" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="951" spans="1:8">
       <x:c r="A951" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C951" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D951" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E951" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F951" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G951" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H951" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:8">
       <x:c r="A952" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C952" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D952" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E952" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F952" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G952" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H952" s="0">
-        <x:v>7147</x:v>
+        <x:v>19504</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:8">
       <x:c r="A953" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C953" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D953" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E953" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F953" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G953" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H953" s="0">
-        <x:v>524</x:v>
+        <x:v>1978</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:8">
       <x:c r="A954" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B954" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C954" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D954" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E954" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F954" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G954" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H954" s="0">
-        <x:v>852</x:v>
+        <x:v>1792</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:8">
       <x:c r="A955" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C955" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D955" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E955" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F955" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G955" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H955" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="956" spans="1:8">
       <x:c r="A956" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C956" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D956" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E956" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F956" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G956" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H956" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:8">
       <x:c r="A957" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C957" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D957" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E957" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F957" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G957" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H957" s="0">
-        <x:v>6192</x:v>
+        <x:v>21264</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:8">
       <x:c r="A958" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C958" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D958" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E958" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F958" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G958" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H958" s="0">
-        <x:v>826</x:v>
+        <x:v>2381</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:8">
       <x:c r="A959" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C959" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D959" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E959" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F959" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G959" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H959" s="0">
-        <x:v>922</x:v>
+        <x:v>1985</x:v>
       </x:c>
     </x:row>
     <x:row r="960" spans="1:8">
       <x:c r="A960" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C960" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D960" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E960" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F960" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G960" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H960" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="961" spans="1:8">
       <x:c r="A961" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B961" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C961" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D961" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E961" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F961" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G961" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H961" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:8">
       <x:c r="A962" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B962" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C962" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D962" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E962" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F962" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G962" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H962" s="0">
-        <x:v>6658</x:v>
+        <x:v>20472</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:8">
       <x:c r="A963" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B963" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C963" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D963" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E963" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F963" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G963" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H963" s="0">
-        <x:v>727</x:v>
+        <x:v>2241</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:8">
       <x:c r="A964" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B964" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C964" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D964" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E964" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F964" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G964" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H964" s="0">
-        <x:v>1091</x:v>
+        <x:v>1752</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:8">
       <x:c r="A965" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B965" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C965" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D965" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E965" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F965" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G965" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H965" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="966" spans="1:8">
       <x:c r="A966" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B966" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C966" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D966" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E966" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F966" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G966" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H966" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:8">
       <x:c r="A967" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C967" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D967" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E967" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F967" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G967" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H967" s="0">
-        <x:v>5197</x:v>
+        <x:v>17346</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:8">
       <x:c r="A968" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C968" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D968" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E968" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F968" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G968" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H968" s="0">
-        <x:v>570</x:v>
+        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:8">
       <x:c r="A969" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B969" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C969" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D969" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E969" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F969" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G969" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H969" s="0">
-        <x:v>812</x:v>
+        <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:8">
       <x:c r="A970" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B970" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C970" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D970" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E970" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F970" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G970" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H970" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="971" spans="1:8">
       <x:c r="A971" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B971" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C971" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D971" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E971" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F971" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G971" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H971" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:8">
       <x:c r="A972" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B972" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C972" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D972" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E972" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F972" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G972" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H972" s="0">
-        <x:v>4045</x:v>
+        <x:v>12002</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:8">
       <x:c r="A973" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B973" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C973" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D973" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E973" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F973" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G973" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H973" s="0">
-        <x:v>270</x:v>
+        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:8">
       <x:c r="A974" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B974" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C974" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D974" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E974" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F974" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G974" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H974" s="0">
-        <x:v>537</x:v>
+        <x:v>1141</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:8">
       <x:c r="A975" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C975" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D975" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E975" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F975" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G975" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H975" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="976" spans="1:8">
       <x:c r="A976" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C976" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D976" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E976" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F976" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G976" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H976" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:8">
       <x:c r="A977" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C977" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D977" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E977" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F977" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G977" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H977" s="0">
-        <x:v>3269</x:v>
+        <x:v>13665</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:8">
       <x:c r="A978" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C978" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D978" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E978" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F978" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G978" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H978" s="0">
-        <x:v>236</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:8">
       <x:c r="A979" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B979" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C979" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D979" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E979" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F979" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G979" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H979" s="0">
-        <x:v>558</x:v>
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="980" spans="1:8">
       <x:c r="A980" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B980" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C980" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D980" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E980" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F980" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G980" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H980" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="981" spans="1:8">
       <x:c r="A981" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B981" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C981" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D981" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E981" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F981" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G981" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H981" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:8">
       <x:c r="A982" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C982" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D982" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E982" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F982" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G982" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H982" s="0">
-        <x:v>1695</x:v>
+        <x:v>13608</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:8">
       <x:c r="A983" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C983" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D983" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E983" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F983" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G983" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H983" s="0">
-        <x:v>232</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:8">
       <x:c r="A984" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B984" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C984" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D984" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E984" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F984" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G984" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H984" s="0">
-        <x:v>223</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="985" spans="1:8">
       <x:c r="A985" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B985" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C985" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D985" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E985" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F985" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G985" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H985" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="986" spans="1:8">
       <x:c r="A986" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B986" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C986" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D986" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E986" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F986" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G986" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H986" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:8">
       <x:c r="A987" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B987" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C987" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D987" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E987" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F987" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G987" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H987" s="0">
-        <x:v>1457</x:v>
+        <x:v>7726</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:8">
       <x:c r="A988" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B988" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C988" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D988" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E988" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F988" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G988" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H988" s="0">
-        <x:v>261</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:8">
       <x:c r="A989" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B989" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C989" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D989" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E989" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F989" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G989" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H989" s="0">
-        <x:v>215</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="990" spans="1:8">
       <x:c r="A990" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B990" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C990" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D990" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E990" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F990" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G990" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H990" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="991" spans="1:8">
       <x:c r="A991" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B991" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C991" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D991" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E991" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F991" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G991" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H991" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="992" spans="1:8">
       <x:c r="A992" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B992" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C992" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D992" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E992" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F992" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G992" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H992" s="0">
-        <x:v>3065</x:v>
+        <x:v>2563</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:8">
       <x:c r="A993" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B993" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C993" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D993" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E993" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F993" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G993" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H993" s="0">
-        <x:v>495</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="994" spans="1:8">
       <x:c r="A994" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B994" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C994" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D994" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E994" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F994" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G994" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H994" s="0">
-        <x:v>210</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="995" spans="1:8">
       <x:c r="A995" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B995" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C995" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D995" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E995" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F995" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G995" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H995" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="996" spans="1:8">
       <x:c r="A996" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C996" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D996" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E996" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F996" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G996" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H996" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="997" spans="1:8">
       <x:c r="A997" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C997" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D997" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E997" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F997" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G997" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H997" s="0">
-        <x:v>4504</x:v>
+        <x:v>5430</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:8">
       <x:c r="A998" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C998" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D998" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E998" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F998" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G998" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H998" s="0">
-        <x:v>747</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:8">
       <x:c r="A999" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B999" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C999" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D999" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E999" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F999" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G999" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H999" s="0">
-        <x:v>350</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:8">
       <x:c r="A1000" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1000" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D1000" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E1000" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1000" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1000" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1000" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1001" spans="1:8">
       <x:c r="A1001" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1001" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D1001" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E1001" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1001" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1001" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1001" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:8">
       <x:c r="A1002" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1002" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1002" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D1002" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E1002" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1002" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1002" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1002" s="0">
-        <x:v>3760</x:v>
+        <x:v>6004</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:8">
       <x:c r="A1003" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1003" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1003" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D1003" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E1003" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1003" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1003" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1003" s="0">
-        <x:v>722</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="1004" spans="1:8">
       <x:c r="A1004" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1004" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1004" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D1004" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E1004" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1004" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1004" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1004" s="0">
-        <x:v>352</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="1005" spans="1:8">
       <x:c r="A1005" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1005" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1005" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D1005" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E1005" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1005" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1005" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1005" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1006" spans="1:8">
       <x:c r="A1006" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1006" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1006" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D1006" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E1006" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1006" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1006" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1006" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1007" spans="1:8">
       <x:c r="A1007" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1007" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1007" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D1007" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E1007" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1007" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1007" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1007" s="0">
-        <x:v>4698</x:v>
+        <x:v>7147</x:v>
       </x:c>
     </x:row>
     <x:row r="1008" spans="1:8">
       <x:c r="A1008" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1008" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1008" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D1008" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E1008" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1008" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1008" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1008" s="0">
-        <x:v>798</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:8">
       <x:c r="A1009" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1009" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1009" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D1009" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E1009" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1009" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1009" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1009" s="0">
-        <x:v>497</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:8">
       <x:c r="A1010" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1010" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1010" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D1010" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E1010" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1010" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1010" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1010" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1011" spans="1:8">
       <x:c r="A1011" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1011" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1011" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D1011" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E1011" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1011" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1011" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1011" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:8">
       <x:c r="A1012" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1012" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1012" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D1012" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E1012" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1012" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1012" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1012" s="0">
-        <x:v>5175</x:v>
+        <x:v>6192</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:8">
       <x:c r="A1013" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1013" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1013" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D1013" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E1013" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1013" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1013" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1013" s="0">
-        <x:v>869</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:8">
       <x:c r="A1014" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1014" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1014" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D1014" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E1014" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1014" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1014" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1014" s="0">
-        <x:v>526</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:8">
       <x:c r="A1015" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1015" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1015" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D1015" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E1015" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1015" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1015" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1015" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1016" spans="1:8">
       <x:c r="A1016" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1016" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D1016" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E1016" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1016" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1016" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1016" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:8">
       <x:c r="A1017" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1017" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D1017" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E1017" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1017" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1017" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1017" s="0">
-        <x:v>5287</x:v>
+        <x:v>6658</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:8">
       <x:c r="A1018" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1018" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1018" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D1018" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E1018" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1018" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1018" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1018" s="0">
-        <x:v>920</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:8">
       <x:c r="A1019" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1019" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1019" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D1019" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E1019" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1019" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1019" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1019" s="0">
-        <x:v>431</x:v>
+        <x:v>1091</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:8">
       <x:c r="A1020" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1020" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1020" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D1020" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E1020" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1020" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1020" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1020" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1021" spans="1:8">
       <x:c r="A1021" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1021" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D1021" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E1021" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1021" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1021" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1021" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:8">
       <x:c r="A1022" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1022" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D1022" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E1022" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1022" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1022" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1022" s="0">
-        <x:v>5473</x:v>
+        <x:v>5197</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:8">
       <x:c r="A1023" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1023" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D1023" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E1023" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1023" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1023" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1023" s="0">
-        <x:v>1008</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:8">
       <x:c r="A1024" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1024" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D1024" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E1024" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1024" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1024" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1024" s="0">
-        <x:v>424</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:8">
       <x:c r="A1025" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1025" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D1025" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E1025" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1025" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1025" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1025" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1026" spans="1:8">
       <x:c r="A1026" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1026" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D1026" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E1026" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1026" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1026" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1026" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:8">
       <x:c r="A1027" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1027" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D1027" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E1027" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1027" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1027" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1027" s="0">
-        <x:v>6377</x:v>
+        <x:v>4045</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:8">
       <x:c r="A1028" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1028" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D1028" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E1028" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1028" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1028" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1028" s="0">
-        <x:v>765</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:8">
       <x:c r="A1029" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D1029" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E1029" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1029" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1029" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1029" s="0">
-        <x:v>569</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:8">
       <x:c r="A1030" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1030" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D1030" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E1030" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1030" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1030" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1030" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1031" spans="1:8">
       <x:c r="A1031" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1031" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D1031" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E1031" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1031" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1031" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1031" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:8">
       <x:c r="A1032" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1032" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D1032" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E1032" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1032" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1032" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1032" s="0">
-        <x:v>7961</x:v>
+        <x:v>3269</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:8">
       <x:c r="A1033" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1033" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D1033" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E1033" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1033" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1033" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1033" s="0">
-        <x:v>719</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:8">
       <x:c r="A1034" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1034" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D1034" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E1034" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1034" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1034" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1034" s="0">
-        <x:v>617</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:8">
       <x:c r="A1035" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1035" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D1035" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E1035" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1035" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1035" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1035" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1036" spans="1:8">
       <x:c r="A1036" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1036" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D1036" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E1036" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1036" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1036" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1036" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:8">
       <x:c r="A1037" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1037" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D1037" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E1037" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1037" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1037" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1037" s="0">
-        <x:v>5163</x:v>
+        <x:v>1695</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:8">
       <x:c r="A1038" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1038" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D1038" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E1038" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1038" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1038" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1038" s="0">
-        <x:v>362</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:8">
       <x:c r="A1039" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1039" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D1039" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E1039" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1039" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1039" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1039" s="0">
-        <x:v>448</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:8">
       <x:c r="A1040" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1040" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D1040" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E1040" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1040" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1040" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1040" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1041" spans="1:8">
       <x:c r="A1041" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1041" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D1041" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E1041" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1041" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1041" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1041" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:8">
       <x:c r="A1042" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1042" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D1042" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E1042" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1042" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1042" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1042" s="0">
-        <x:v>5972</x:v>
+        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:8">
       <x:c r="A1043" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D1043" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E1043" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1043" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1043" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1043" s="0">
-        <x:v>451</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:8">
       <x:c r="A1044" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1044" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D1044" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E1044" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1044" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1044" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1044" s="0">
-        <x:v>574</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:8">
       <x:c r="A1045" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D1045" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E1045" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1045" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1045" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1045" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1046" spans="1:8">
       <x:c r="A1046" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1046" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D1046" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E1046" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1046" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1046" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1046" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:8">
       <x:c r="A1047" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1047" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D1047" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E1047" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1047" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1047" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1047" s="0">
-        <x:v>6864</x:v>
+        <x:v>3065</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:8">
       <x:c r="A1048" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1048" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D1048" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E1048" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1048" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1048" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1048" s="0">
-        <x:v>415</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:8">
       <x:c r="A1049" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1049" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D1049" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E1049" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1049" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1049" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1049" s="0">
-        <x:v>523</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:8">
       <x:c r="A1050" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1050" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D1050" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E1050" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1050" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1050" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1050" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1051" spans="1:8">
       <x:c r="A1051" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1051" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D1051" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E1051" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1051" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1051" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1051" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:8">
       <x:c r="A1052" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1052" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D1052" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E1052" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1052" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1052" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1052" s="0">
-        <x:v>8726</x:v>
+        <x:v>4504</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:8">
       <x:c r="A1053" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1053" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D1053" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E1053" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1053" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1053" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1053" s="0">
-        <x:v>516</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:8">
       <x:c r="A1054" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1054" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D1054" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E1054" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1054" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1054" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1054" s="0">
-        <x:v>835</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:8">
       <x:c r="A1055" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1055" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D1055" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E1055" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1055" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1055" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1055" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1056" spans="1:8">
       <x:c r="A1056" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1056" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D1056" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E1056" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1056" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1056" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1056" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:8">
       <x:c r="A1057" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1057" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D1057" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E1057" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1057" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1057" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1057" s="0">
-        <x:v>9271</x:v>
+        <x:v>3760</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:8">
       <x:c r="A1058" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1058" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D1058" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E1058" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1058" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1058" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1058" s="0">
-        <x:v>553</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:8">
       <x:c r="A1059" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1059" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1059" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D1059" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E1059" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1059" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1059" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1059" s="0">
-        <x:v>645</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:8">
       <x:c r="A1060" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1060" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D1060" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E1060" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1060" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1060" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1060" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1061" spans="1:8">
       <x:c r="A1061" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1061" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D1061" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E1061" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1061" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1061" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1061" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:8">
       <x:c r="A1062" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1062" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D1062" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E1062" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1062" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1062" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1062" s="0">
-        <x:v>10748</x:v>
+        <x:v>4698</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:8">
       <x:c r="A1063" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1063" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D1063" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E1063" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1063" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1063" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1063" s="0">
-        <x:v>567</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:8">
       <x:c r="A1064" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1064" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D1064" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E1064" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1064" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1064" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1064" s="0">
-        <x:v>780</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:8">
       <x:c r="A1065" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1065" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D1065" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E1065" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1065" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1065" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1065" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1066" spans="1:8">
       <x:c r="A1066" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1066" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D1066" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E1066" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1066" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1066" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1066" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:8">
       <x:c r="A1067" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1067" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D1067" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E1067" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1067" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1067" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1067" s="0">
-        <x:v>10256</x:v>
+        <x:v>5175</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:8">
       <x:c r="A1068" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1068" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D1068" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E1068" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1068" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1068" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1068" s="0">
-        <x:v>771</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:8">
       <x:c r="A1069" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1069" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D1069" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E1069" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1069" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1069" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1069" s="0">
-        <x:v>775</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:8">
       <x:c r="A1070" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1070" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D1070" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E1070" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1070" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1070" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1070" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1071" spans="1:8">
       <x:c r="A1071" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1071" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D1071" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E1071" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1071" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1071" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1071" s="0">
-        <x:v>328</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:8">
       <x:c r="A1072" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1072" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D1072" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E1072" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1072" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1072" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1072" s="0">
-        <x:v>11093</x:v>
+        <x:v>5287</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:8">
       <x:c r="A1073" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1073" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D1073" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E1073" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1073" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1073" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1073" s="0">
-        <x:v>888</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:8">
       <x:c r="A1074" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1074" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D1074" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E1074" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1074" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1074" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1074" s="0">
-        <x:v>1093</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:8">
       <x:c r="A1075" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1075" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D1075" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E1075" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1075" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1075" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1075" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1076" spans="1:8">
       <x:c r="A1076" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1076" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D1076" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E1076" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1076" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1076" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1076" s="0">
-        <x:v>1428</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:8">
       <x:c r="A1077" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1077" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1077" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E1077" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1077" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1077" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1077" s="0">
-        <x:v>11945</x:v>
+        <x:v>5473</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:8">
       <x:c r="A1078" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1078" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1078" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E1078" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1078" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1078" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1078" s="0">
-        <x:v>669</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:8">
       <x:c r="A1079" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1079" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1079" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E1079" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1079" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1079" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1079" s="0">
-        <x:v>1136</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:8">
       <x:c r="A1080" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1080" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1080" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E1080" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1080" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1080" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1080" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1081" spans="1:8">
       <x:c r="A1081" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1081" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1081" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E1081" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1081" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1081" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1081" s="0">
-        <x:v>1521</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:8">
       <x:c r="A1082" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1082" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D1082" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E1082" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1082" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1082" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1082" s="0">
-        <x:v>11482</x:v>
+        <x:v>6377</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:8">
       <x:c r="A1083" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1083" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D1083" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E1083" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1083" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1083" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1083" s="0">
-        <x:v>667</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:8">
       <x:c r="A1084" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1084" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D1084" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E1084" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1084" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1084" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1084" s="0">
-        <x:v>1022</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:8">
       <x:c r="A1085" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1085" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D1085" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E1085" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1085" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1085" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1085" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1086" spans="1:8">
       <x:c r="A1086" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1086" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1086" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D1086" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E1086" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1086" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1086" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1086" s="0">
-        <x:v>1456</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:8">
       <x:c r="A1087" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1087" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D1087" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E1087" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1087" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1087" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1087" s="0">
-        <x:v>9996</x:v>
+        <x:v>7961</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:8">
       <x:c r="A1088" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1088" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D1088" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E1088" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1088" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1088" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1088" s="0">
-        <x:v>409</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:8">
       <x:c r="A1089" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1089" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D1089" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E1089" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1089" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1089" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1089" s="0">
-        <x:v>998</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:8">
       <x:c r="A1090" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1090" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D1090" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E1090" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1090" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1090" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1090" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1091" spans="1:8">
       <x:c r="A1091" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1091" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1091" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D1091" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E1091" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1091" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1091" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1091" s="0">
-        <x:v>2048</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:8">
       <x:c r="A1092" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1092" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1092" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D1092" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E1092" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1092" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1092" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1092" s="0">
-        <x:v>7890</x:v>
+        <x:v>5163</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:8">
       <x:c r="A1093" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1093" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1093" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D1093" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E1093" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1093" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1093" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1093" s="0">
-        <x:v>214</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:8">
       <x:c r="A1094" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1094" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1094" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D1094" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E1094" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1094" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1094" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1094" s="0">
-        <x:v>588</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:8">
       <x:c r="A1095" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1095" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1095" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D1095" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E1095" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1095" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1095" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1095" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1096" spans="1:8">
       <x:c r="A1096" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1096" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D1096" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E1096" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1096" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1096" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1096" s="0">
-        <x:v>1681</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:8">
       <x:c r="A1097" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1097" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D1097" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E1097" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1097" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1097" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1097" s="0">
-        <x:v>5457</x:v>
+        <x:v>5972</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:8">
       <x:c r="A1098" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1098" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1098" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D1098" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E1098" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1098" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1098" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1098" s="0">
-        <x:v>144</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:8">
       <x:c r="A1099" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1099" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D1099" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E1099" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1099" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1099" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1099" s="0">
-        <x:v>445</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:8">
       <x:c r="A1100" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1100" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D1100" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E1100" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1100" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1100" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1100" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1101" spans="1:8">
       <x:c r="A1101" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1101" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1101" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D1101" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E1101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1101" s="0">
-        <x:v>1175</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:8">
       <x:c r="A1102" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1102" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1102" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D1102" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E1102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1102" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1102" s="0">
-        <x:v>6191</x:v>
+        <x:v>6864</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:8">
       <x:c r="A1103" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1103" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D1103" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E1103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1103" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1103" s="0">
-        <x:v>200</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:8">
       <x:c r="A1104" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1104" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D1104" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E1104" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1104" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1104" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1104" s="0">
-        <x:v>510</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:8">
       <x:c r="A1105" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1105" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D1105" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E1105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1105" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1106" spans="1:8">
       <x:c r="A1106" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1106" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D1106" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E1106" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1106" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1106" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1106" s="0">
-        <x:v>950</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:8">
       <x:c r="A1107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1107" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D1107" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E1107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1107" s="0">
-        <x:v>9739</x:v>
+        <x:v>8726</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:8">
       <x:c r="A1108" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1108" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D1108" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E1108" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1108" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1108" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1108" s="0">
-        <x:v>242</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:8">
       <x:c r="A1109" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1109" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D1109" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E1109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1109" s="0">
-        <x:v>686</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:8">
       <x:c r="A1110" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1110" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D1110" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E1110" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1110" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1110" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1110" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1111" spans="1:8">
       <x:c r="A1111" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1111" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D1111" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E1111" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1111" s="0">
-        <x:v>1206</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:8">
       <x:c r="A1112" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1112" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D1112" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E1112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1112" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1112" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1112" s="0">
-        <x:v>9006</x:v>
+        <x:v>9271</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:8">
       <x:c r="A1113" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1113" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D1113" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E1113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1113" s="0">
-        <x:v>291</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:8">
       <x:c r="A1114" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1114" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1114" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D1114" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E1114" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1114" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1114" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1114" s="0">
-        <x:v>692</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:8">
       <x:c r="A1115" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1115" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1115" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D1115" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E1115" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1115" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1116" spans="1:8">
       <x:c r="A1116" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1116" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D1116" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E1116" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1116" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1116" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1116" s="0">
-        <x:v>1255</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:8">
       <x:c r="A1117" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1117" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1117" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D1117" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E1117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1117" s="0">
-        <x:v>9153</x:v>
+        <x:v>10748</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:8">
       <x:c r="A1118" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1118" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D1118" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E1118" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1118" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1118" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1118" s="0">
-        <x:v>501</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:8">
       <x:c r="A1119" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1119" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D1119" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E1119" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1119" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1119" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1119" s="0">
-        <x:v>825</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:8">
       <x:c r="A1120" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1120" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D1120" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E1120" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1120" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1120" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1120" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1121" spans="1:8">
       <x:c r="A1121" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1121" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1121" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D1121" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E1121" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1121" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1121" s="0">
-        <x:v>1283</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:8">
       <x:c r="A1122" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1122" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D1122" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E1122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1122" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1122" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1122" s="0">
-        <x:v>13294</x:v>
+        <x:v>10256</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:8">
       <x:c r="A1123" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1123" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1123" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D1123" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E1123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1123" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1123" s="0">
-        <x:v>816</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:8">
       <x:c r="A1124" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1124" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1124" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D1124" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E1124" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1124" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1124" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1124" s="0">
-        <x:v>1475</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:8">
       <x:c r="A1125" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1125" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D1125" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E1125" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1125" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1125" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1126" spans="1:8">
       <x:c r="A1126" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1126" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1126" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D1126" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E1126" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1126" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1126" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1126" s="0">
-        <x:v>1776</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:8">
       <x:c r="A1127" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1127" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D1127" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E1127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1127" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1127" s="0">
-        <x:v>13970</x:v>
+        <x:v>11093</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:8">
       <x:c r="A1128" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1128" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D1128" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E1128" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1128" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1128" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1128" s="0">
-        <x:v>789</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:8">
       <x:c r="A1129" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1129" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1129" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D1129" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E1129" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1129" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1129" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1129" s="0">
-        <x:v>1680</x:v>
+        <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:8">
       <x:c r="A1130" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1130" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1130" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D1130" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E1130" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1130" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1130" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1130" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1131" spans="1:8">
       <x:c r="A1131" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1131" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1131" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D1131" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E1131" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1131" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1131" s="0">
-        <x:v>1433</x:v>
+        <x:v>1428</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:8">
       <x:c r="A1132" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1132" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1132" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D1132" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E1132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1132" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1132" s="0">
-        <x:v>14198</x:v>
+        <x:v>11945</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:8">
       <x:c r="A1133" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1133" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1133" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D1133" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E1133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1133" s="0">
-        <x:v>878</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:8">
       <x:c r="A1134" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1134" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1134" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D1134" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E1134" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1134" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1134" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1134" s="0">
-        <x:v>1390</x:v>
+        <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:8">
       <x:c r="A1135" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1135" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D1135" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E1135" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1135" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1135" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1135" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1136" spans="1:8">
       <x:c r="A1136" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1136" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1136" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D1136" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E1136" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1136" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1136" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1136" s="0">
-        <x:v>1535</x:v>
+        <x:v>1521</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:8">
       <x:c r="A1137" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1137" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D1137" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E1137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1137" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1137" s="0">
-        <x:v>13903</x:v>
+        <x:v>11482</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:8">
       <x:c r="A1138" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1138" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1138" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D1138" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E1138" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1138" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1138" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1138" s="0">
-        <x:v>1202</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:8">
       <x:c r="A1139" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1139" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1139" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D1139" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E1139" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1139" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1139" s="0">
-        <x:v>1640</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:8">
       <x:c r="A1140" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1140" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1140" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D1140" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E1140" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1140" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1140" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1140" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1141" spans="1:8">
       <x:c r="A1141" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D1141" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E1141" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1141" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1141" s="0">
-        <x:v>1518</x:v>
+        <x:v>1456</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:8">
       <x:c r="A1142" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1142" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D1142" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E1142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1142" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1142" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1142" s="0">
-        <x:v>14888</x:v>
+        <x:v>9996</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:8">
       <x:c r="A1143" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1143" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D1143" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E1143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1143" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1143" s="0">
-        <x:v>1294</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:8">
       <x:c r="A1144" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1144" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D1144" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E1144" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1144" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1144" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1144" s="0">
-        <x:v>1526</x:v>
+        <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:8">
       <x:c r="A1145" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1145" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D1145" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E1145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1145" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1145" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1146" spans="1:8">
       <x:c r="A1146" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1146" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D1146" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E1146" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1146" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1146" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1146" s="0">
-        <x:v>1750</x:v>
+        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:8">
       <x:c r="A1147" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1147" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1147" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D1147" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E1147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1147" s="0">
-        <x:v>14733</x:v>
+        <x:v>7890</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:8">
       <x:c r="A1148" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1148" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D1148" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E1148" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1148" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1148" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1148" s="0">
-        <x:v>1222</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:8">
       <x:c r="A1149" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1149" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D1149" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E1149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1149" s="0">
-        <x:v>1458</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:8">
       <x:c r="A1150" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1150" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D1150" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E1150" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1150" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1150" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1150" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1151" spans="1:8">
       <x:c r="A1151" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1151" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D1151" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E1151" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1151" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1151" s="0">
-        <x:v>2439</x:v>
+        <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:8">
       <x:c r="A1152" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1152" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D1152" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E1152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1152" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1152" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1152" s="0">
-        <x:v>14952</x:v>
+        <x:v>5457</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:8">
       <x:c r="A1153" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1153" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1153" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D1153" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E1153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1153" s="0">
-        <x:v>984</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:8">
       <x:c r="A1154" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1154" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1154" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D1154" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E1154" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1154" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1154" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1154" s="0">
-        <x:v>1116</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:8">
       <x:c r="A1155" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1155" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1155" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D1155" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E1155" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1155" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1155" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1156" spans="1:8">
       <x:c r="A1156" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1156" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1156" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D1156" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E1156" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1156" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1156" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1156" s="0">
-        <x:v>2109</x:v>
+        <x:v>1175</x:v>
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:8">
       <x:c r="A1157" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1157" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D1157" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E1157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1157" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1157" s="0">
-        <x:v>9530</x:v>
+        <x:v>6191</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:8">
       <x:c r="A1158" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1158" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D1158" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E1158" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1158" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1158" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1158" s="0">
-        <x:v>497</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:8">
       <x:c r="A1159" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1159" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1159" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D1159" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E1159" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1159" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1159" s="0">
-        <x:v>947</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:8">
       <x:c r="A1160" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1160" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1160" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D1160" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E1160" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1160" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1160" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1160" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1161" spans="1:8">
       <x:c r="A1161" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1161" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1161" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D1161" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E1161" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1161" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1161" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1161" s="0">
-        <x:v>1273</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:8">
       <x:c r="A1162" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1162" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1162" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D1162" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E1162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1162" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1162" s="0">
-        <x:v>10684</x:v>
+        <x:v>9739</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:8">
       <x:c r="A1163" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1163" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1163" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D1163" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E1163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1163" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1163" s="0">
-        <x:v>557</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:8">
       <x:c r="A1164" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1164" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1164" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D1164" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E1164" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1164" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1164" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1164" s="0">
-        <x:v>835</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:8">
       <x:c r="A1165" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1165" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1165" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D1165" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E1165" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1165" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1165" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1166" spans="1:8">
       <x:c r="A1166" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1166" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1166" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D1166" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E1166" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1166" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1166" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1166" s="0">
-        <x:v>1108</x:v>
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="1167" spans="1:8">
       <x:c r="A1167" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1167" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1167" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1167" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E1167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1167" s="0">
-        <x:v>12011</x:v>
+        <x:v>9006</x:v>
       </x:c>
     </x:row>
     <x:row r="1168" spans="1:8">
       <x:c r="A1168" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1168" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1168" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1168" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E1168" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1168" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1168" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1168" s="0">
-        <x:v>601</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="1169" spans="1:8">
       <x:c r="A1169" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1169" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1169" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1169" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E1169" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1169" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1169" s="0">
-        <x:v>834</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="1170" spans="1:8">
       <x:c r="A1170" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1170" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1170" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1170" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E1170" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1170" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1170" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1170" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1171" spans="1:8">
       <x:c r="A1171" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1171" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1171" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1171" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E1171" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1171" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1171" s="0">
-        <x:v>1216</x:v>
+        <x:v>1255</x:v>
       </x:c>
     </x:row>
     <x:row r="1172" spans="1:8">
       <x:c r="A1172" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1172" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1172" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D1172" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E1172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1172" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1172" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1172" s="0">
-        <x:v>11243</x:v>
+        <x:v>9153</x:v>
       </x:c>
     </x:row>
     <x:row r="1173" spans="1:8">
       <x:c r="A1173" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1173" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1173" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D1173" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E1173" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1173" s="0">
-        <x:v>730</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="1174" spans="1:8">
       <x:c r="A1174" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1174" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1174" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D1174" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E1174" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1174" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1174" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1174" s="0">
-        <x:v>1218</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="1175" spans="1:8">
       <x:c r="A1175" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1175" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1175" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D1175" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E1175" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1175" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1175" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1176" spans="1:8">
       <x:c r="A1176" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1176" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1176" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D1176" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E1176" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1176" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1176" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1176" s="0">
-        <x:v>1379</x:v>
+        <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:8">
       <x:c r="A1177" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1177" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1177" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D1177" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E1177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1177" s="0">
-        <x:v>10841</x:v>
+        <x:v>13294</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:8">
       <x:c r="A1178" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1178" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1178" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D1178" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E1178" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1178" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1178" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1178" s="0">
-        <x:v>720</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:8">
       <x:c r="A1179" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1179" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1179" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D1179" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E1179" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1179" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1179" s="0">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:8">
       <x:c r="A1180" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1180" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1180" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D1180" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E1180" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1180" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1180" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1180" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1181" spans="1:8">
       <x:c r="A1181" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1181" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D1181" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E1181" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1181" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1181" s="0">
-        <x:v>1557</x:v>
+        <x:v>1776</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:8">
       <x:c r="A1182" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1182" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1182" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D1182" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E1182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1182" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1182" s="0">
-        <x:v>13012</x:v>
+        <x:v>13970</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:8">
       <x:c r="A1183" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1183" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1183" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D1183" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E1183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1183" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1183" s="0">
-        <x:v>951</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:8">
       <x:c r="A1184" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1184" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1184" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D1184" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E1184" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1184" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1184" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1184" s="0">
-        <x:v>1957</x:v>
+        <x:v>1680</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:8">
       <x:c r="A1185" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1185" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1185" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D1185" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E1185" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1185" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1185" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1185" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1186" spans="1:8">
       <x:c r="A1186" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1186" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1186" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D1186" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E1186" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1186" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1186" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1186" s="0">
-        <x:v>1820</x:v>
+        <x:v>1433</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:8">
       <x:c r="A1187" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1187" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1187" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D1187" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E1187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1187" s="0">
-        <x:v>13107</x:v>
+        <x:v>14198</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:8">
       <x:c r="A1188" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1188" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1188" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D1188" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E1188" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1188" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1188" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1188" s="0">
-        <x:v>838</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:8">
       <x:c r="A1189" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1189" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1189" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D1189" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E1189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1189" s="0">
-        <x:v>2278</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="1190" spans="1:8">
       <x:c r="A1190" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1190" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1190" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D1190" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E1190" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1190" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1190" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1190" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1191" spans="1:8">
       <x:c r="A1191" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1191" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1191" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D1191" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E1191" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1191" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1191" s="0">
-        <x:v>1386</x:v>
+        <x:v>1535</x:v>
       </x:c>
     </x:row>
     <x:row r="1192" spans="1:8">
       <x:c r="A1192" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1192" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1192" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D1192" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E1192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1192" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1192" s="0">
-        <x:v>15034</x:v>
+        <x:v>13903</x:v>
       </x:c>
     </x:row>
     <x:row r="1193" spans="1:8">
       <x:c r="A1193" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1193" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1193" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D1193" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E1193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1193" s="0">
-        <x:v>1174</x:v>
+        <x:v>1202</x:v>
       </x:c>
     </x:row>
     <x:row r="1194" spans="1:8">
       <x:c r="A1194" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1194" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1194" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D1194" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E1194" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1194" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1194" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1194" s="0">
-        <x:v>2564</x:v>
+        <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:8">
       <x:c r="A1195" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1195" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1195" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D1195" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E1195" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1195" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1195" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1196" spans="1:8">
       <x:c r="A1196" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1196" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1196" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D1196" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E1196" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1196" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1196" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1196" s="0">
-        <x:v>1213</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:8">
       <x:c r="A1197" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1197" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1197" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D1197" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E1197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1197" s="0">
-        <x:v>14978</x:v>
+        <x:v>14888</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:8">
       <x:c r="A1198" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1198" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1198" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D1198" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E1198" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1198" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1198" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1198" s="0">
-        <x:v>948</x:v>
+        <x:v>1294</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:8">
       <x:c r="A1199" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1199" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1199" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D1199" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E1199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1199" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1199" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1199" s="0">
-        <x:v>2528</x:v>
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:8">
       <x:c r="A1200" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1200" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1200" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D1200" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E1200" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1200" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1200" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1200" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1201" spans="1:8">
       <x:c r="A1201" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1201" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1201" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D1201" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E1201" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1201" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1201" s="0">
-        <x:v>1263</x:v>
+        <x:v>1750</x:v>
       </x:c>
     </x:row>
     <x:row r="1202" spans="1:8">
       <x:c r="A1202" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1202" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1202" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1202" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E1202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1202" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1202" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1202" s="0">
-        <x:v>19699</x:v>
+        <x:v>14733</x:v>
       </x:c>
     </x:row>
     <x:row r="1203" spans="1:8">
       <x:c r="A1203" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1203" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1203" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1203" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E1203" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1203" s="0">
-        <x:v>924</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="1204" spans="1:8">
       <x:c r="A1204" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1204" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1204" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1204" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E1204" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1204" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1204" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1204" s="0">
-        <x:v>2596</x:v>
+        <x:v>1458</x:v>
       </x:c>
     </x:row>
     <x:row r="1205" spans="1:8">
       <x:c r="A1205" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1205" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1205" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1205" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E1205" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1205" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1205" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1206" spans="1:8">
       <x:c r="A1206" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1206" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1206" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1206" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E1206" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1206" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1206" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1206" s="0">
-        <x:v>1553</x:v>
+        <x:v>2439</x:v>
       </x:c>
     </x:row>
     <x:row r="1207" spans="1:8">
       <x:c r="A1207" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1207" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1207" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D1207" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E1207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1207" s="0">
-        <x:v>21497</x:v>
+        <x:v>14952</x:v>
       </x:c>
     </x:row>
     <x:row r="1208" spans="1:8">
       <x:c r="A1208" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1208" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1208" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D1208" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E1208" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1208" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1208" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1208" s="0">
-        <x:v>1080</x:v>
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="1209" spans="1:8">
       <x:c r="A1209" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1209" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1209" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D1209" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E1209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1209" s="0">
-        <x:v>2914</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="1210" spans="1:8">
       <x:c r="A1210" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1210" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1210" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D1210" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E1210" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1210" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1210" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1210" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1211" spans="1:8">
       <x:c r="A1211" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1211" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1211" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D1211" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E1211" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1211" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1211" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1211" s="0">
-        <x:v>1924</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="1212" spans="1:8">
       <x:c r="A1212" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1212" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1212" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D1212" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E1212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1212" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1212" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1212" s="0">
-        <x:v>20709</x:v>
+        <x:v>9530</x:v>
       </x:c>
     </x:row>
     <x:row r="1213" spans="1:8">
       <x:c r="A1213" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1213" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1213" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D1213" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E1213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1213" s="0">
-        <x:v>950</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="1214" spans="1:8">
       <x:c r="A1214" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1214" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1214" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D1214" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E1214" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1214" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1214" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1214" s="0">
-        <x:v>2868</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="1215" spans="1:8">
       <x:c r="A1215" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1215" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1215" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D1215" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E1215" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1215" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1215" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1215" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1216" spans="1:8">
       <x:c r="A1216" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1216" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1216" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D1216" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E1216" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1216" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1216" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1216" s="0">
-        <x:v>1551</x:v>
+        <x:v>1273</x:v>
       </x:c>
     </x:row>
     <x:row r="1217" spans="1:8">
       <x:c r="A1217" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1217" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1217" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D1217" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E1217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1217" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1217" s="0">
-        <x:v>12839</x:v>
+        <x:v>10684</x:v>
       </x:c>
     </x:row>
     <x:row r="1218" spans="1:8">
       <x:c r="A1218" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1218" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1218" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D1218" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E1218" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1218" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1218" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1218" s="0">
-        <x:v>572</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="1219" spans="1:8">
       <x:c r="A1219" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1219" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1219" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D1219" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E1219" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1219" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1219" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1219" s="0">
-        <x:v>1969</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="1220" spans="1:8">
       <x:c r="A1220" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1220" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1220" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D1220" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E1220" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1220" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1220" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1220" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1221" spans="1:8">
       <x:c r="A1221" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1221" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1221" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D1221" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E1221" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1221" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1221" s="0">
-        <x:v>1027</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="1222" spans="1:8">
       <x:c r="A1222" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1222" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1222" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D1222" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E1222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1222" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1222" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1222" s="0">
-        <x:v>13719</x:v>
+        <x:v>12011</x:v>
       </x:c>
     </x:row>
     <x:row r="1223" spans="1:8">
       <x:c r="A1223" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1223" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1223" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D1223" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E1223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1223" s="0">
-        <x:v>444</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="1224" spans="1:8">
       <x:c r="A1224" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1224" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1224" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D1224" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E1224" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1224" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1224" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1224" s="0">
-        <x:v>1830</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="1225" spans="1:8">
       <x:c r="A1225" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1225" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1225" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D1225" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E1225" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1225" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1225" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1225" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1226" spans="1:8">
       <x:c r="A1226" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1226" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1226" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D1226" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E1226" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1226" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1226" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1226" s="0">
-        <x:v>989</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="1227" spans="1:8">
       <x:c r="A1227" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1227" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1227" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D1227" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E1227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1227" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1227" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1227" s="0">
-        <x:v>14884</x:v>
+        <x:v>11243</x:v>
       </x:c>
     </x:row>
     <x:row r="1228" spans="1:8">
       <x:c r="A1228" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1228" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1228" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D1228" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E1228" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1228" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1228" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1228" s="0">
-        <x:v>636</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="1229" spans="1:8">
       <x:c r="A1229" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1229" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1229" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D1229" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E1229" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1229" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1229" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1229" s="0">
-        <x:v>2249</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="1230" spans="1:8">
       <x:c r="A1230" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1230" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1230" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D1230" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E1230" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1230" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1230" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1230" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1231" spans="1:8">
       <x:c r="A1231" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1231" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1231" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D1231" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E1231" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1231" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1231" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1231" s="0">
-        <x:v>1240</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="1232" spans="1:8">
       <x:c r="A1232" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1232" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1232" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D1232" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E1232" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1232" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1232" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1232" s="0">
-        <x:v>19033</x:v>
+        <x:v>10841</x:v>
       </x:c>
     </x:row>
     <x:row r="1233" spans="1:8">
       <x:c r="A1233" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1233" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1233" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D1233" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E1233" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1233" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1233" s="0">
-        <x:v>964</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="1234" spans="1:8">
       <x:c r="A1234" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1234" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1234" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D1234" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E1234" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1234" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1234" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1234" s="0">
-        <x:v>3146</x:v>
+        <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="1235" spans="1:8">
       <x:c r="A1235" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1235" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1235" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D1235" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E1235" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1235" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1235" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1235" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1236" spans="1:8">
       <x:c r="A1236" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1236" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1236" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D1236" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E1236" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1236" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1236" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1236" s="0">
-        <x:v>1556</x:v>
+        <x:v>1557</x:v>
       </x:c>
     </x:row>
     <x:row r="1237" spans="1:8">
       <x:c r="A1237" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1237" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1237" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D1237" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E1237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1237" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1237" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1237" s="0">
-        <x:v>18019</x:v>
+        <x:v>13012</x:v>
       </x:c>
     </x:row>
     <x:row r="1238" spans="1:8">
       <x:c r="A1238" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1238" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1238" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D1238" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E1238" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1238" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1238" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1238" s="0">
-        <x:v>947</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="1239" spans="1:8">
       <x:c r="A1239" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1239" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1239" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D1239" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E1239" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1239" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1239" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1239" s="0">
-        <x:v>3109</x:v>
+        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="1240" spans="1:8">
       <x:c r="A1240" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1240" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1240" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D1240" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E1240" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1240" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1240" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="H1240" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
     </x:row>
     <x:row r="1241" spans="1:8">
       <x:c r="A1241" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B1241" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C1241" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D1241" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E1241" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1241" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1241" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1241" s="0">
+        <x:v>1820</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1242" spans="1:8">
+      <x:c r="A1242" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1242" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1242" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D1242" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E1242" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1242" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1242" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1242" s="0">
+        <x:v>13107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1243" spans="1:8">
+      <x:c r="A1243" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1243" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1243" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D1243" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E1243" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1243" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1243" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1243" s="0">
+        <x:v>838</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1244" spans="1:8">
+      <x:c r="A1244" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1244" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1244" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D1244" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E1244" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1244" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1244" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1244" s="0">
+        <x:v>2278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1245" spans="1:8">
+      <x:c r="A1245" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1245" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1245" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D1245" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E1245" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1245" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1245" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1245" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1246" spans="1:8">
+      <x:c r="A1246" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1246" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1246" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D1246" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E1246" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1246" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1246" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1246" s="0">
+        <x:v>1386</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1247" spans="1:8">
+      <x:c r="A1247" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1247" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1247" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D1247" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E1247" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1247" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1247" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1247" s="0">
+        <x:v>15034</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1248" spans="1:8">
+      <x:c r="A1248" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1248" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1248" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D1248" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E1248" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1248" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1248" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1248" s="0">
+        <x:v>1174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1249" spans="1:8">
+      <x:c r="A1249" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1249" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1249" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D1249" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E1249" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1249" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1249" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1249" s="0">
+        <x:v>2564</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1250" spans="1:8">
+      <x:c r="A1250" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1250" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1250" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D1250" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E1250" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1250" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1250" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1250" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1251" spans="1:8">
+      <x:c r="A1251" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1251" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1251" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D1251" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E1251" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1251" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1251" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1251" s="0">
+        <x:v>1213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1252" spans="1:8">
+      <x:c r="A1252" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1252" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1252" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D1252" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E1252" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1252" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1252" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1252" s="0">
+        <x:v>14978</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1253" spans="1:8">
+      <x:c r="A1253" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1253" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1253" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D1253" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E1253" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1253" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1253" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1253" s="0">
+        <x:v>948</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1254" spans="1:8">
+      <x:c r="A1254" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1254" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1254" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D1254" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E1254" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1254" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1254" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1254" s="0">
+        <x:v>2528</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1255" spans="1:8">
+      <x:c r="A1255" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1255" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1255" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D1255" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E1255" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1255" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1255" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1255" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1256" spans="1:8">
+      <x:c r="A1256" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1256" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1256" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D1256" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E1256" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1256" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1256" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1256" s="0">
+        <x:v>1263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1257" spans="1:8">
+      <x:c r="A1257" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1257" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1257" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D1257" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E1257" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1257" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1257" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1257" s="0">
+        <x:v>19699</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1258" spans="1:8">
+      <x:c r="A1258" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1258" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1258" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D1258" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E1258" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1258" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1258" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1258" s="0">
+        <x:v>924</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1259" spans="1:8">
+      <x:c r="A1259" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1259" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1259" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D1259" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E1259" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1259" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1259" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1259" s="0">
+        <x:v>2596</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1260" spans="1:8">
+      <x:c r="A1260" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1260" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1260" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D1260" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E1260" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1260" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1260" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1260" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1261" spans="1:8">
+      <x:c r="A1261" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1261" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1261" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D1261" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E1261" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1261" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1261" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1261" s="0">
+        <x:v>1553</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1262" spans="1:8">
+      <x:c r="A1262" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1262" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1262" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D1262" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E1262" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1262" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1262" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1262" s="0">
+        <x:v>21497</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1263" spans="1:8">
+      <x:c r="A1263" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1263" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1263" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D1263" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E1263" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1263" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1263" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1263" s="0">
+        <x:v>1080</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1264" spans="1:8">
+      <x:c r="A1264" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1264" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1264" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D1264" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E1264" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1264" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1264" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1264" s="0">
+        <x:v>2914</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1265" spans="1:8">
+      <x:c r="A1265" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1265" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1265" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D1265" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E1265" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1265" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1265" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1265" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1266" spans="1:8">
+      <x:c r="A1266" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1266" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1266" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D1266" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E1266" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1266" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1266" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1266" s="0">
+        <x:v>1924</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1267" spans="1:8">
+      <x:c r="A1267" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1267" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1267" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D1267" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E1267" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1267" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1267" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1267" s="0">
+        <x:v>20709</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1268" spans="1:8">
+      <x:c r="A1268" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1268" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1268" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D1268" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E1268" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1268" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1268" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1268" s="0">
+        <x:v>950</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1269" spans="1:8">
+      <x:c r="A1269" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1269" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1269" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D1269" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E1269" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1269" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1269" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1269" s="0">
+        <x:v>2868</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1270" spans="1:8">
+      <x:c r="A1270" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1270" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1270" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D1270" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E1270" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1270" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1270" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1270" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1271" spans="1:8">
+      <x:c r="A1271" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1271" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1271" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D1271" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E1271" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1271" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1271" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1271" s="0">
+        <x:v>1551</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1272" spans="1:8">
+      <x:c r="A1272" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1272" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1272" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D1272" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E1272" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1272" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1272" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1272" s="0">
+        <x:v>12839</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1273" spans="1:8">
+      <x:c r="A1273" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1273" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1273" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D1273" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E1273" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1273" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1273" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1273" s="0">
+        <x:v>572</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1274" spans="1:8">
+      <x:c r="A1274" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1274" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1274" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D1274" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E1274" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1274" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1274" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1274" s="0">
+        <x:v>1969</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1275" spans="1:8">
+      <x:c r="A1275" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1275" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1275" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D1275" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E1275" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1275" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1275" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1275" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1276" spans="1:8">
+      <x:c r="A1276" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1276" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1276" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D1276" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E1276" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1276" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1276" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1276" s="0">
+        <x:v>1027</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1277" spans="1:8">
+      <x:c r="A1277" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1277" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1277" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D1277" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E1277" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1277" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1277" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1277" s="0">
+        <x:v>13719</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1278" spans="1:8">
+      <x:c r="A1278" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1278" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1278" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D1278" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E1278" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1278" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1278" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1278" s="0">
+        <x:v>444</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1279" spans="1:8">
+      <x:c r="A1279" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1279" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1279" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D1279" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E1279" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1279" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1279" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1279" s="0">
+        <x:v>1830</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1280" spans="1:8">
+      <x:c r="A1280" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1280" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1280" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D1280" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E1280" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1280" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1280" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1280" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1281" spans="1:8">
+      <x:c r="A1281" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1281" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1281" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D1281" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E1281" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1281" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1281" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1281" s="0">
+        <x:v>989</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1282" spans="1:8">
+      <x:c r="A1282" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1282" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1282" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D1282" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E1282" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1282" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1282" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1282" s="0">
+        <x:v>14884</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1283" spans="1:8">
+      <x:c r="A1283" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1283" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1283" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D1283" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E1283" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1283" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1283" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1283" s="0">
+        <x:v>636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1284" spans="1:8">
+      <x:c r="A1284" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1284" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1284" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D1284" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E1284" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1284" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1284" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1284" s="0">
+        <x:v>2249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1285" spans="1:8">
+      <x:c r="A1285" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1285" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1285" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D1285" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E1285" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1285" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1285" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1285" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1286" spans="1:8">
+      <x:c r="A1286" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1286" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1286" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D1286" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E1286" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1286" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1286" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1286" s="0">
+        <x:v>1240</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1287" spans="1:8">
+      <x:c r="A1287" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1287" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1287" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D1287" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E1287" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1287" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1287" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1287" s="0">
+        <x:v>19033</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1288" spans="1:8">
+      <x:c r="A1288" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1288" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1288" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D1288" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E1288" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1288" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1288" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1288" s="0">
+        <x:v>964</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1289" spans="1:8">
+      <x:c r="A1289" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1289" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1289" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D1289" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E1289" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1289" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1289" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1289" s="0">
+        <x:v>3146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1290" spans="1:8">
+      <x:c r="A1290" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1290" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1290" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D1290" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E1290" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1290" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1290" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1290" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1291" spans="1:8">
+      <x:c r="A1291" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1291" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1291" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D1291" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E1291" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1291" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1291" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1291" s="0">
+        <x:v>1556</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1292" spans="1:8">
+      <x:c r="A1292" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1292" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1292" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D1292" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E1292" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1292" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1292" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1292" s="0">
+        <x:v>18019</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1293" spans="1:8">
+      <x:c r="A1293" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1293" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1293" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D1293" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E1293" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1293" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1293" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1293" s="0">
+        <x:v>947</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1294" spans="1:8">
+      <x:c r="A1294" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1294" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1294" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D1294" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E1294" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1294" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1294" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1294" s="0">
+        <x:v>3109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1295" spans="1:8">
+      <x:c r="A1295" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1295" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1295" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D1295" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E1295" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1295" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1295" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1295" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1296" spans="1:8">
+      <x:c r="A1296" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1296" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1296" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D1296" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E1296" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1296" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1296" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1296" s="0">
         <x:v>1403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1297" spans="1:8">
+      <x:c r="A1297" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1297" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1297" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D1297" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E1297" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1297" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1297" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1297" s="0">
+        <x:v>25112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1298" spans="1:8">
+      <x:c r="A1298" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1298" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1298" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D1298" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E1298" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1298" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1298" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1298" s="0">
+        <x:v>1226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1299" spans="1:8">
+      <x:c r="A1299" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1299" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1299" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D1299" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E1299" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1299" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1299" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1299" s="0">
+        <x:v>3422</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1300" spans="1:8">
+      <x:c r="A1300" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1300" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1300" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D1300" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E1300" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1300" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1300" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1300" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1301" spans="1:8">
+      <x:c r="A1301" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1301" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1301" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D1301" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E1301" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1301" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1301" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1301" s="0">
+        <x:v>1420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1302" spans="1:8">
+      <x:c r="A1302" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1302" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1302" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D1302" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E1302" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1302" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1302" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1302" s="0">
+        <x:v>24152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1303" spans="1:8">
+      <x:c r="A1303" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1303" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1303" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D1303" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E1303" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1303" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1303" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1303" s="0">
+        <x:v>1143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1304" spans="1:8">
+      <x:c r="A1304" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1304" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1304" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D1304" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E1304" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1304" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1304" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1304" s="0">
+        <x:v>2765</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1305" spans="1:8">
+      <x:c r="A1305" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1305" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1305" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D1305" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E1305" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1305" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1305" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1305" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1306" spans="1:8">
+      <x:c r="A1306" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1306" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1306" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D1306" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E1306" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1306" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1306" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1306" s="0">
+        <x:v>1163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1307" spans="1:8">
+      <x:c r="A1307" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1307" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1307" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D1307" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E1307" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1307" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1307" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1307" s="0">
+        <x:v>26786</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1308" spans="1:8">
+      <x:c r="A1308" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1308" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1308" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D1308" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E1308" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1308" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1308" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1308" s="0">
+        <x:v>2033</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1309" spans="1:8">
+      <x:c r="A1309" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1309" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1309" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D1309" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E1309" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1309" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1309" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1309" s="0">
+        <x:v>3233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1310" spans="1:8">
+      <x:c r="A1310" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1310" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1310" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D1310" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E1310" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1310" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1310" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1310" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1311" spans="1:8">
+      <x:c r="A1311" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1311" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1311" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D1311" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E1311" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1311" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1311" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1311" s="0">
+        <x:v>1399</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1312" spans="1:8">
+      <x:c r="A1312" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1312" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1312" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D1312" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E1312" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1312" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1312" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1312" s="0">
+        <x:v>24434</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1313" spans="1:8">
+      <x:c r="A1313" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1313" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1313" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D1313" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E1313" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1313" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1313" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1313" s="0">
+        <x:v>1347</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1314" spans="1:8">
+      <x:c r="A1314" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1314" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1314" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D1314" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E1314" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1314" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1314" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1314" s="0">
+        <x:v>3281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1315" spans="1:8">
+      <x:c r="A1315" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1315" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1315" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D1315" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E1315" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1315" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1315" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1315" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1316" spans="1:8">
+      <x:c r="A1316" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1316" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1316" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D1316" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E1316" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1316" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1316" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1316" s="0">
+        <x:v>1247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1317" spans="1:8">
+      <x:c r="A1317" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1317" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1317" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D1317" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E1317" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1317" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1317" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1317" s="0">
+        <x:v>26414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1318" spans="1:8">
+      <x:c r="A1318" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1318" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1318" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D1318" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E1318" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1318" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1318" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1318" s="0">
+        <x:v>1482</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1319" spans="1:8">
+      <x:c r="A1319" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1319" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1319" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D1319" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E1319" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1319" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1319" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1319" s="0">
+        <x:v>3409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1320" spans="1:8">
+      <x:c r="A1320" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1320" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1320" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D1320" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E1320" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1320" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1320" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1320" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1321" spans="1:8">
+      <x:c r="A1321" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1321" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1321" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D1321" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E1321" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1321" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1321" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1321" s="0">
+        <x:v>1483</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1322" spans="1:8">
+      <x:c r="A1322" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1322" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1322" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D1322" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E1322" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1322" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1322" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1322" s="0">
+        <x:v>27974</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1323" spans="1:8">
+      <x:c r="A1323" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1323" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1323" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D1323" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E1323" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1323" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1323" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1323" s="0">
+        <x:v>1457</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1324" spans="1:8">
+      <x:c r="A1324" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1324" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1324" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D1324" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E1324" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1324" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1324" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1324" s="0">
+        <x:v>3630</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1325" spans="1:8">
+      <x:c r="A1325" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1325" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1325" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D1325" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E1325" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1325" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1325" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1325" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1326" spans="1:8">
+      <x:c r="A1326" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1326" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1326" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D1326" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E1326" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1326" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1326" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1326" s="0">
+        <x:v>1334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1327" spans="1:8">
+      <x:c r="A1327" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1327" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1327" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D1327" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E1327" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1327" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1327" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1327" s="0">
+        <x:v>21114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1328" spans="1:8">
+      <x:c r="A1328" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1328" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1328" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D1328" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E1328" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1328" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1328" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1328" s="0">
+        <x:v>1070</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1329" spans="1:8">
+      <x:c r="A1329" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1329" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1329" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D1329" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E1329" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1329" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1329" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1329" s="0">
+        <x:v>2574</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1330" spans="1:8">
+      <x:c r="A1330" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1330" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1330" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D1330" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E1330" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1330" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1330" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1330" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1331" spans="1:8">
+      <x:c r="A1331" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1331" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1331" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D1331" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E1331" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1331" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1331" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1331" s="0">
+        <x:v>860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1332" spans="1:8">
+      <x:c r="A1332" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1332" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1332" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D1332" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E1332" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1332" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1332" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1332" s="0">
+        <x:v>13262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1333" spans="1:8">
+      <x:c r="A1333" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1333" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1333" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D1333" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E1333" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1333" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1333" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1333" s="0">
+        <x:v>481</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1334" spans="1:8">
+      <x:c r="A1334" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1334" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1334" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D1334" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E1334" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1334" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1334" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1334" s="0">
+        <x:v>1906</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1335" spans="1:8">
+      <x:c r="A1335" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1335" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1335" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D1335" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E1335" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1335" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1335" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1335" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1336" spans="1:8">
+      <x:c r="A1336" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1336" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1336" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D1336" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E1336" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1336" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1336" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1336" s="0">
+        <x:v>517</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1337" spans="1:8">
+      <x:c r="A1337" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1337" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1337" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D1337" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E1337" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1337" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1337" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1337" s="0">
+        <x:v>12823</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1338" spans="1:8">
+      <x:c r="A1338" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1338" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1338" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D1338" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E1338" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1338" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1338" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1338" s="0">
+        <x:v>530</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1339" spans="1:8">
+      <x:c r="A1339" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1339" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1339" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D1339" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E1339" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1339" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1339" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1339" s="0">
+        <x:v>1851</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1340" spans="1:8">
+      <x:c r="A1340" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1340" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1340" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D1340" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E1340" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1340" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1340" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1340" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1341" spans="1:8">
+      <x:c r="A1341" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1341" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1341" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D1341" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E1341" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1341" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1341" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1341" s="0">
+        <x:v>496</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1342" spans="1:8">
+      <x:c r="A1342" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1342" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1342" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D1342" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E1342" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1342" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1342" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1342" s="0">
+        <x:v>14049</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1343" spans="1:8">
+      <x:c r="A1343" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1343" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1343" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D1343" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E1343" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1343" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1343" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1343" s="0">
+        <x:v>642</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1344" spans="1:8">
+      <x:c r="A1344" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1344" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1344" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D1344" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E1344" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1344" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1344" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1344" s="0">
+        <x:v>2196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1345" spans="1:8">
+      <x:c r="A1345" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1345" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1345" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D1345" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E1345" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1345" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1345" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1345" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1346" spans="1:8">
+      <x:c r="A1346" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1346" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1346" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D1346" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E1346" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1346" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1346" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1346" s="0">
+        <x:v>505</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1347" spans="1:8">
+      <x:c r="A1347" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1347" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1347" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D1347" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E1347" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1347" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1347" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1347" s="0">
+        <x:v>17353</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1348" spans="1:8">
+      <x:c r="A1348" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1348" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1348" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D1348" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E1348" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1348" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1348" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1348" s="0">
+        <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1349" spans="1:8">
+      <x:c r="A1349" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1349" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1349" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D1349" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E1349" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1349" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1349" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1349" s="0">
+        <x:v>2586</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1350" spans="1:8">
+      <x:c r="A1350" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1350" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1350" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D1350" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E1350" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1350" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1350" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1350" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1351" spans="1:8">
+      <x:c r="A1351" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B1351" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C1351" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D1351" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E1351" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1351" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1351" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1351" s="0">
+        <x:v>762</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -34785,67 +37297,67 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H1241" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="TOA22C01"/>
         <x:s v="TOA22C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Annual subscriptions"/>
         <x:s v="Journeys"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="124">
+      <x:sharedItems count="135">
         <x:s v="2015M01"/>
         <x:s v="2015M02"/>
         <x:s v="2015M03"/>
         <x:s v="2015M04"/>
         <x:s v="2015M05"/>
         <x:s v="2015M06"/>
         <x:s v="2015M07"/>
         <x:s v="2015M08"/>
         <x:s v="2015M09"/>
         <x:s v="2015M10"/>
         <x:s v="2015M11"/>
         <x:s v="2015M12"/>
         <x:s v="2016M01"/>
         <x:s v="2016M02"/>
         <x:s v="2016M03"/>
         <x:s v="2016M04"/>
         <x:s v="2016M05"/>
         <x:s v="2016M06"/>
         <x:s v="2016M07"/>
         <x:s v="2016M08"/>
         <x:s v="2016M09"/>
         <x:s v="2016M10"/>
         <x:s v="2016M11"/>
         <x:s v="2016M12"/>
         <x:s v="2017M01"/>
@@ -34926,54 +37438,65 @@
         <x:s v="2023M04"/>
         <x:s v="2023M05"/>
         <x:s v="2023M06"/>
         <x:s v="2023M07"/>
         <x:s v="2023M08"/>
         <x:s v="2023M09"/>
         <x:s v="2023M10"/>
         <x:s v="2023M11"/>
         <x:s v="2023M12"/>
         <x:s v="2024M01"/>
         <x:s v="2024M02"/>
         <x:s v="2024M03"/>
         <x:s v="2024M04"/>
         <x:s v="2024M05"/>
         <x:s v="2024M06"/>
         <x:s v="2024M07"/>
         <x:s v="2024M08"/>
         <x:s v="2024M09"/>
         <x:s v="2024M10"/>
         <x:s v="2024M11"/>
         <x:s v="2024M12"/>
         <x:s v="2025M01"/>
         <x:s v="2025M02"/>
         <x:s v="2025M03"/>
         <x:s v="2025M04"/>
+        <x:s v="2025M05"/>
+        <x:s v="2025M06"/>
+        <x:s v="2025M07"/>
+        <x:s v="2025M08"/>
+        <x:s v="2025M09"/>
+        <x:s v="2025M10"/>
+        <x:s v="2025M11"/>
+        <x:s v="2025M12"/>
+        <x:s v="2026M01"/>
+        <x:s v="2026M02"/>
+        <x:s v="2026M03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="124">
+      <x:sharedItems count="135">
         <x:s v="2015 January"/>
         <x:s v="2015 February"/>
         <x:s v="2015 March"/>
         <x:s v="2015 April"/>
         <x:s v="2015 May"/>
         <x:s v="2015 June"/>
         <x:s v="2015 July"/>
         <x:s v="2015 August"/>
         <x:s v="2015 September"/>
         <x:s v="2015 October"/>
         <x:s v="2015 November"/>
         <x:s v="2015 December"/>
         <x:s v="2016 January"/>
         <x:s v="2016 February"/>
         <x:s v="2016 March"/>
         <x:s v="2016 April"/>
         <x:s v="2016 May"/>
         <x:s v="2016 June"/>
         <x:s v="2016 July"/>
         <x:s v="2016 August"/>
         <x:s v="2016 Spetember"/>
         <x:s v="2016 October"/>
         <x:s v="2016 November"/>
         <x:s v="2016 December"/>
         <x:s v="2017 January"/>
@@ -35054,77 +37577,88 @@
         <x:s v="2023 April"/>
         <x:s v="2023 May"/>
         <x:s v="2023 June"/>
         <x:s v="2023 July"/>
         <x:s v="2023 August"/>
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
+        <x:s v="2025 May"/>
+        <x:s v="2025 June"/>
+        <x:s v="2025 July"/>
+        <x:s v="2025 August"/>
+        <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03840V04590">
       <x:sharedItems count="5">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Bicycle Sharing Scheme">
       <x:sharedItems count="5">
         <x:s v="Cork"/>
         <x:s v="Galway"/>
         <x:s v="Limerick"/>
         <x:s v="Holders of subscriptions to more than one City Bicycle scheme"/>
         <x:s v="Waterford"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="36875" count="793">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="36875" count="883">
         <x:n v="2125"/>
         <x:n v="1687"/>
         <x:n v="1743"/>
         <x:n v="0"/>
         <x:n v="2637"/>
         <x:n v="1758"/>
         <x:n v="1862"/>
         <x:n v="3596"/>
         <x:n v="1820"/>
         <x:n v="1998"/>
         <x:n v="4367"/>
         <x:n v="1905"/>
         <x:n v="2134"/>
         <x:n v="4900"/>
         <x:n v="1959"/>
         <x:n v="2231"/>
         <x:n v="5511"/>
         <x:n v="2074"/>
         <x:n v="2310"/>
         <x:n v="5944"/>
         <x:n v="2144"/>
         <x:n v="2369"/>
         <x:n v="6383"/>
         <x:n v="2173"/>
         <x:n v="2440"/>
@@ -35510,50 +38044,101 @@
         <x:n v="1307"/>
         <x:n v="7877"/>
         <x:n v="1237"/>
         <x:n v="1509"/>
         <x:n v="167"/>
         <x:n v="1311"/>
         <x:n v="7969"/>
         <x:n v="1525"/>
         <x:n v="168"/>
         <x:n v="8124"/>
         <x:n v="1272"/>
         <x:n v="1547"/>
         <x:n v="1344"/>
         <x:n v="8272"/>
         <x:n v="1578"/>
         <x:n v="1364"/>
         <x:n v="8447"/>
         <x:n v="1599"/>
         <x:n v="171"/>
         <x:n v="1378"/>
         <x:n v="8685"/>
         <x:n v="1357"/>
         <x:n v="1661"/>
         <x:n v="172"/>
         <x:n v="1407"/>
+        <x:n v="9070"/>
+        <x:n v="1396"/>
+        <x:n v="1724"/>
+        <x:n v="174"/>
+        <x:n v="1429"/>
+        <x:n v="9429"/>
+        <x:n v="1440"/>
+        <x:n v="1769"/>
+        <x:n v="178"/>
+        <x:n v="9789"/>
+        <x:n v="1530"/>
+        <x:n v="1813"/>
+        <x:n v="183"/>
+        <x:n v="1458"/>
+        <x:n v="10133"/>
+        <x:n v="1571"/>
+        <x:n v="1875"/>
+        <x:n v="175"/>
+        <x:n v="1472"/>
+        <x:n v="10637"/>
+        <x:n v="1652"/>
+        <x:n v="1947"/>
+        <x:n v="185"/>
+        <x:n v="10911"/>
+        <x:n v="1693"/>
+        <x:n v="1994"/>
+        <x:n v="190"/>
+        <x:n v="11086"/>
+        <x:n v="1712"/>
+        <x:n v="2026"/>
+        <x:n v="192"/>
+        <x:n v="1551"/>
+        <x:n v="11188"/>
+        <x:n v="1722"/>
+        <x:n v="2055"/>
+        <x:n v="193"/>
+        <x:n v="1560"/>
+        <x:n v="11335"/>
+        <x:n v="1748"/>
+        <x:n v="2098"/>
+        <x:n v="1577"/>
+        <x:n v="11463"/>
+        <x:n v="1760"/>
+        <x:n v="2124"/>
+        <x:n v="195"/>
+        <x:n v="1586"/>
+        <x:n v="11675"/>
+        <x:n v="1793"/>
+        <x:n v="2162"/>
+        <x:n v="197"/>
+        <x:n v="1610"/>
         <x:n v="4136"/>
         <x:n v="1475"/>
         <x:n v="2341"/>
         <x:s v=""/>
         <x:n v="8553"/>
         <x:n v="2659"/>
         <x:n v="18818"/>
         <x:n v="1850"/>
         <x:n v="3115"/>
         <x:n v="24286"/>
         <x:n v="1990"/>
         <x:n v="3537"/>
         <x:n v="23938"/>
         <x:n v="1597"/>
         <x:n v="3187"/>
         <x:n v="27135"/>
         <x:n v="1611"/>
         <x:n v="3602"/>
         <x:n v="27344"/>
         <x:n v="3918"/>
         <x:n v="25051"/>
         <x:n v="1253"/>
         <x:n v="3540"/>
         <x:n v="33609"/>
         <x:n v="1682"/>
@@ -35576,51 +38161,50 @@
         <x:n v="1042"/>
         <x:n v="2613"/>
         <x:n v="26318"/>
         <x:n v="1217"/>
         <x:n v="3101"/>
         <x:n v="25748"/>
         <x:n v="3387"/>
         <x:n v="23058"/>
         <x:n v="1363"/>
         <x:n v="3139"/>
         <x:n v="22334"/>
         <x:n v="2691"/>
         <x:n v="21924"/>
         <x:n v="1074"/>
         <x:n v="2821"/>
         <x:n v="27178"/>
         <x:n v="2946"/>
         <x:n v="32652"/>
         <x:n v="1425"/>
         <x:n v="3290"/>
         <x:n v="28045"/>
         <x:n v="1075"/>
         <x:n v="2739"/>
         <x:n v="18381"/>
         <x:n v="707"/>
-        <x:n v="2124"/>
         <x:n v="19625"/>
         <x:n v="924"/>
         <x:n v="2377"/>
         <x:n v="22124"/>
         <x:n v="969"/>
         <x:n v="2325"/>
         <x:n v="26234"/>
         <x:n v="1112"/>
         <x:n v="3000"/>
         <x:n v="24432"/>
         <x:n v="1155"/>
         <x:n v="3270"/>
         <x:n v="25360"/>
         <x:n v="1553"/>
         <x:n v="3584"/>
         <x:n v="21445"/>
         <x:n v="1148"/>
         <x:n v="2842"/>
         <x:n v="24317"/>
         <x:n v="1412"/>
         <x:n v="2926"/>
         <x:n v="23491"/>
         <x:n v="1401"/>
         <x:n v="2729"/>
         <x:n v="24574"/>
@@ -35816,92 +38400,13633 @@
         <x:n v="9006"/>
         <x:n v="291"/>
         <x:n v="692"/>
         <x:n v="1255"/>
         <x:n v="9153"/>
         <x:n v="501"/>
         <x:n v="1283"/>
         <x:n v="13294"/>
         <x:n v="816"/>
         <x:n v="1776"/>
         <x:n v="13970"/>
         <x:n v="1680"/>
         <x:n v="1433"/>
         <x:n v="14198"/>
         <x:n v="878"/>
         <x:n v="1390"/>
         <x:n v="1535"/>
         <x:n v="13903"/>
         <x:n v="1640"/>
         <x:n v="1518"/>
         <x:n v="14888"/>
         <x:n v="1294"/>
         <x:n v="1526"/>
         <x:n v="1750"/>
         <x:n v="14733"/>
-        <x:n v="1458"/>
         <x:n v="2439"/>
         <x:n v="14952"/>
         <x:n v="2109"/>
         <x:n v="9530"/>
         <x:n v="947"/>
         <x:n v="1273"/>
         <x:n v="10684"/>
         <x:n v="557"/>
         <x:n v="1108"/>
         <x:n v="12011"/>
         <x:n v="601"/>
         <x:n v="834"/>
         <x:n v="11243"/>
         <x:n v="1379"/>
         <x:n v="10841"/>
         <x:n v="720"/>
         <x:n v="1557"/>
         <x:n v="13012"/>
         <x:n v="951"/>
         <x:n v="1957"/>
         <x:n v="13107"/>
         <x:n v="838"/>
         <x:n v="2278"/>
         <x:n v="1386"/>
         <x:n v="15034"/>
         <x:n v="1174"/>
         <x:n v="2564"/>
         <x:n v="14978"/>
         <x:n v="948"/>
         <x:n v="2528"/>
         <x:n v="1263"/>
         <x:n v="19699"/>
         <x:n v="2596"/>
         <x:n v="21497"/>
         <x:n v="1080"/>
         <x:n v="2914"/>
         <x:n v="20709"/>
         <x:n v="2868"/>
-        <x:n v="1551"/>
         <x:n v="12839"/>
         <x:n v="572"/>
         <x:n v="1969"/>
         <x:n v="13719"/>
         <x:n v="444"/>
         <x:n v="1830"/>
         <x:n v="989"/>
         <x:n v="14884"/>
         <x:n v="636"/>
         <x:n v="2249"/>
         <x:n v="1240"/>
         <x:n v="19033"/>
         <x:n v="964"/>
         <x:n v="3146"/>
         <x:n v="1556"/>
         <x:n v="18019"/>
         <x:n v="3109"/>
         <x:n v="1403"/>
+        <x:n v="25112"/>
+        <x:n v="1226"/>
+        <x:n v="3422"/>
+        <x:n v="1420"/>
+        <x:n v="24152"/>
+        <x:n v="1143"/>
+        <x:n v="2765"/>
+        <x:n v="1163"/>
+        <x:n v="26786"/>
+        <x:n v="2033"/>
+        <x:n v="3233"/>
+        <x:n v="1399"/>
+        <x:n v="24434"/>
+        <x:n v="1347"/>
+        <x:n v="3281"/>
+        <x:n v="26414"/>
+        <x:n v="1482"/>
+        <x:n v="3409"/>
+        <x:n v="1483"/>
+        <x:n v="27974"/>
+        <x:n v="3630"/>
+        <x:n v="1334"/>
+        <x:n v="21114"/>
+        <x:n v="1070"/>
+        <x:n v="2574"/>
+        <x:n v="860"/>
+        <x:n v="13262"/>
+        <x:n v="481"/>
+        <x:n v="1906"/>
+        <x:n v="517"/>
+        <x:n v="12823"/>
+        <x:n v="530"/>
+        <x:n v="1851"/>
+        <x:n v="496"/>
+        <x:n v="14049"/>
+        <x:n v="642"/>
+        <x:n v="2196"/>
+        <x:n v="505"/>
+        <x:n v="17353"/>
+        <x:n v="750"/>
+        <x:n v="2586"/>
+        <x:n v="762"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="2125"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1687"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1743"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="2637"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1758"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1862"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3596"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1820"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1998"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4367"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1905"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2134"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4900"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1959"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2231"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5511"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2074"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2310"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5944"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2144"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2369"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6383"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2173"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2440"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7020"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2237"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2509"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7435"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2281"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2587"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7666"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2308"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2618"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7777"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1871"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2637"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7505"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1561"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2051"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7481"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1541"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2000"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7450"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1528"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1984"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7277"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1527"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1952"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7185"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1495"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1926"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7199"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1485"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1931"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7147"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1443"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1936"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7199"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1423"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1946"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7635"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1507"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2076"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7640"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1496"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2089"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7617"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1492"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2075"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7585"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1234"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2080"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7394"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1102"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1745"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7274"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1096"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1715"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7250"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1104"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1716"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7122"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1111"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1711"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7028"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1116"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1695"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6966"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1127"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1700"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6924"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1130"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1686"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6902"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1183"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1688"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7550"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2164"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1758"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7237"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2177"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1679"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7092"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2204"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1643"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7053"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2128"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1641"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6904"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2092"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1419"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6760"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2106"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1393"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6538"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2075"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1361"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6373"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2103"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1365"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6351"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2158"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1372"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6336"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2192"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1360"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6354"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2231"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1354"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6357"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2254"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1360"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6565"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2262"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1377"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7051"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1752"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1319"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6952"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1863"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1327"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6907"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1816"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1315"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6670"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1758"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1244"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6591"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1747"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1235"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6556"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1741"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1222"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6485"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1737"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1213"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6464"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1749"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1218"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="258"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6401"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1744"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1205"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="258"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6401"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1756"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1209"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6328"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1742"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1208"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="261"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6416"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1739"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1185"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6044"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1527"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1124"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5487"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1495"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1122"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5438"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1368"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1120"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5509"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1358"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="987"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5445"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1329"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="981"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5385"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1321"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="984"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5286"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1323"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="997"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5318"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1336"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1023"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5296"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1303"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1011"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5185"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1002"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5056"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1236"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="995"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4956"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1216"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="897"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4635"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1067"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="960"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4335"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1027"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="934"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4258"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="962"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="894"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4169"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="932"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="842"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4060"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="908"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="832"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4042"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="921"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="818"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4052"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="916"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="803"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4016"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="904"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="781"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3958"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="869"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="774"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3897"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="868"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="764"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3849"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="851"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="747"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3845"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="868"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="733"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3781"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="825"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="729"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3752"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="808"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="724"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3769"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="788"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3945"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="851"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="806"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3906"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="796"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3948"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="788"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="758"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3974"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="780"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="760"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4013"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="782"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="427"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4086"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="778"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="777"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="685"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4151"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="782"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="787"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1008"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4244"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="772"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="790"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1145"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4401"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="780"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="803"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1202"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4433"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="742"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="804"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1258"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4399"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="718"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="807"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1231"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4297"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="674"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="796"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1247"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4261"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="667"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="789"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1250"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4285"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="665"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="792"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1266"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4278"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="657"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="776"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1287"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4332"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="658"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="782"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1280"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4466"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="669"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="832"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1320"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4638"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="691"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="871"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1348"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4712"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="699"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="881"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1371"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4723"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="714"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="891"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1343"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5131"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="784"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="966"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1295"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5182"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="797"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="956"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1251"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5142"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="802"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="941"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1159"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5073"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="797"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="930"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1136"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5078"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="813"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="929"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1134"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5178"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="831"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="938"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1152"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5274"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="845"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="960"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1176"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5379"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="862"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="990"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1188"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5536"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="987"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1025"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1296"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5802"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="930"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1063"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1194"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5960"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="961"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1101"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1197"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6126"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="985"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1122"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1200"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7525"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1179"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1413"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1286"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7731"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1218"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1466"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1307"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7877"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1237"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1509"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="167"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1311"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7969"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1251"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1525"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1321"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="8124"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1272"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1547"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="167"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1344"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="8272"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1295"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1578"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="167"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1364"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="8447"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1323"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1599"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1378"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="8685"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1357"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1661"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1407"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="9070"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1396"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1724"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1429"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="9429"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1440"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1769"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1440"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="9789"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1530"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1813"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="183"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1458"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="10133"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1571"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1875"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1472"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="10637"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1652"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1947"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1525"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="10911"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1693"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1994"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1541"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="11086"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1712"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2026"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1551"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="11188"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1722"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2055"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1560"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="11335"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1748"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2098"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1577"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="11463"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1760"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2124"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1586"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="11675"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1793"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2162"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="TOA22C01"/>
+    <s v="Annual subscriptions"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1610"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4136"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1475"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2341"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M01"/>
+    <s v="2015 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="8553"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1862"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2659"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M02"/>
+    <s v="2015 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="18818"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1850"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3115"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M03"/>
+    <s v="2015 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="24286"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1990"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3537"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M04"/>
+    <s v="2015 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="23938"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1597"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3187"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M05"/>
+    <s v="2015 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="27135"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1611"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3602"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M06"/>
+    <s v="2015 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="27344"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1716"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3918"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M07"/>
+    <s v="2015 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="25051"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1253"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3540"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M08"/>
+    <s v="2015 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="33609"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1682"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3735"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M09"/>
+    <s v="2015 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="36875"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1900"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="4112"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M10"/>
+    <s v="2015 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="31419"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1222"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2854"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M11"/>
+    <s v="2015 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="18215"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="795"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2343"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2015M12"/>
+    <s v="2015 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="18494"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="898"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2142"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M01"/>
+    <s v="2016 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="23278"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1035"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2096"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M02"/>
+    <s v="2016 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="23764"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1042"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2613"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M03"/>
+    <s v="2016 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="26318"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1217"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3101"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M04"/>
+    <s v="2016 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="25748"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1321"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3387"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M05"/>
+    <s v="2016 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="23058"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1363"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3139"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M06"/>
+    <s v="2016 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="22334"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1236"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2691"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M07"/>
+    <s v="2016 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="21924"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1074"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2821"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M08"/>
+    <s v="2016 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="27178"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1336"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2946"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M09"/>
+    <s v="2016 Spetember"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="32652"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1425"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3290"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M10"/>
+    <s v="2016 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="28045"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1075"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2739"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M11"/>
+    <s v="2016 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="18381"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="707"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2124"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2016M12"/>
+    <s v="2016 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="19625"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="924"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2377"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M01"/>
+    <s v="2017 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="22124"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="969"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2325"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M02"/>
+    <s v="2017 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="26234"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1112"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3000"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M03"/>
+    <s v="2017 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="24432"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1155"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3270"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M04"/>
+    <s v="2017 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="25360"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1553"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3584"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M05"/>
+    <s v="2017 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="21445"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1148"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2842"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M06"/>
+    <s v="2017 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="24317"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1412"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2926"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M07"/>
+    <s v="2017 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="23491"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1401"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2729"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M08"/>
+    <s v="2017 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="24574"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2613"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2633"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M09"/>
+    <s v="2017 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="27865"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="4514"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2498"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M10"/>
+    <s v="2017 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="27615"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="4339"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2308"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M11"/>
+    <s v="2017 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="16247"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2566"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1924"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2017M12"/>
+    <s v="2017 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="17048"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2195"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1717"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M01"/>
+    <s v="2018 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="19876"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2984"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1961"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M02"/>
+    <s v="2018 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="18689"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2391"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2054"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M03"/>
+    <s v="2018 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="21122"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="3040"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2425"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M04"/>
+    <s v="2018 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="22024"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="3612"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2906"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M05"/>
+    <s v="2018 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="21326"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="3774"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2707"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M06"/>
+    <s v="2018 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="23645"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="4678"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2899"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M07"/>
+    <s v="2018 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="22125"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="3655"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2579"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M08"/>
+    <s v="2018 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="26384"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="3860"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2405"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M09"/>
+    <s v="2018 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="33470"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="3753"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2515"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M10"/>
+    <s v="2018 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="28169"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="3194"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2039"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M11"/>
+    <s v="2018 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="17703"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1869"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1565"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2018M12"/>
+    <s v="2018 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="20873"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2041"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1638"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M01"/>
+    <s v="2019 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="21128"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2444"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1759"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M02"/>
+    <s v="2019 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="22833"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2374"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1879"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M03"/>
+    <s v="2019 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="20905"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2493"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1984"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M04"/>
+    <s v="2019 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="22666"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2894"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2466"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M05"/>
+    <s v="2019 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="19466"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2616"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1943"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M06"/>
+    <s v="2019 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="22605"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="3156"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2240"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M07"/>
+    <s v="2019 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="19504"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1978"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1792"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M08"/>
+    <s v="2019 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="21264"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2381"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1985"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M09"/>
+    <s v="2019 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="20472"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2241"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1752"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M10"/>
+    <s v="2019 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="17346"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1665"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1550"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M11"/>
+    <s v="2019 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="12002"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="907"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1141"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2019M12"/>
+    <s v="2019 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="13665"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1055"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1292"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M01"/>
+    <s v="2020 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="13608"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="812"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1103"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M02"/>
+    <s v="2020 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7726"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="436"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="871"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M03"/>
+    <s v="2020 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="2563"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="253"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="560"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M04"/>
+    <s v="2020 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5430"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="392"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1031"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M05"/>
+    <s v="2020 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6004"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="503"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="818"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M06"/>
+    <s v="2020 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7147"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="524"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="852"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M07"/>
+    <s v="2020 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6192"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="826"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="922"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M08"/>
+    <s v="2020 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6658"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="727"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1091"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M09"/>
+    <s v="2020 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5197"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="570"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="812"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M10"/>
+    <s v="2020 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4045"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="270"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="537"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M11"/>
+    <s v="2020 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3269"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="558"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2020M12"/>
+    <s v="2020 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="1695"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M01"/>
+    <s v="2021 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="1457"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="261"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M02"/>
+    <s v="2021 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3065"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="495"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M03"/>
+    <s v="2021 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4504"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="747"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M04"/>
+    <s v="2021 Arpil"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3760"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="722"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="352"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M05"/>
+    <s v="2021 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="4698"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="798"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="497"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M06"/>
+    <s v="2021 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5175"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="869"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="526"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M07"/>
+    <s v="2021 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5287"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="920"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="431"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M08"/>
+    <s v="2021 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5473"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1008"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="424"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M09"/>
+    <s v="2021 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6377"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="765"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="569"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M10"/>
+    <s v="2021 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7961"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="719"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="617"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M11"/>
+    <s v="2021 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5163"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="448"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2021M12"/>
+    <s v="2021 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5972"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="574"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M01"/>
+    <s v="2022 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6864"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="523"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M02"/>
+    <s v="2022 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="8726"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="516"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="835"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M03"/>
+    <s v="2022 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="9271"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="553"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M04"/>
+    <s v="2022 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="10748"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="567"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="780"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M05"/>
+    <s v="2022 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="10256"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="771"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="775"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M06"/>
+    <s v="2022 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="328"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="11093"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="888"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1093"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M07"/>
+    <s v="2022 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1428"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="11945"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="669"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1136"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M08"/>
+    <s v="2022 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1521"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="11482"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="667"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1022"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M09"/>
+    <s v="2022 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1456"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="9996"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="409"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="998"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M10"/>
+    <s v="2022 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="2048"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="7890"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="588"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M11"/>
+    <s v="2022 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1681"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="5457"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="445"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2022M12"/>
+    <s v="2022 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1175"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="6191"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="510"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M01"/>
+    <s v="2023 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="950"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="9739"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="686"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M02"/>
+    <s v="2023 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1206"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="9006"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="291"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="692"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M03"/>
+    <s v="2023 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1255"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="9153"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="501"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="825"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M04"/>
+    <s v="2023 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1283"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="13294"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="816"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1475"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M05"/>
+    <s v="2023 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1776"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="13970"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="789"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1680"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M06"/>
+    <s v="2023 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1433"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="14198"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="878"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1390"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M07"/>
+    <s v="2023 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1535"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="13903"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1202"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1640"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M08"/>
+    <s v="2023 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1518"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="14888"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1294"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1526"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M09"/>
+    <s v="2023 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1750"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="14733"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1222"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1458"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M10"/>
+    <s v="2023 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="2439"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="14952"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="984"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1116"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M11"/>
+    <s v="2023 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="2109"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="9530"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="497"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="947"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2023M12"/>
+    <s v="2023 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1273"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="10684"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="557"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="835"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M01"/>
+    <s v="2024 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1108"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="12011"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="601"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="834"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M02"/>
+    <s v="2024 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1216"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="11243"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1218"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M03"/>
+    <s v="2024 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1379"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="10841"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="720"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1466"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M04"/>
+    <s v="2024 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1557"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="13012"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="951"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1957"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M05"/>
+    <s v="2024 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1820"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="13107"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="838"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2278"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M06"/>
+    <s v="2024 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1386"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="15034"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1174"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2564"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M07"/>
+    <s v="2024 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1213"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="14978"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="948"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2528"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M08"/>
+    <s v="2024 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1263"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="19699"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="924"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2596"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M09"/>
+    <s v="2024 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1553"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="21497"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1080"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2914"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M10"/>
+    <s v="2024 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1924"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="20709"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="950"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2868"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M11"/>
+    <s v="2024 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1551"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="12839"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="572"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1969"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2024M12"/>
+    <s v="2024 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1027"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="13719"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="444"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1830"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M01"/>
+    <s v="2025 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="989"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="14884"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="636"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2249"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M02"/>
+    <s v="2025 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1240"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="19033"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="964"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3146"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M03"/>
+    <s v="2025 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1556"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="18019"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="947"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3109"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M04"/>
+    <s v="2025 April"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1403"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="25112"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1226"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3422"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M05"/>
+    <s v="2025 May"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1420"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="24152"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1143"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2765"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M06"/>
+    <s v="2025 June"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1163"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="26786"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="2033"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3233"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M07"/>
+    <s v="2025 July"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1399"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="24434"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1347"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3281"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1247"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="26414"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1482"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3409"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1483"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="27974"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1457"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="3630"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="1334"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="21114"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="1070"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2574"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="860"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="13262"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="481"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1906"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="517"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="12823"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="530"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="1851"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="496"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="14049"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="642"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2196"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="505"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="17353"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="Number"/>
+    <n v="2586"/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="40"/>
+    <s v="Holders of subscriptions to more than one City Bicycle scheme"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA22C02"/>
+    <s v="Journeys"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="50"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="762"/>
+  </r>
+</pivotCacheRecords>
 </file>