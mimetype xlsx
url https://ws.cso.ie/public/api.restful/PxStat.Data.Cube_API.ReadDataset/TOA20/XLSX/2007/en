--- v0 (2026-03-10)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0606e98cab4647d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44d1bea6dbcf45a5b96a4050965dc871.psmdcp" Id="R90eaee8d2e104b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4787d100d04c4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/804176afe45e4e378871bb53aeb8d818.psmdcp" Id="Reddc82b2b3294532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TOA20</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number of licensed road hauliers</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>15/05/2025 11:00:00</x:t>
+    <x:t>12/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Source: Department of Transport</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TRANOM</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Hub</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -385,50 +385,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -579,91 +582,93 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="18">
+      <items count="19">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
+        <item x="18"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="18">
+      <items count="19">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
+        <item x="18"/>
       </items>
     </pivotField>
     <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="27">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -708,52 +713,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H487" totalsRowShown="0">
-  <x:autoFilter ref="A1:H487"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H514" totalsRowShown="0">
+  <x:autoFilter ref="A1:H514"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03788V04538"/>
     <x:tableColumn id="6" name="County"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1254,51 +1259,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H487"/>
+  <x:dimension ref="A1:H514"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="21.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -13930,50 +13935,752 @@
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H487" s="0">
         <x:v>3793</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="488" spans="1:8">
+      <x:c r="A488" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B488" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C488" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D488" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E488" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F488" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G488" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H488" s="0">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="489" spans="1:8">
+      <x:c r="A489" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B489" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C489" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D489" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E489" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F489" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G489" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H489" s="0">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="490" spans="1:8">
+      <x:c r="A490" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B490" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C490" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D490" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E490" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F490" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G490" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H490" s="0">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="491" spans="1:8">
+      <x:c r="A491" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B491" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C491" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D491" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E491" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F491" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G491" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H491" s="0">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="492" spans="1:8">
+      <x:c r="A492" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B492" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C492" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D492" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E492" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F492" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G492" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H492" s="0">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="493" spans="1:8">
+      <x:c r="A493" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B493" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C493" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D493" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E493" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F493" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G493" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H493" s="0">
+        <x:v>548</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="494" spans="1:8">
+      <x:c r="A494" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B494" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C494" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D494" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E494" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F494" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G494" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H494" s="0">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="495" spans="1:8">
+      <x:c r="A495" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B495" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C495" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D495" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E495" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F495" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G495" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H495" s="0">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="496" spans="1:8">
+      <x:c r="A496" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B496" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C496" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D496" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E496" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F496" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G496" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H496" s="0">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="497" spans="1:8">
+      <x:c r="A497" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B497" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C497" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D497" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E497" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F497" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G497" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H497" s="0">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="498" spans="1:8">
+      <x:c r="A498" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B498" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C498" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D498" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E498" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F498" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G498" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H498" s="0">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="499" spans="1:8">
+      <x:c r="A499" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B499" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C499" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D499" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E499" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F499" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G499" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H499" s="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="500" spans="1:8">
+      <x:c r="A500" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B500" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C500" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D500" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E500" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F500" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G500" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H500" s="0">
+        <x:v>139</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="501" spans="1:8">
+      <x:c r="A501" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B501" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C501" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D501" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E501" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F501" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G501" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H501" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="502" spans="1:8">
+      <x:c r="A502" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B502" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C502" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D502" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E502" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F502" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G502" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H502" s="0">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="503" spans="1:8">
+      <x:c r="A503" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B503" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C503" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D503" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E503" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F503" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G503" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H503" s="0">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="504" spans="1:8">
+      <x:c r="A504" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B504" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C504" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D504" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E504" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F504" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G504" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H504" s="0">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="505" spans="1:8">
+      <x:c r="A505" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B505" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C505" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D505" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E505" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F505" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G505" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H505" s="0">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="506" spans="1:8">
+      <x:c r="A506" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B506" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C506" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D506" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E506" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F506" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G506" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H506" s="0">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="507" spans="1:8">
+      <x:c r="A507" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B507" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C507" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D507" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E507" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F507" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G507" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H507" s="0">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="508" spans="1:8">
+      <x:c r="A508" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B508" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C508" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D508" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E508" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F508" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G508" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H508" s="0">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="509" spans="1:8">
+      <x:c r="A509" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B509" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C509" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D509" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E509" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F509" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G509" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H509" s="0">
+        <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="510" spans="1:8">
+      <x:c r="A510" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B510" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C510" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D510" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E510" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F510" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G510" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H510" s="0">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="511" spans="1:8">
+      <x:c r="A511" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B511" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C511" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D511" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E511" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F511" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G511" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H511" s="0">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="512" spans="1:8">
+      <x:c r="A512" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B512" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C512" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D512" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E512" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F512" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G512" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H512" s="0">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="513" spans="1:8">
+      <x:c r="A513" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B513" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C513" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D513" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E513" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F513" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G513" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H513" s="0">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="514" spans="1:8">
+      <x:c r="A514" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B514" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C514" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D514" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E514" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F514" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G514" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H514" s="0">
+        <x:v>3767</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -14019,91 +14726,93 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TOA20"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Licensed Road Hauliers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="18">
+      <x:sharedItems count="19">
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="18">
+      <x:sharedItems count="19">
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04538">
       <x:sharedItems count="27">
         <x:s v="CWC"/>
         <x:s v="CNC"/>
         <x:s v="CEC"/>
         <x:s v="CKC"/>
         <x:s v="DLC"/>
         <x:s v="DNC"/>
         <x:s v="GYC"/>
         <x:s v="KYC"/>
         <x:s v="KEC"/>
         <x:s v="KKC"/>
         <x:s v="LSC"/>
         <x:s v="LMC"/>
         <x:s v="LKC"/>
         <x:s v="LDC"/>
         <x:s v="LHC"/>
         <x:s v="MOC"/>
         <x:s v="MHC"/>
         <x:s v="MNC"/>
         <x:s v="OYC"/>
         <x:s v="RNC"/>
         <x:s v="SOC"/>
@@ -14130,51 +14839,51 @@
         <x:s v="Co. Laois"/>
         <x:s v="Co. Leitrim"/>
         <x:s v="Co. Limerick"/>
         <x:s v="Co. Longford"/>
         <x:s v="Co. Louth"/>
         <x:s v="Co. Mayo"/>
         <x:s v="Co. Meath"/>
         <x:s v="Co. Monaghan"/>
         <x:s v="Co. Offaly"/>
         <x:s v="Co. Roscommon"/>
         <x:s v="Co. Sligo"/>
         <x:s v="Co. Tipperary"/>
         <x:s v="Co. Waterford"/>
         <x:s v="Co. Westmeath"/>
         <x:s v="Co. Wexford"/>
         <x:s v="Co. Wicklow"/>
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="23" maxValue="5453" count="251">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="23" maxValue="5453" count="257">
         <x:n v="118"/>
         <x:n v="129"/>
         <x:n v="156"/>
         <x:n v="580"/>
         <x:n v="174"/>
         <x:n v="660"/>
         <x:n v="216"/>
         <x:n v="161"/>
         <x:n v="350"/>
         <x:n v="159"/>
         <x:n v="147"/>
         <x:n v="30"/>
         <x:n v="211"/>
         <x:n v="50"/>
         <x:n v="213"/>
         <x:n v="328"/>
         <x:n v="98"/>
         <x:n v="92"/>
         <x:n v="84"/>
         <x:n v="254"/>
         <x:n v="287"/>
         <x:n v="178"/>
         <x:n v="5173"/>
         <x:n v="124"/>
         <x:n v="128"/>
@@ -14382,50 +15091,56 @@
         <x:n v="223"/>
         <x:n v="58"/>
         <x:n v="3807"/>
         <x:n v="81"/>
         <x:n v="410"/>
         <x:n v="565"/>
         <x:n v="177"/>
         <x:n v="127"/>
         <x:n v="34"/>
         <x:n v="140"/>
         <x:n v="70"/>
         <x:n v="196"/>
         <x:n v="208"/>
         <x:n v="3837"/>
         <x:n v="409"/>
         <x:n v="43"/>
         <x:n v="203"/>
         <x:n v="102"/>
         <x:n v="3804"/>
         <x:n v="403"/>
         <x:n v="187"/>
         <x:n v="32"/>
         <x:n v="44"/>
         <x:n v="202"/>
         <x:n v="3793"/>
+        <x:n v="408"/>
+        <x:n v="548"/>
+        <x:n v="139"/>
+        <x:n v="133"/>
+        <x:n v="53"/>
+        <x:n v="3767"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TOA20"/>
     <s v="Licensed Road Hauliers"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="CWC"/>
     <s v="Co. Carlow"/>
     <s v="Number"/>
     <n v="118"/>
   </r>
   <r>
     <s v="TOA20"/>
     <s v="Licensed Road Hauliers"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="CNC"/>
     <s v="Co. Cavan"/>
@@ -19250,27 +19965,297 @@
     <s v="WXC"/>
     <s v="Co. Wexford"/>
     <s v="Number"/>
     <n v="202"/>
   </r>
   <r>
     <s v="TOA20"/>
     <s v="Licensed Road Hauliers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="WKC"/>
     <s v="Co. Wicklow"/>
     <s v="Number"/>
     <n v="102"/>
   </r>
   <r>
     <s v="TOA20"/>
     <s v="Licensed Road Hauliers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="3793"/>
   </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CWC"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CNC"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CEC"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CKC"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DLC"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DNC"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="548"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GYC"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KYC"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KEC"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KKC"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LSC"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LMC"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LKC"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LDC"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LHC"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MOC"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MHC"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MNC"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="OYC"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RNC"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SOC"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TYC"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WDC"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WMC"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WXC"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WKC"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="TOA20"/>
+    <s v="Licensed Road Hauliers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3767"/>
+  </r>
 </pivotCacheRecords>
 </file>