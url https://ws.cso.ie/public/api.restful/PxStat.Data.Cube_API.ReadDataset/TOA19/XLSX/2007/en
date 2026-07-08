--- v0 (2025-10-01)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bfa3531913452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f88689badc8472c91dc0ecccaf1c30a.psmdcp" Id="R85a2dbffcb4f44a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a00a40aad60485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0210c7a686634c1a8e757a40e98e9cfa.psmdcp" Id="R0e19d3b0451f4813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TOA19</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Average daily flow of Dublin Bus and Bus Éireann passengers</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/10/2025 11:00:00 AM</x:t>
+    <x:t>10/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>2020, 2021 and 2022 data for Waterford not available</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA19/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TRANOM</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Hub</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -308,50 +308,53 @@
   <x:si>
     <x:t>2013</x:t>
   </x:si>
   <x:si>
     <x:t>2014</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -496,379 +499,168 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...327 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03839V04589" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="City Services" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03841V04591" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Time of Day" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J721" totalsRowShown="0">
   <x:autoFilter ref="A1:J721"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03839V04589"/>
     <x:tableColumn id="6" name="City Services"/>
     <x:tableColumn id="7" name="C03841V04591"/>
     <x:tableColumn id="8" name="Time of Day"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1139,51 +931,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA19/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buseireann.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1372,51 +1164,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J721"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="14.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="13.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -17966,369 +17758,405 @@
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H518" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I518" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J518" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="519" spans="1:10">
       <x:c r="A519" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I519" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J519" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="520" spans="1:10">
       <x:c r="A520" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H520" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I520" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J520" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="521" spans="1:10">
       <x:c r="A521" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I521" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J521" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="522" spans="1:10">
       <x:c r="A522" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H522" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I522" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J522" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="523" spans="1:10">
       <x:c r="A523" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I523" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J523" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="524" spans="1:10">
       <x:c r="A524" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H524" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I524" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J524" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="525" spans="1:10">
       <x:c r="A525" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I525" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J525" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="526" spans="1:10">
       <x:c r="A526" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H526" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I526" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J526" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="527" spans="1:10">
       <x:c r="A527" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I527" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J527" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="528" spans="1:10">
       <x:c r="A528" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H528" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I528" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J528" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="529" spans="1:10">
       <x:c r="A529" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I529" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J529" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="530" spans="1:10">
       <x:c r="A530" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H530" s="0" t="s">
         <x:v>55</x:v>
@@ -18678,5707 +18506,5815 @@
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I541" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J541" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:10">
       <x:c r="A542" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H542" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I542" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J542" s="0">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:10">
       <x:c r="A543" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I543" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J543" s="0">
         <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:10">
       <x:c r="A544" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G544" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H544" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I544" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J544" s="0">
         <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:10">
       <x:c r="A545" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I545" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J545" s="0">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:10">
       <x:c r="A546" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H546" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I546" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J546" s="0">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:10">
       <x:c r="A547" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I547" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J547" s="0">
         <x:v>25.3</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:10">
       <x:c r="A548" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H548" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I548" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J548" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:10">
       <x:c r="A549" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I549" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J549" s="0">
         <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:10">
       <x:c r="A550" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H550" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I550" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J550" s="0">
         <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:10">
       <x:c r="A551" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I551" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J551" s="0">
         <x:v>9.7</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:10">
       <x:c r="A552" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H552" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I552" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J552" s="0">
         <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:10">
       <x:c r="A553" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I553" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J553" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:10">
       <x:c r="A554" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H554" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I554" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J554" s="0">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:10">
       <x:c r="A555" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I555" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J555" s="0">
         <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:10">
       <x:c r="A556" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H556" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I556" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J556" s="0">
         <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:10">
       <x:c r="A557" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I557" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J557" s="0">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:10">
       <x:c r="A558" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H558" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I558" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J558" s="0">
         <x:v>19.2</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:10">
       <x:c r="A559" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I559" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J559" s="0">
         <x:v>25.4</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:10">
       <x:c r="A560" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H560" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I560" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J560" s="0">
         <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:10">
       <x:c r="A561" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I561" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J561" s="0">
         <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:10">
       <x:c r="A562" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H562" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I562" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J562" s="0">
         <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:10">
       <x:c r="A563" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I563" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J563" s="0">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:10">
       <x:c r="A564" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H564" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I564" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J564" s="0">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:10">
       <x:c r="A565" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I565" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J565" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:10">
       <x:c r="A566" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H566" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I566" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J566" s="0">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:10">
       <x:c r="A567" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I567" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J567" s="0">
         <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:10">
       <x:c r="A568" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H568" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I568" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J568" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:10">
       <x:c r="A569" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I569" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J569" s="0">
         <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:10">
       <x:c r="A570" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H570" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I570" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J570" s="0">
         <x:v>22.3</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:10">
       <x:c r="A571" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I571" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J571" s="0">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:10">
       <x:c r="A572" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H572" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I572" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J572" s="0">
         <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:10">
       <x:c r="A573" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I573" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J573" s="0">
         <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:10">
       <x:c r="A574" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H574" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I574" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J574" s="0">
         <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:10">
       <x:c r="A575" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I575" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J575" s="0">
         <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:10">
       <x:c r="A576" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H576" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I576" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J576" s="0">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:10">
       <x:c r="A577" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I577" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J577" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:10">
       <x:c r="A578" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H578" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I578" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J578" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="579" spans="1:10">
       <x:c r="A579" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I579" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J579" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="580" spans="1:10">
       <x:c r="A580" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H580" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I580" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J580" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="581" spans="1:10">
       <x:c r="A581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I581" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J581" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="582" spans="1:10">
       <x:c r="A582" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H582" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I582" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J582" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="583" spans="1:10">
       <x:c r="A583" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I583" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J583" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="584" spans="1:10">
       <x:c r="A584" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H584" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I584" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J584" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="585" spans="1:10">
       <x:c r="A585" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I585" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J585" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="586" spans="1:10">
       <x:c r="A586" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H586" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I586" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J586" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="587" spans="1:10">
       <x:c r="A587" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I587" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J587" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="588" spans="1:10">
       <x:c r="A588" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H588" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I588" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J588" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="589" spans="1:10">
       <x:c r="A589" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I589" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J589" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="590" spans="1:10">
       <x:c r="A590" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H590" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I590" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J590" s="0">
         <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:10">
       <x:c r="A591" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I591" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J591" s="0">
         <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:10">
       <x:c r="A592" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H592" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I592" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J592" s="0">
         <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:10">
       <x:c r="A593" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I593" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J593" s="0">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:10">
       <x:c r="A594" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H594" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I594" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J594" s="0">
         <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:10">
       <x:c r="A595" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I595" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J595" s="0">
         <x:v>22.2</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:10">
       <x:c r="A596" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H596" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I596" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J596" s="0">
         <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:10">
       <x:c r="A597" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I597" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J597" s="0">
         <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:10">
       <x:c r="A598" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H598" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I598" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J598" s="0">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:10">
       <x:c r="A599" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I599" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J599" s="0">
         <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:10">
       <x:c r="A600" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H600" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I600" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J600" s="0">
         <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:10">
       <x:c r="A601" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I601" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J601" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:10">
       <x:c r="A602" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H602" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I602" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J602" s="0">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:10">
       <x:c r="A603" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I603" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J603" s="0">
         <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:10">
       <x:c r="A604" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H604" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I604" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J604" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:10">
       <x:c r="A605" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I605" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J605" s="0">
         <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:10">
       <x:c r="A606" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H606" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I606" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J606" s="0">
         <x:v>18.7</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:10">
       <x:c r="A607" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I607" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J607" s="0">
         <x:v>23.8</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:10">
       <x:c r="A608" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H608" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I608" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J608" s="0">
         <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:10">
       <x:c r="A609" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I609" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J609" s="0">
         <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:10">
       <x:c r="A610" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H610" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I610" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J610" s="0">
         <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:10">
       <x:c r="A611" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I611" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J611" s="0">
         <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:10">
       <x:c r="A612" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H612" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I612" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J612" s="0">
         <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:10">
       <x:c r="A613" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I613" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J613" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:10">
       <x:c r="A614" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H614" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I614" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J614" s="0">
         <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:10">
       <x:c r="A615" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I615" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J615" s="0">
         <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:10">
       <x:c r="A616" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H616" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I616" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J616" s="0">
         <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:10">
       <x:c r="A617" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I617" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J617" s="0">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:10">
       <x:c r="A618" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H618" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I618" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J618" s="0">
         <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:10">
       <x:c r="A619" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I619" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J619" s="0">
         <x:v>23.7</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:10">
       <x:c r="A620" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H620" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I620" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J620" s="0">
         <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:10">
       <x:c r="A621" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I621" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J621" s="0">
         <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:10">
       <x:c r="A622" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H622" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I622" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J622" s="0">
         <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:10">
       <x:c r="A623" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I623" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J623" s="0">
         <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:10">
       <x:c r="A624" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H624" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I624" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J624" s="0">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:10">
       <x:c r="A625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I625" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J625" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:10">
       <x:c r="A626" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H626" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I626" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J626" s="0">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:10">
       <x:c r="A627" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I627" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J627" s="0">
         <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:10">
       <x:c r="A628" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H628" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I628" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J628" s="0">
         <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:10">
       <x:c r="A629" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I629" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J629" s="0">
         <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:10">
       <x:c r="A630" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H630" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I630" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J630" s="0">
         <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:10">
       <x:c r="A631" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I631" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J631" s="0">
         <x:v>25.4</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:10">
       <x:c r="A632" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H632" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I632" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J632" s="0">
         <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:10">
       <x:c r="A633" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I633" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J633" s="0">
         <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:10">
       <x:c r="A634" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H634" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I634" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J634" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:10">
       <x:c r="A635" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I635" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J635" s="0">
         <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:10">
       <x:c r="A636" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H636" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I636" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J636" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:10">
       <x:c r="A637" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I637" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J637" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:10">
       <x:c r="A638" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H638" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I638" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J638" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="639" spans="1:10">
       <x:c r="A639" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I639" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J639" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="640" spans="1:10">
       <x:c r="A640" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H640" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I640" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J640" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="641" spans="1:10">
       <x:c r="A641" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I641" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J641" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="642" spans="1:10">
       <x:c r="A642" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H642" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I642" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J642" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="643" spans="1:10">
       <x:c r="A643" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I643" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J643" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="644" spans="1:10">
       <x:c r="A644" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H644" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I644" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J644" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="645" spans="1:10">
       <x:c r="A645" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I645" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J645" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="646" spans="1:10">
       <x:c r="A646" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H646" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I646" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J646" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="647" spans="1:10">
       <x:c r="A647" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I647" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J647" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="648" spans="1:10">
       <x:c r="A648" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H648" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I648" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J648" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="649" spans="1:10">
       <x:c r="A649" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H649" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I649" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J649" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="650" spans="1:10">
       <x:c r="A650" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H650" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I650" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J650" s="0">
         <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:10">
       <x:c r="A651" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H651" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I651" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J651" s="0">
         <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:10">
       <x:c r="A652" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H652" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I652" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J652" s="0">
         <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:10">
       <x:c r="A653" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H653" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I653" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J653" s="0">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:10">
       <x:c r="A654" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H654" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I654" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J654" s="0">
         <x:v>15.4</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:10">
       <x:c r="A655" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I655" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J655" s="0">
         <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:10">
       <x:c r="A656" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H656" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I656" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J656" s="0">
         <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:10">
       <x:c r="A657" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I657" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J657" s="0">
         <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:10">
       <x:c r="A658" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H658" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I658" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J658" s="0">
         <x:v>7.1</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:10">
       <x:c r="A659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I659" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J659" s="0">
         <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:10">
       <x:c r="A660" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H660" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I660" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J660" s="0">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:10">
       <x:c r="A661" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H661" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I661" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J661" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:10">
       <x:c r="A662" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H662" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I662" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J662" s="0">
         <x:v>2.86</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:10">
       <x:c r="A663" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I663" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J663" s="0">
         <x:v>6.13</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:10">
       <x:c r="A664" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H664" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I664" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J664" s="0">
         <x:v>6.53</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:10">
       <x:c r="A665" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H665" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I665" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J665" s="0">
         <x:v>5.27</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:10">
       <x:c r="A666" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H666" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I666" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J666" s="0">
         <x:v>18.47</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:10">
       <x:c r="A667" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I667" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J667" s="0">
         <x:v>23.05</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:10">
       <x:c r="A668" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H668" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I668" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J668" s="0">
         <x:v>8.95</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:10">
       <x:c r="A669" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I669" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J669" s="0">
         <x:v>8.43</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:10">
       <x:c r="A670" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H670" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I670" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J670" s="0">
         <x:v>6.53</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:10">
       <x:c r="A671" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H671" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I671" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J671" s="0">
         <x:v>10.22</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:10">
       <x:c r="A672" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H672" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I672" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J672" s="0">
         <x:v>3.55</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:10">
       <x:c r="A673" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H673" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I673" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J673" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:10">
       <x:c r="A674" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H674" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I674" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J674" s="0">
         <x:v>1.94</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:10">
       <x:c r="A675" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H675" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I675" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J675" s="0">
         <x:v>4.76</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:10">
       <x:c r="A676" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H676" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I676" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J676" s="0">
         <x:v>6.87</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:10">
       <x:c r="A677" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H677" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I677" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J677" s="0">
         <x:v>5.32</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:10">
       <x:c r="A678" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H678" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I678" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J678" s="0">
         <x:v>18.31</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:10">
       <x:c r="A679" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H679" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I679" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J679" s="0">
         <x:v>22.83</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:10">
       <x:c r="A680" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H680" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I680" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J680" s="0">
         <x:v>8.53</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:10">
       <x:c r="A681" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H681" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I681" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J681" s="0">
         <x:v>8.27</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:10">
       <x:c r="A682" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H682" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I682" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J682" s="0">
         <x:v>7.08</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:10">
       <x:c r="A683" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I683" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J683" s="0">
         <x:v>11.37</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:10">
       <x:c r="A684" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H684" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I684" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J684" s="0">
         <x:v>4.73</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:10">
       <x:c r="A685" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I685" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J685" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:10">
       <x:c r="A686" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H686" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I686" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J686" s="0">
         <x:v>1.38</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:10">
       <x:c r="A687" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H687" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I687" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J687" s="0">
         <x:v>5.72</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:10">
       <x:c r="A688" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H688" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I688" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J688" s="0">
         <x:v>6.89</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:10">
       <x:c r="A689" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H689" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I689" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J689" s="0">
         <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:10">
       <x:c r="A690" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H690" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I690" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J690" s="0">
         <x:v>20.23</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:10">
       <x:c r="A691" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I691" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J691" s="0">
         <x:v>24.27</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:10">
       <x:c r="A692" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H692" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I692" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J692" s="0">
         <x:v>8.85</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:10">
       <x:c r="A693" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I693" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J693" s="0">
         <x:v>8.97</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:10">
       <x:c r="A694" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H694" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I694" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J694" s="0">
         <x:v>6.14</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:10">
       <x:c r="A695" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I695" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J695" s="0">
         <x:v>9.33</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:10">
       <x:c r="A696" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D696" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F696" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H696" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I696" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J696" s="0">
         <x:v>2.63</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:10">
       <x:c r="A697" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I697" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J697" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:10">
       <x:c r="A698" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H698" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I698" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J698" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="699" spans="1:10">
       <x:c r="A699" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I699" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J699" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="700" spans="1:10">
       <x:c r="A700" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H700" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I700" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J700" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="701" spans="1:10">
       <x:c r="A701" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I701" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J701" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="702" spans="1:10">
       <x:c r="A702" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H702" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I702" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J702" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="703" spans="1:10">
       <x:c r="A703" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I703" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J703" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="704" spans="1:10">
       <x:c r="A704" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H704" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I704" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J704" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="705" spans="1:10">
       <x:c r="A705" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I705" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J705" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="706" spans="1:10">
       <x:c r="A706" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H706" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I706" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J706" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="707" spans="1:10">
       <x:c r="A707" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I707" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J707" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="708" spans="1:10">
       <x:c r="A708" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H708" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I708" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J708" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="709" spans="1:10">
       <x:c r="A709" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I709" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J709" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
     </x:row>
     <x:row r="710" spans="1:10">
       <x:c r="A710" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H710" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I710" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J710" s="0">
         <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:10">
       <x:c r="A711" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H711" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I711" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J711" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:10">
       <x:c r="A712" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H712" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I712" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J712" s="0">
         <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:10">
       <x:c r="A713" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I713" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J713" s="0">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:10">
       <x:c r="A714" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H714" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I714" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J714" s="0">
         <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:10">
       <x:c r="A715" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H715" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I715" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J715" s="0">
         <x:v>19.7</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:10">
       <x:c r="A716" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H716" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I716" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J716" s="0">
         <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:10">
       <x:c r="A717" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I717" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J717" s="0">
         <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:10">
       <x:c r="A718" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H718" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I718" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J718" s="0">
         <x:v>7.1</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:10">
       <x:c r="A719" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H719" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I719" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J719" s="0">
         <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:10">
       <x:c r="A720" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H720" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I720" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J720" s="0">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:10">
       <x:c r="A721" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I721" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J721" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -24395,51 +24331,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J721" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TOA19C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Daily Flow"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="12">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
@@ -24728,27 +24664,8668 @@
         <x:n v="22.83"/>
         <x:n v="8.53"/>
         <x:n v="8.27"/>
         <x:n v="7.08"/>
         <x:n v="11.37"/>
         <x:n v="4.73"/>
         <x:n v="1.38"/>
         <x:n v="5.72"/>
         <x:n v="6.89"/>
         <x:n v="20.23"/>
         <x:n v="24.27"/>
         <x:n v="8.85"/>
         <x:n v="8.97"/>
         <x:n v="6.14"/>
         <x:n v="9.33"/>
         <x:n v="2.63"/>
         <x:n v="15.1"/>
         <x:n v="12.2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="30.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.86"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.13"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.53"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.27"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="18.47"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="23.05"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.95"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.43"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.53"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="10.22"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="3.55"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Cork"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1.94"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="4.76"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.87"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.32"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="18.31"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="22.83"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.53"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.27"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.08"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="11.37"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4.73"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Galway"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="1.38"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="5.72"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="6.89"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="20.23"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="24.27"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.85"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.97"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.14"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="9.33"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="2.63"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="Limerick"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="Waterford"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="100"/>
+    <s v="00:00 - 06:59"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="170"/>
+    <s v="10:00 - 12:59"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="210"/>
+    <s v="13:00 - 15:59"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="271"/>
+    <s v="19:00 - 21:59"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="310"/>
+    <s v="22:00 - 23:59"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="TOA19C01"/>
+    <s v="Daily Flow"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All times"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>