--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a00a40aad60485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0210c7a686634c1a8e757a40e98e9cfa.psmdcp" Id="R0e19d3b0451f4813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc995a659b2664c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ef89055a79340a1be7cf70b1726c379.psmdcp" Id="Rd5e2f9ca10af4a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>