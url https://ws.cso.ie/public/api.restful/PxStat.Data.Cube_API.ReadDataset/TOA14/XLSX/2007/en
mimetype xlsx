--- v1 (2026-03-31)
+++ v2 (2026-08-25)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5405be4ab8104bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7329cbdc2fa40d5bff5932aac4fb798.psmdcp" Id="R66fee4f706614a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b0c763e04844ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/325986c9ddfd41dfbd1279e31d6369f7.psmdcp" Id="Raf5bc6894ede4934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TOA14</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Dublin Bus Passenger Numbers by Month</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>22/05/2025 11:00:00</x:t>
+    <x:t>11/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA14/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TRANOM</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Hub</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
@@ -279,50 +279,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -474,77 +477,79 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="11">
+      <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
+        <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="11">
+      <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
+        <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="C01885V02316" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="13">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="13">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
@@ -561,52 +566,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H144" totalsRowShown="0">
-  <x:autoFilter ref="A1:H144"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H157" totalsRowShown="0">
+  <x:autoFilter ref="A1:H157"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01885V02316"/>
     <x:tableColumn id="6" name="Month"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1105,51 +1110,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H144"/>
+  <x:dimension ref="A1:H157"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -4863,50 +4868,388 @@
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H144" s="0">
         <x:v>12598224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:8">
+      <x:c r="A145" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F145" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G145" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H145" s="0">
+        <x:v>164884019</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:8">
+      <x:c r="A146" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G146" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H146" s="0">
+        <x:v>12727311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:8">
+      <x:c r="A147" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G147" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H147" s="0">
+        <x:v>12871084</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:8">
+      <x:c r="A148" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G148" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H148" s="0">
+        <x:v>14422362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:8">
+      <x:c r="A149" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H149" s="0">
+        <x:v>13654579</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:8">
+      <x:c r="A150" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G150" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H150" s="0">
+        <x:v>14226863</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:8">
+      <x:c r="A151" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H151" s="0">
+        <x:v>13097603</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:8">
+      <x:c r="A152" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G152" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H152" s="0">
+        <x:v>13675851</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:8">
+      <x:c r="A153" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G153" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H153" s="0">
+        <x:v>13178655</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:8">
+      <x:c r="A154" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F154" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G154" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H154" s="0">
+        <x:v>14812135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:8">
+      <x:c r="A155" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G155" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H155" s="0">
+        <x:v>14999684</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:8">
+      <x:c r="A156" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G156" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H156" s="0">
+        <x:v>14210339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:8">
+      <x:c r="A157" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G157" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H157" s="0">
+        <x:v>13007553</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4952,120 +5295,122 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TOA14C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Dublin Bus passenger"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01885V02316">
       <x:sharedItems count="13">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
       <x:sharedItems count="13">
         <x:s v="All months"/>
         <x:s v="January"/>
         <x:s v="February"/>
         <x:s v="March"/>
         <x:s v="April"/>
         <x:s v="May"/>
         <x:s v="June"/>
         <x:s v="July"/>
         <x:s v="August"/>
         <x:s v="September"/>
         <x:s v="October"/>
         <x:s v="November"/>
         <x:s v="December"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1467736" maxValue="159104579" count="143">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1467736" maxValue="164884019" count="156">
         <x:n v="116261991"/>
         <x:n v="8991175"/>
         <x:n v="9117393"/>
         <x:n v="10327497"/>
         <x:n v="9648830"/>
         <x:n v="9439479"/>
         <x:n v="9096253"/>
         <x:n v="9250780"/>
         <x:n v="9348448"/>
         <x:n v="10288409"/>
         <x:n v="10746115"/>
         <x:n v="10545021"/>
         <x:n v="9462591"/>
         <x:n v="122092555"/>
         <x:n v="9577528"/>
         <x:n v="9596458"/>
         <x:n v="10543380"/>
         <x:n v="10041339"/>
         <x:n v="9371545"/>
         <x:n v="9470674"/>
         <x:n v="10317027"/>
         <x:n v="9537133"/>
         <x:n v="10979884"/>
         <x:n v="11432628"/>
         <x:n v="11052013"/>
@@ -5165,50 +5510,63 @@
         <x:n v="11160975"/>
         <x:n v="11273472"/>
         <x:n v="12731323"/>
         <x:n v="11765976"/>
         <x:n v="12744167"/>
         <x:n v="11809487"/>
         <x:n v="11695722"/>
         <x:n v="11786706"/>
         <x:n v="12981362"/>
         <x:n v="13744110"/>
         <x:n v="12915737"/>
         <x:n v="11812274"/>
         <x:n v="159104579"/>
         <x:n v="12219581"/>
         <x:n v="12888486"/>
         <x:n v="13287864"/>
         <x:n v="13339428"/>
         <x:n v="13709427"/>
         <x:n v="12334313"/>
         <x:n v="12857580"/>
         <x:n v="12726154"/>
         <x:n v="13990348"/>
         <x:n v="14927284"/>
         <x:n v="14225890"/>
         <x:n v="12598224"/>
+        <x:n v="164884019"/>
+        <x:n v="12727311"/>
+        <x:n v="12871084"/>
+        <x:n v="14422362"/>
+        <x:n v="13654579"/>
+        <x:n v="14226863"/>
+        <x:n v="13097603"/>
+        <x:n v="13675851"/>
+        <x:n v="13178655"/>
+        <x:n v="14812135"/>
+        <x:n v="14999684"/>
+        <x:n v="14210339"/>
+        <x:n v="13007553"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TOA14C01"/>
     <s v="Dublin Bus passenger"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="All months"/>
     <s v="Number"/>
     <n v="116261991"/>
   </r>
   <r>
     <s v="TOA14C01"/>
     <s v="Dublin Bus passenger"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="January"/>
@@ -6603,27 +6961,157 @@
     <s v="10"/>
     <s v="October"/>
     <s v="Number"/>
     <n v="14927284"/>
   </r>
   <r>
     <s v="TOA14C01"/>
     <s v="Dublin Bus passenger"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="November"/>
     <s v="Number"/>
     <n v="14225890"/>
   </r>
   <r>
     <s v="TOA14C01"/>
     <s v="Dublin Bus passenger"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="December"/>
     <s v="Number"/>
     <n v="12598224"/>
   </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All months"/>
+    <s v="Number"/>
+    <n v="164884019"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="12727311"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="12871084"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="14422362"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="13654579"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="14226863"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="13097603"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="13675851"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="13178655"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="14812135"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="14999684"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="14210339"/>
+  </r>
+  <r>
+    <s v="TOA14C01"/>
+    <s v="Dublin Bus passenger"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="13007553"/>
+  </r>
 </pivotCacheRecords>
 </file>