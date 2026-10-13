--- v1 (2026-03-12)
+++ v2 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76812845f8a740b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd609702f19d4079b74723e3eb26add6.psmdcp" Id="Rc794ee1b5c544a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef673d47a284195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe82e341ec674fc988df6ec632af30ca.psmdcp" Id="R6467057f3dc74d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TOA12</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number of licensed bus operators</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>22/05/2025 11:00:00</x:t>
+    <x:t>12/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA12/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TRANOM</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Hub</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
@@ -382,50 +382,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -576,93 +579,95 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="19">
+      <items count="20">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
+        <item x="19"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="19">
+      <items count="20">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
+        <item x="19"/>
       </items>
     </pivotField>
     <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="27">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -707,52 +712,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H514" totalsRowShown="0">
-  <x:autoFilter ref="A1:H514"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H541" totalsRowShown="0">
+  <x:autoFilter ref="A1:H541"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03788V04538"/>
     <x:tableColumn id="6" name="County"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1251,51 +1256,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H514"/>
+  <x:dimension ref="A1:H541"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -14629,50 +14634,752 @@
     </x:row>
     <x:row r="514" spans="1:8">
       <x:c r="A514" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H514" s="0">
         <x:v>1441</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="515" spans="1:8">
+      <x:c r="A515" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B515" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C515" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D515" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E515" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F515" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G515" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H515" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="516" spans="1:8">
+      <x:c r="A516" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B516" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C516" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D516" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E516" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F516" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G516" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H516" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="517" spans="1:8">
+      <x:c r="A517" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B517" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C517" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D517" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E517" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F517" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G517" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H517" s="0">
+        <x:v>50</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="518" spans="1:8">
+      <x:c r="A518" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B518" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C518" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D518" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E518" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F518" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G518" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H518" s="0">
+        <x:v>98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="519" spans="1:8">
+      <x:c r="A519" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B519" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C519" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D519" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E519" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F519" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G519" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H519" s="0">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="520" spans="1:8">
+      <x:c r="A520" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B520" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C520" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D520" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E520" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F520" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G520" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H520" s="0">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="521" spans="1:8">
+      <x:c r="A521" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B521" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C521" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D521" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E521" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F521" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G521" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H521" s="0">
+        <x:v>119</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="522" spans="1:8">
+      <x:c r="A522" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B522" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C522" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D522" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E522" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F522" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G522" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H522" s="0">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="523" spans="1:8">
+      <x:c r="A523" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B523" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C523" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D523" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E523" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F523" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G523" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H523" s="0">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="524" spans="1:8">
+      <x:c r="A524" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B524" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C524" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D524" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E524" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F524" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G524" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H524" s="0">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="525" spans="1:8">
+      <x:c r="A525" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B525" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C525" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D525" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E525" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F525" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G525" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H525" s="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="526" spans="1:8">
+      <x:c r="A526" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B526" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C526" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D526" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E526" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F526" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G526" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H526" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="527" spans="1:8">
+      <x:c r="A527" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B527" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C527" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D527" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E527" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F527" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G527" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H527" s="0">
+        <x:v>74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="528" spans="1:8">
+      <x:c r="A528" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B528" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C528" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D528" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E528" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F528" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G528" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H528" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="529" spans="1:8">
+      <x:c r="A529" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B529" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C529" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D529" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E529" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F529" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G529" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H529" s="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="530" spans="1:8">
+      <x:c r="A530" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B530" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C530" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D530" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E530" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F530" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G530" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H530" s="0">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="531" spans="1:8">
+      <x:c r="A531" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B531" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C531" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D531" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E531" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F531" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G531" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H531" s="0">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="532" spans="1:8">
+      <x:c r="A532" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B532" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C532" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D532" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E532" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F532" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G532" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H532" s="0">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="533" spans="1:8">
+      <x:c r="A533" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B533" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C533" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D533" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E533" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F533" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G533" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H533" s="0">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="534" spans="1:8">
+      <x:c r="A534" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B534" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C534" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D534" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E534" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F534" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G534" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H534" s="0">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="535" spans="1:8">
+      <x:c r="A535" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B535" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C535" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D535" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E535" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F535" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G535" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H535" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="536" spans="1:8">
+      <x:c r="A536" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B536" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C536" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D536" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E536" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F536" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G536" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H536" s="0">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="537" spans="1:8">
+      <x:c r="A537" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B537" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C537" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D537" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E537" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F537" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G537" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H537" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="538" spans="1:8">
+      <x:c r="A538" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B538" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C538" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D538" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E538" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F538" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G538" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H538" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="539" spans="1:8">
+      <x:c r="A539" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B539" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C539" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D539" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E539" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F539" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G539" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H539" s="0">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="540" spans="1:8">
+      <x:c r="A540" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B540" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C540" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D540" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E540" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F540" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G540" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H540" s="0">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="541" spans="1:8">
+      <x:c r="A541" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B541" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C541" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D541" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E541" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F541" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G541" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H541" s="0">
+        <x:v>1469</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -14718,93 +15425,95 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TOA12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Number of licensed bus operators"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="19">
+      <x:sharedItems count="20">
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="19">
+      <x:sharedItems count="20">
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04538">
       <x:sharedItems count="27">
         <x:s v="CWC"/>
         <x:s v="CNC"/>
         <x:s v="CEC"/>
         <x:s v="CKC"/>
         <x:s v="DLC"/>
         <x:s v="DNC"/>
         <x:s v="GYC"/>
         <x:s v="KYC"/>
         <x:s v="KEC"/>
         <x:s v="KKC"/>
         <x:s v="LSC"/>
         <x:s v="LMC"/>
         <x:s v="LKC"/>
         <x:s v="LDC"/>
         <x:s v="LHC"/>
         <x:s v="MOC"/>
         <x:s v="MHC"/>
         <x:s v="MNC"/>
         <x:s v="OYC"/>
         <x:s v="RNC"/>
         <x:s v="SOC"/>
@@ -14831,51 +15540,51 @@
         <x:s v="Co. Laois"/>
         <x:s v="Co. Leitrim"/>
         <x:s v="Co. Limerick"/>
         <x:s v="Co. Longford"/>
         <x:s v="Co. Louth"/>
         <x:s v="Co. Mayo"/>
         <x:s v="Co. Meath"/>
         <x:s v="Co. Monaghan"/>
         <x:s v="Co. Offaly"/>
         <x:s v="Co. Roscommon"/>
         <x:s v="Co. Sligo"/>
         <x:s v="Co. Tipperary"/>
         <x:s v="Co. Waterford"/>
         <x:s v="Co. Westmeath"/>
         <x:s v="Co. Wexford"/>
         <x:s v="Co. Wicklow"/>
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="15" maxValue="1939" count="152">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="14" maxValue="1939" count="155">
         <x:n v="22"/>
         <x:n v="53"/>
         <x:n v="62"/>
         <x:n v="148"/>
         <x:n v="115"/>
         <x:n v="252"/>
         <x:n v="123"/>
         <x:n v="105"/>
         <x:n v="94"/>
         <x:n v="39"/>
         <x:n v="43"/>
         <x:n v="26"/>
         <x:n v="73"/>
         <x:n v="17"/>
         <x:n v="51"/>
         <x:n v="91"/>
         <x:n v="44"/>
         <x:n v="31"/>
         <x:n v="35"/>
         <x:n v="75"/>
         <x:n v="40"/>
         <x:n v="77"/>
         <x:n v="82"/>
         <x:n v="1882"/>
         <x:n v="47"/>
@@ -14984,50 +15693,53 @@
         <x:n v="1735"/>
         <x:n v="120"/>
         <x:n v="228"/>
         <x:n v="1717"/>
         <x:n v="119"/>
         <x:n v="225"/>
         <x:n v="86"/>
         <x:n v="66"/>
         <x:n v="1701"/>
         <x:n v="117"/>
         <x:n v="218"/>
         <x:n v="81"/>
         <x:n v="1622"/>
         <x:n v="45"/>
         <x:n v="201"/>
         <x:n v="1541"/>
         <x:n v="16"/>
         <x:n v="197"/>
         <x:n v="84"/>
         <x:n v="1483"/>
         <x:n v="118"/>
         <x:n v="1457"/>
         <x:n v="203"/>
         <x:n v="15"/>
         <x:n v="1441"/>
+        <x:n v="205"/>
+        <x:n v="14"/>
+        <x:n v="1469"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TOA12"/>
     <s v="Number of licensed bus operators"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="CWC"/>
     <s v="Co. Carlow"/>
     <s v="Number"/>
     <n v="22"/>
   </r>
   <r>
     <s v="TOA12"/>
     <s v="Number of licensed bus operators"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="CNC"/>
     <s v="Co. Cavan"/>
@@ -20122,27 +20834,297 @@
     <s v="WXC"/>
     <s v="Co. Wexford"/>
     <s v="Number"/>
     <n v="62"/>
   </r>
   <r>
     <s v="TOA12"/>
     <s v="Number of licensed bus operators"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="WKC"/>
     <s v="Co. Wicklow"/>
     <s v="Number"/>
     <n v="54"/>
   </r>
   <r>
     <s v="TOA12"/>
     <s v="Number of licensed bus operators"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="1441"/>
   </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CWC"/>
+    <s v="Co. Carlow"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CNC"/>
+    <s v="Co. Cavan"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CEC"/>
+    <s v="Co. Clare"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CKC"/>
+    <s v="Co. Cork"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DLC"/>
+    <s v="Co. Donegal"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DNC"/>
+    <s v="Co. Dublin"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GYC"/>
+    <s v="Co. Galway"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KYC"/>
+    <s v="Co. Kerry"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KEC"/>
+    <s v="Co. Kildare"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KKC"/>
+    <s v="Co. Kilkenny"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LSC"/>
+    <s v="Co. Laois"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LMC"/>
+    <s v="Co. Leitrim"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LKC"/>
+    <s v="Co. Limerick"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LDC"/>
+    <s v="Co. Longford"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LHC"/>
+    <s v="Co. Louth"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MOC"/>
+    <s v="Co. Mayo"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MHC"/>
+    <s v="Co. Meath"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MNC"/>
+    <s v="Co. Monaghan"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="OYC"/>
+    <s v="Co. Offaly"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RNC"/>
+    <s v="Co. Roscommon"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SOC"/>
+    <s v="Co. Sligo"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TYC"/>
+    <s v="Co. Tipperary"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WDC"/>
+    <s v="Co. Waterford"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WMC"/>
+    <s v="Co. Westmeath"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WXC"/>
+    <s v="Co. Wexford"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WKC"/>
+    <s v="Co. Wicklow"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="TOA12"/>
+    <s v="Number of licensed bus operators"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1469"/>
+  </r>
 </pivotCacheRecords>
 </file>