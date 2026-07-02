--- v2 (2026-02-28)
+++ v3 (2026-07-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a6066022874be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c62ad953830447ffa27643b69e74f144.psmdcp" Id="Rbf394cf3b3f54639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43cf61e6f9e4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a091774951f647439e5ed2a0cc3064c4.psmdcp" Id="R29ccee4299fd4625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TOA09</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of daily Luas passengers by hour and by line</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>22/05/2025 11:00:00</x:t>
+    <x:t>21/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Totals may not sum to 100 due to rounding.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TRANOM</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Hub</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -334,50 +334,53 @@
   </x:si>
   <x:si>
     <x:t>Red line</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
     <x:t>Green line</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -528,67 +531,69 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C03132V03784" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Luas Line" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C03841V04591" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="20">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
@@ -635,52 +640,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J361" totalsRowShown="0">
-  <x:autoFilter ref="A1:J361"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J421" totalsRowShown="0">
+  <x:autoFilter ref="A1:J421"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03132V03784"/>
     <x:tableColumn id="6" name="Luas Line"/>
     <x:tableColumn id="7" name="C03841V04591"/>
     <x:tableColumn id="8" name="Time of day"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1183,51 +1188,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J361"/>
+  <x:dimension ref="A1:J421"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="13.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -12751,50 +12756,1970 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J361" s="0">
         <x:v>0.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="362" spans="1:10">
+      <x:c r="A362" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B362" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C362" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D362" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E362" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F362" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G362" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H362" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I362" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J362" s="0">
+        <x:v>0.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="363" spans="1:10">
+      <x:c r="A363" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B363" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C363" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D363" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E363" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F363" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G363" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I363" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J363" s="0">
+        <x:v>2.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="364" spans="1:10">
+      <x:c r="A364" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B364" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C364" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D364" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E364" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F364" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G364" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H364" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I364" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J364" s="0">
+        <x:v>6.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="365" spans="1:10">
+      <x:c r="A365" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B365" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C365" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D365" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E365" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F365" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G365" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I365" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J365" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="366" spans="1:10">
+      <x:c r="A366" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B366" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C366" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D366" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E366" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F366" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G366" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H366" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I366" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J366" s="0">
+        <x:v>5.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="367" spans="1:10">
+      <x:c r="A367" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B367" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C367" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D367" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E367" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F367" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G367" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I367" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J367" s="0">
+        <x:v>4.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="368" spans="1:10">
+      <x:c r="A368" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B368" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C368" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D368" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E368" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F368" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G368" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H368" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I368" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J368" s="0">
+        <x:v>4.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="369" spans="1:10">
+      <x:c r="A369" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B369" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C369" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D369" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E369" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F369" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G369" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I369" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J369" s="0">
+        <x:v>5.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="370" spans="1:10">
+      <x:c r="A370" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B370" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C370" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D370" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E370" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F370" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G370" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H370" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I370" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J370" s="0">
+        <x:v>5.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="371" spans="1:10">
+      <x:c r="A371" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B371" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C371" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D371" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E371" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F371" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G371" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H371" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I371" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J371" s="0">
+        <x:v>5.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="372" spans="1:10">
+      <x:c r="A372" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B372" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C372" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D372" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E372" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F372" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G372" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H372" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I372" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J372" s="0">
+        <x:v>6.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="373" spans="1:10">
+      <x:c r="A373" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B373" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C373" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D373" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E373" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F373" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G373" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H373" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I373" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J373" s="0">
+        <x:v>8.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="374" spans="1:10">
+      <x:c r="A374" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B374" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C374" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D374" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E374" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F374" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G374" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H374" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I374" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J374" s="0">
+        <x:v>10.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="375" spans="1:10">
+      <x:c r="A375" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B375" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C375" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D375" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E375" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F375" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G375" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H375" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I375" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J375" s="0">
+        <x:v>7.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="376" spans="1:10">
+      <x:c r="A376" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B376" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C376" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D376" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E376" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F376" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G376" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H376" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="I376" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J376" s="0">
+        <x:v>4.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="377" spans="1:10">
+      <x:c r="A377" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B377" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C377" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D377" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E377" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F377" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G377" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H377" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I377" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J377" s="0">
+        <x:v>3.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="378" spans="1:10">
+      <x:c r="A378" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B378" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C378" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D378" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E378" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F378" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G378" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H378" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="I378" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J378" s="0">
+        <x:v>2.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="379" spans="1:10">
+      <x:c r="A379" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B379" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C379" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D379" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E379" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F379" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G379" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H379" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="I379" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J379" s="0">
+        <x:v>2.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="380" spans="1:10">
+      <x:c r="A380" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B380" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C380" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D380" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E380" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F380" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G380" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H380" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I380" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J380" s="0">
+        <x:v>1.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="381" spans="1:10">
+      <x:c r="A381" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B381" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C381" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D381" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E381" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F381" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G381" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H381" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="I381" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J381" s="0">
+        <x:v>0.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="382" spans="1:10">
+      <x:c r="A382" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B382" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C382" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D382" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E382" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F382" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G382" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H382" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I382" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J382" s="0">
+        <x:v>0.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="383" spans="1:10">
+      <x:c r="A383" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B383" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C383" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D383" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E383" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F383" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G383" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H383" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I383" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J383" s="0">
+        <x:v>2.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="384" spans="1:10">
+      <x:c r="A384" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B384" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C384" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D384" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E384" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F384" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G384" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H384" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I384" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J384" s="0">
+        <x:v>6.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="385" spans="1:10">
+      <x:c r="A385" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B385" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C385" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D385" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E385" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F385" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G385" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H385" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I385" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J385" s="0">
+        <x:v>8.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="386" spans="1:10">
+      <x:c r="A386" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B386" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C386" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D386" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E386" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F386" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G386" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H386" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I386" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J386" s="0">
+        <x:v>5.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="387" spans="1:10">
+      <x:c r="A387" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C387" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D387" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E387" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F387" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G387" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I387" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J387" s="0">
+        <x:v>4.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="388" spans="1:10">
+      <x:c r="A388" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C388" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D388" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E388" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F388" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G388" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H388" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I388" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J388" s="0">
+        <x:v>5.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="389" spans="1:10">
+      <x:c r="A389" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B389" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C389" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D389" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E389" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F389" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G389" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I389" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J389" s="0">
+        <x:v>6.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="390" spans="1:10">
+      <x:c r="A390" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B390" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C390" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D390" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E390" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F390" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G390" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H390" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I390" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J390" s="0">
+        <x:v>6.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="391" spans="1:10">
+      <x:c r="A391" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B391" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C391" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D391" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E391" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F391" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G391" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H391" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I391" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J391" s="0">
+        <x:v>6.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:10">
+      <x:c r="A392" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C392" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D392" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E392" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F392" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G392" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H392" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I392" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J392" s="0">
+        <x:v>7.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:10">
+      <x:c r="A393" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E393" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F393" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G393" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I393" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J393" s="0">
+        <x:v>9.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:10">
+      <x:c r="A394" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E394" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F394" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G394" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H394" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I394" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J394" s="0">
+        <x:v>9.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:10">
+      <x:c r="A395" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E395" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F395" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G395" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I395" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J395" s="0">
+        <x:v>6.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:10">
+      <x:c r="A396" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E396" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F396" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G396" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H396" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="I396" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J396" s="0">
+        <x:v>4.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:10">
+      <x:c r="A397" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E397" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F397" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G397" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H397" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I397" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J397" s="0">
+        <x:v>3.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:10">
+      <x:c r="A398" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F398" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G398" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H398" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="I398" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J398" s="0">
+        <x:v>2.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:10">
+      <x:c r="A399" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F399" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G399" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H399" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="I399" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J399" s="0">
+        <x:v>2.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:10">
+      <x:c r="A400" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F400" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G400" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H400" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I400" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J400" s="0">
+        <x:v>0.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:10">
+      <x:c r="A401" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E401" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F401" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G401" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="I401" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J401" s="0">
+        <x:v>0.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:10">
+      <x:c r="A402" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F402" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G402" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H402" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I402" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J402" s="0">
+        <x:v>0.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:10">
+      <x:c r="A403" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F403" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G403" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I403" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J403" s="0">
+        <x:v>2.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:10">
+      <x:c r="A404" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F404" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G404" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H404" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I404" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J404" s="0">
+        <x:v>6.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:10">
+      <x:c r="A405" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E405" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F405" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G405" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H405" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I405" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J405" s="0">
+        <x:v>13.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:10">
+      <x:c r="A406" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E406" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F406" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G406" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H406" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I406" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J406" s="0">
+        <x:v>5.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:10">
+      <x:c r="A407" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E407" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F407" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G407" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H407" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I407" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J407" s="0">
+        <x:v>3.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:10">
+      <x:c r="A408" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B408" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D408" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E408" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F408" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G408" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H408" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I408" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J408" s="0">
+        <x:v>3.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="409" spans="1:10">
+      <x:c r="A409" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B409" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C409" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D409" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E409" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F409" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G409" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H409" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I409" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J409" s="0">
+        <x:v>4.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="410" spans="1:10">
+      <x:c r="A410" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B410" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C410" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D410" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E410" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F410" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G410" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H410" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I410" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J410" s="0">
+        <x:v>5.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="411" spans="1:10">
+      <x:c r="A411" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B411" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C411" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D411" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E411" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F411" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G411" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H411" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I411" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J411" s="0">
+        <x:v>4.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="412" spans="1:10">
+      <x:c r="A412" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B412" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C412" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D412" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E412" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F412" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G412" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H412" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I412" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J412" s="0">
+        <x:v>6.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="413" spans="1:10">
+      <x:c r="A413" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B413" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C413" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D413" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E413" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F413" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G413" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H413" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I413" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J413" s="0">
+        <x:v>8.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="414" spans="1:10">
+      <x:c r="A414" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B414" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C414" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D414" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E414" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F414" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G414" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H414" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I414" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J414" s="0">
+        <x:v>11.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="415" spans="1:10">
+      <x:c r="A415" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B415" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C415" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D415" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E415" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F415" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G415" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H415" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I415" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J415" s="0">
+        <x:v>8.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="416" spans="1:10">
+      <x:c r="A416" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B416" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C416" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D416" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E416" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F416" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G416" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H416" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="I416" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J416" s="0">
+        <x:v>4.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="417" spans="1:10">
+      <x:c r="A417" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B417" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C417" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D417" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E417" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F417" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G417" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H417" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I417" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J417" s="0">
+        <x:v>3.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="418" spans="1:10">
+      <x:c r="A418" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B418" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C418" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D418" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E418" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F418" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G418" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H418" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="I418" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J418" s="0">
+        <x:v>2.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="419" spans="1:10">
+      <x:c r="A419" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B419" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C419" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D419" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E419" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F419" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G419" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="I419" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J419" s="0">
+        <x:v>2.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="420" spans="1:10">
+      <x:c r="A420" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B420" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C420" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D420" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E420" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F420" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G420" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H420" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I420" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J420" s="0">
+        <x:v>1.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="421" spans="1:10">
+      <x:c r="A421" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B421" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C421" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D421" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E421" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F421" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G421" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H421" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="I421" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J421" s="0">
+        <x:v>0.72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -12840,67 +14765,69 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TOA09C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of daily Luas passengers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03132V03784">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Luas Line">
       <x:sharedItems count="3">
         <x:s v="All Luas lines"/>
         <x:s v="Red line"/>
         <x:s v="Green line"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03841V04591">
       <x:sharedItems count="20">
         <x:s v="110"/>
         <x:s v="120"/>
         <x:s v="130"/>
         <x:s v="140"/>
         <x:s v="150"/>
         <x:s v="160"/>
         <x:s v="180"/>
@@ -12927,51 +14854,51 @@
         <x:s v="08:00 - 08:59"/>
         <x:s v="09:00 - 09:59"/>
         <x:s v="10:00 - 10:59"/>
         <x:s v="11:00 - 11:59"/>
         <x:s v="12:00 - 12:59"/>
         <x:s v="13:00 - 13:59"/>
         <x:s v="14:00 - 14:59"/>
         <x:s v="15:00 - 15:59"/>
         <x:s v="16:00 - 16:59"/>
         <x:s v="17:00 - 17:59"/>
         <x:s v="18:00 - 18:59"/>
         <x:s v="19:00 - 19:59"/>
         <x:s v="20:00 - 20:59"/>
         <x:s v="21:00 - 21:59"/>
         <x:s v="22:00 - 22:59"/>
         <x:s v="23:00 - 23:59"/>
         <x:s v="00:00 - 00:59"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="13.71" count="253">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="13.71" count="301">
         <x:n v="0.48"/>
         <x:n v="2.79"/>
         <x:n v="7.9"/>
         <x:n v="12.49"/>
         <x:n v="6.96"/>
         <x:n v="4.38"/>
         <x:n v="3.82"/>
         <x:n v="4.42"/>
         <x:n v="5.18"/>
         <x:n v="4.62"/>
         <x:n v="5.81"/>
         <x:n v="8.42"/>
         <x:n v="10.29"/>
         <x:n v="8.16"/>
         <x:n v="4.56"/>
         <x:n v="3.58"/>
         <x:n v="2.57"/>
         <x:n v="1.95"/>
         <x:n v="1.28"/>
         <x:n v="0.41"/>
         <x:n v="0.53"/>
         <x:n v="3.07"/>
         <x:n v="7.38"/>
         <x:n v="11.27"/>
         <x:n v="7.16"/>
@@ -13181,50 +15108,98 @@
         <x:n v="7.06"/>
         <x:n v="7.19"/>
         <x:n v="8.31"/>
         <x:n v="9.16"/>
         <x:n v="6.98"/>
         <x:n v="5.21"/>
         <x:n v="2.75"/>
         <x:n v="2.16"/>
         <x:n v="0.56"/>
         <x:n v="1.6"/>
         <x:n v="4.19"/>
         <x:n v="7.74"/>
         <x:n v="5.01"/>
         <x:n v="4.7"/>
         <x:n v="5.39"/>
         <x:n v="6.55"/>
         <x:n v="6.37"/>
         <x:n v="7.36"/>
         <x:n v="8.46"/>
         <x:n v="9.99"/>
         <x:n v="8.04"/>
         <x:n v="6.08"/>
         <x:n v="3.32"/>
         <x:n v="2.95"/>
         <x:n v="0.9"/>
+        <x:n v="2.67"/>
+        <x:n v="6.58"/>
+        <x:n v="11"/>
+        <x:n v="5.98"/>
+        <x:n v="4.27"/>
+        <x:n v="4.45"/>
+        <x:n v="5.49"/>
+        <x:n v="5.88"/>
+        <x:n v="6.86"/>
+        <x:n v="8.86"/>
+        <x:n v="10.5"/>
+        <x:n v="7.27"/>
+        <x:n v="4.32"/>
+        <x:n v="3.24"/>
+        <x:n v="2.35"/>
+        <x:n v="2.3"/>
+        <x:n v="1.21"/>
+        <x:n v="0.54"/>
+        <x:n v="0.83"/>
+        <x:n v="2.99"/>
+        <x:n v="8.87"/>
+        <x:n v="6.27"/>
+        <x:n v="6.44"/>
+        <x:n v="7.47"/>
+        <x:n v="9.34"/>
+        <x:n v="9.8"/>
+        <x:n v="6.48"/>
+        <x:n v="4.1"/>
+        <x:n v="3.15"/>
+        <x:n v="2.08"/>
+        <x:n v="2.17"/>
+        <x:n v="0.91"/>
+        <x:n v="0.37"/>
+        <x:n v="0.47"/>
+        <x:n v="6.95"/>
+        <x:n v="13.13"/>
+        <x:n v="3.68"/>
+        <x:n v="3.74"/>
+        <x:n v="4.61"/>
+        <x:n v="6.25"/>
+        <x:n v="8.39"/>
+        <x:n v="11.21"/>
+        <x:n v="8.05"/>
+        <x:n v="3.33"/>
+        <x:n v="2.62"/>
+        <x:n v="2.43"/>
+        <x:n v="1.52"/>
+        <x:n v="0.72"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TOA09C01"/>
     <s v="Percentage of daily Luas passengers"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All Luas lines"/>
     <s v="110"/>
     <s v="05:00 - 05:59"/>
     <s v="%"/>
     <n v="0.48"/>
   </r>
   <r>
     <s v="TOA09C01"/>
     <s v="Percentage of daily Luas passengers"/>
     <s v="2019"/>
     <s v="2019"/>
@@ -17509,27 +19484,747 @@
   </r>
   <r>
     <s v="TOA09C01"/>
     <s v="Percentage of daily Luas passengers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Green line"/>
     <s v="320"/>
     <s v="23:00 - 23:59"/>
     <s v="%"/>
     <n v="2.51"/>
   </r>
   <r>
     <s v="TOA09C01"/>
     <s v="Percentage of daily Luas passengers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Green line"/>
     <s v="330"/>
     <s v="00:00 - 00:59"/>
     <s v="%"/>
     <n v="0.9"/>
   </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="110"/>
+    <s v="05:00 - 05:59"/>
+    <s v="%"/>
+    <n v="0.65"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="120"/>
+    <s v="06:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.67"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.58"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.98"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="160"/>
+    <s v="10:00 - 10:59"/>
+    <s v="%"/>
+    <n v="4.27"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="180"/>
+    <s v="11:00 - 11:59"/>
+    <s v="%"/>
+    <n v="4.45"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="190"/>
+    <s v="12:00 - 12:59"/>
+    <s v="%"/>
+    <n v="5.49"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="200"/>
+    <s v="13:00 - 13:59"/>
+    <s v="%"/>
+    <n v="5.88"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="220"/>
+    <s v="14:00 - 14:59"/>
+    <s v="%"/>
+    <n v="5.58"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="230"/>
+    <s v="15:00 - 15:59"/>
+    <s v="%"/>
+    <n v="6.86"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.86"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="7.27"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="270"/>
+    <s v="19:00 - 19:59"/>
+    <s v="%"/>
+    <n v="4.32"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="280"/>
+    <s v="20:00 - 20:59"/>
+    <s v="%"/>
+    <n v="3.24"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="290"/>
+    <s v="21:00 - 21:59"/>
+    <s v="%"/>
+    <n v="2.35"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="300"/>
+    <s v="22:00 - 22:59"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="320"/>
+    <s v="23:00 - 23:59"/>
+    <s v="%"/>
+    <n v="1.21"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="330"/>
+    <s v="00:00 - 00:59"/>
+    <s v="%"/>
+    <n v="0.54"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="110"/>
+    <s v="05:00 - 05:59"/>
+    <s v="%"/>
+    <n v="0.83"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="120"/>
+    <s v="06:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.99"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.21"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="8.87"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.97"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="160"/>
+    <s v="10:00 - 10:59"/>
+    <s v="%"/>
+    <n v="4.86"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="180"/>
+    <s v="11:00 - 11:59"/>
+    <s v="%"/>
+    <n v="5.15"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="190"/>
+    <s v="12:00 - 12:59"/>
+    <s v="%"/>
+    <n v="6.27"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="200"/>
+    <s v="13:00 - 13:59"/>
+    <s v="%"/>
+    <n v="6.44"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="220"/>
+    <s v="14:00 - 14:59"/>
+    <s v="%"/>
+    <n v="6.54"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="230"/>
+    <s v="15:00 - 15:59"/>
+    <s v="%"/>
+    <n v="7.47"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="9.34"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="6.48"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="270"/>
+    <s v="19:00 - 19:59"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="280"/>
+    <s v="20:00 - 20:59"/>
+    <s v="%"/>
+    <n v="3.15"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="290"/>
+    <s v="21:00 - 21:59"/>
+    <s v="%"/>
+    <n v="2.08"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="300"/>
+    <s v="22:00 - 22:59"/>
+    <s v="%"/>
+    <n v="2.17"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="320"/>
+    <s v="23:00 - 23:59"/>
+    <s v="%"/>
+    <n v="0.91"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Red line"/>
+    <s v="330"/>
+    <s v="00:00 - 00:59"/>
+    <s v="%"/>
+    <n v="0.37"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="110"/>
+    <s v="05:00 - 05:59"/>
+    <s v="%"/>
+    <n v="0.47"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="120"/>
+    <s v="06:00 - 06:59"/>
+    <s v="%"/>
+    <n v="2.35"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="130"/>
+    <s v="07:00 - 07:59"/>
+    <s v="%"/>
+    <n v="6.95"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="140"/>
+    <s v="08:00 - 08:59"/>
+    <s v="%"/>
+    <n v="13.13"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="150"/>
+    <s v="09:00 - 09:59"/>
+    <s v="%"/>
+    <n v="5.99"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="160"/>
+    <s v="10:00 - 10:59"/>
+    <s v="%"/>
+    <n v="3.68"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="180"/>
+    <s v="11:00 - 11:59"/>
+    <s v="%"/>
+    <n v="3.74"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="190"/>
+    <s v="12:00 - 12:59"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="200"/>
+    <s v="13:00 - 13:59"/>
+    <s v="%"/>
+    <n v="5.32"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="220"/>
+    <s v="14:00 - 14:59"/>
+    <s v="%"/>
+    <n v="4.61"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="230"/>
+    <s v="15:00 - 15:59"/>
+    <s v="%"/>
+    <n v="6.25"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="240"/>
+    <s v="16:00 - 16:59"/>
+    <s v="%"/>
+    <n v="8.39"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="250"/>
+    <s v="17:00 - 17:59"/>
+    <s v="%"/>
+    <n v="11.21"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="260"/>
+    <s v="18:00 - 18:59"/>
+    <s v="%"/>
+    <n v="8.05"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="270"/>
+    <s v="19:00 - 19:59"/>
+    <s v="%"/>
+    <n v="4.54"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="280"/>
+    <s v="20:00 - 20:59"/>
+    <s v="%"/>
+    <n v="3.33"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="290"/>
+    <s v="21:00 - 21:59"/>
+    <s v="%"/>
+    <n v="2.62"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="300"/>
+    <s v="22:00 - 22:59"/>
+    <s v="%"/>
+    <n v="2.43"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="320"/>
+    <s v="23:00 - 23:59"/>
+    <s v="%"/>
+    <n v="1.52"/>
+  </r>
+  <r>
+    <s v="TOA09C01"/>
+    <s v="Percentage of daily Luas passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Green line"/>
+    <s v="330"/>
+    <s v="00:00 - 00:59"/>
+    <s v="%"/>
+    <n v="0.72"/>
+  </r>
 </pivotCacheRecords>
 </file>