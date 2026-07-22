--- v1 (2026-01-31)
+++ v2 (2026-07-22)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfd8419d8914dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89060922cd2046e1aa7f8afcb5f96ed3.psmdcp" Id="R3a2a8a093ebc4071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8adbf11623249dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd22fb3d0869463bb45eaa9cde33f0f5.psmdcp" Id="R1d550f06c55a4944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TOA06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Small public service vehicles by type</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>01/07/2025 11:00:00</x:t>
+    <x:t>12/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TRANOM</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Hub</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
@@ -246,50 +246,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -441,129 +444,131 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="12">
+      <items count="13">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
+        <item x="12"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="12">
+      <items count="13">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
+        <item x="12"/>
       </items>
     </pivotField>
     <pivotField name="C03844V04594" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Type of Vehicle" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H85" totalsRowShown="0">
-  <x:autoFilter ref="A1:H85"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H92" totalsRowShown="0">
+  <x:autoFilter ref="A1:H92"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03844V04594"/>
     <x:tableColumn id="6" name="Type of Vehicle"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1062,51 +1067,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H85"/>
+  <x:dimension ref="A1:H92"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3285,50 +3290,232 @@
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H85" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:8">
+      <x:c r="A86" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G86" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H86" s="0">
+        <x:v>21170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:8">
+      <x:c r="A87" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G87" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H87" s="0">
+        <x:v>728</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:8">
+      <x:c r="A88" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G88" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H88" s="0">
+        <x:v>2783</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:8">
+      <x:c r="A89" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G89" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H89" s="0">
+        <x:v>12854</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:8">
+      <x:c r="A90" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G90" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H90" s="0">
+        <x:v>4627</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:8">
+      <x:c r="A91" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G91" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H91" s="0">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:8">
+      <x:c r="A92" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G92" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H92" s="0">
         <x:v>24</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -3375,110 +3562,112 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TOA06C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Small public service vehicles by type"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="12">
+      <x:sharedItems count="13">
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="12">
+      <x:sharedItems count="13">
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03844V04594">
       <x:sharedItems count="7">
         <x:s v="-"/>
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
         <x:s v="60"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Vehicle">
       <x:sharedItems count="7">
         <x:s v="All small public Service vehicles"/>
         <x:s v="Hackney"/>
         <x:s v="Limousine"/>
         <x:s v="Taxi"/>
         <x:s v="Wheelchair accessible taxi"/>
         <x:s v="Wheelchair accessible hackney"/>
         <x:s v="Local area hackney"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="6" maxValue="21901" count="82">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="6" maxValue="21901" count="88">
         <x:n v="21901"/>
         <x:n v="2532"/>
         <x:n v="1316"/>
         <x:n v="17137"/>
         <x:n v="898"/>
         <x:n v="18"/>
         <x:s v=""/>
         <x:n v="21547"/>
         <x:n v="2281"/>
         <x:n v="1437"/>
         <x:n v="16899"/>
         <x:n v="889"/>
         <x:n v="35"/>
         <x:n v="6"/>
         <x:n v="21146"/>
         <x:n v="2081"/>
         <x:n v="1571"/>
         <x:n v="16460"/>
         <x:n v="969"/>
         <x:n v="51"/>
         <x:n v="14"/>
         <x:n v="20804"/>
         <x:n v="1838"/>
         <x:n v="1741"/>
         <x:n v="15961"/>
@@ -3517,50 +3706,56 @@
         <x:n v="1789"/>
         <x:n v="12861"/>
         <x:n v="3118"/>
         <x:n v="132"/>
         <x:n v="19281"/>
         <x:n v="949"/>
         <x:n v="1948"/>
         <x:n v="13014"/>
         <x:n v="3206"/>
         <x:n v="141"/>
         <x:n v="23"/>
         <x:n v="19784"/>
         <x:n v="861"/>
         <x:n v="2208"/>
         <x:n v="13028"/>
         <x:n v="3506"/>
         <x:n v="155"/>
         <x:n v="26"/>
         <x:n v="20564"/>
         <x:n v="825"/>
         <x:n v="2518"/>
         <x:n v="12984"/>
         <x:n v="4055"/>
         <x:n v="158"/>
         <x:n v="24"/>
+        <x:n v="21170"/>
+        <x:n v="728"/>
+        <x:n v="2783"/>
+        <x:n v="12854"/>
+        <x:n v="4627"/>
+        <x:n v="154"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TOA06C01"/>
     <s v="Small public service vehicles by type"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="All small public Service vehicles"/>
     <s v="Number"/>
     <n v="21901"/>
   </r>
   <r>
     <s v="TOA06C01"/>
     <s v="Small public service vehicles by type"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="10"/>
     <s v="Hackney"/>
@@ -4365,27 +4560,97 @@
     <s v="40"/>
     <s v="Wheelchair accessible taxi"/>
     <s v="Number"/>
     <n v="4055"/>
   </r>
   <r>
     <s v="TOA06C01"/>
     <s v="Small public service vehicles by type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="50"/>
     <s v="Wheelchair accessible hackney"/>
     <s v="Number"/>
     <n v="158"/>
   </r>
   <r>
     <s v="TOA06C01"/>
     <s v="Small public service vehicles by type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="60"/>
     <s v="Local area hackney"/>
     <s v="Number"/>
     <n v="24"/>
   </r>
+  <r>
+    <s v="TOA06C01"/>
+    <s v="Small public service vehicles by type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="21170"/>
+  </r>
+  <r>
+    <s v="TOA06C01"/>
+    <s v="Small public service vehicles by type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="728"/>
+  </r>
+  <r>
+    <s v="TOA06C01"/>
+    <s v="Small public service vehicles by type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="2783"/>
+  </r>
+  <r>
+    <s v="TOA06C01"/>
+    <s v="Small public service vehicles by type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="12854"/>
+  </r>
+  <r>
+    <s v="TOA06C01"/>
+    <s v="Small public service vehicles by type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="Wheelchair accessible taxi"/>
+    <s v="Number"/>
+    <n v="4627"/>
+  </r>
+  <r>
+    <s v="TOA06C01"/>
+    <s v="Small public service vehicles by type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="50"/>
+    <s v="Wheelchair accessible hackney"/>
+    <s v="Number"/>
+    <n v="154"/>
+  </r>
+  <r>
+    <s v="TOA06C01"/>
+    <s v="Small public service vehicles by type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="60"/>
+    <s v="Local area hackney"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
 </pivotCacheRecords>
 </file>