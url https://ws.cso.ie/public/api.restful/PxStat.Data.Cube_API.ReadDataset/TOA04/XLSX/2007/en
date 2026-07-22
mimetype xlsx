--- v0 (2026-02-26)
+++ v1 (2026-07-22)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84439576bc974ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbc028ae65244757b046ee0fc11fef7c.psmdcp" Id="Rd810e025c4794f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f9b36d6d1d4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd137c8bde454a0dbeef915f45cc3398.psmdcp" Id="Ra5ef137583bd4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TOA04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Small public service vehicles by type and county of licensing</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>01/07/2025 11:00:00</x:t>
+    <x:t>03/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TOA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TRANOM</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Hub</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
@@ -391,50 +391,53 @@
   </x:si>
   <x:si>
     <x:t>WXC</x:t>
   </x:si>
   <x:si>
     <x:t>Co. Wexford</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -585,67 +588,69 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="27">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -712,52 +717,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J973" totalsRowShown="0">
-  <x:autoFilter ref="A1:J973"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1135" totalsRowShown="0">
+  <x:autoFilter ref="A1:J1135"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03788V04538"/>
     <x:tableColumn id="6" name="County"/>
     <x:tableColumn id="7" name="C03844V04594"/>
     <x:tableColumn id="8" name="Type of Small Public Service Vehicle"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1258,51 +1263,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J973"/>
+  <x:dimension ref="A1:J1135"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="34.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -32410,50 +32415,5234 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="C973" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D973" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E973" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F973" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G973" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H973" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I973" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J973" s="0">
         <x:v>4055</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="974" spans="1:10">
+      <x:c r="A974" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B974" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C974" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D974" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E974" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F974" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G974" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H974" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I974" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J974" s="0">
+        <x:v>422</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="975" spans="1:10">
+      <x:c r="A975" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B975" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C975" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D975" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E975" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F975" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G975" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H975" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I975" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J975" s="0">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="976" spans="1:10">
+      <x:c r="A976" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B976" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C976" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D976" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E976" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F976" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G976" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H976" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I976" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J976" s="0">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="977" spans="1:10">
+      <x:c r="A977" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B977" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C977" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D977" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E977" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F977" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G977" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H977" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I977" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J977" s="0">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="978" spans="1:10">
+      <x:c r="A978" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B978" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C978" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D978" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E978" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F978" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G978" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H978" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I978" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J978" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="979" spans="1:10">
+      <x:c r="A979" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B979" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C979" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D979" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E979" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F979" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G979" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H979" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I979" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J979" s="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="980" spans="1:10">
+      <x:c r="A980" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B980" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C980" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D980" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E980" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F980" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G980" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H980" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I980" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J980" s="0">
+        <x:v>1744</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="981" spans="1:10">
+      <x:c r="A981" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B981" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C981" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D981" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E981" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F981" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G981" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H981" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I981" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J981" s="0">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="982" spans="1:10">
+      <x:c r="A982" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B982" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C982" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D982" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E982" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F982" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G982" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H982" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I982" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J982" s="0">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="983" spans="1:10">
+      <x:c r="A983" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B983" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C983" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D983" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E983" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F983" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G983" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H983" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I983" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J983" s="0">
+        <x:v>964</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="984" spans="1:10">
+      <x:c r="A984" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B984" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C984" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D984" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E984" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F984" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G984" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H984" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I984" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J984" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="985" spans="1:10">
+      <x:c r="A985" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B985" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C985" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D985" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E985" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F985" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G985" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H985" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I985" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J985" s="0">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="986" spans="1:10">
+      <x:c r="A986" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B986" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C986" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D986" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E986" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F986" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G986" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H986" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I986" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J986" s="0">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="987" spans="1:10">
+      <x:c r="A987" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B987" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C987" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D987" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E987" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F987" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G987" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H987" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I987" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J987" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="988" spans="1:10">
+      <x:c r="A988" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B988" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C988" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D988" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E988" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F988" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G988" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H988" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I988" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J988" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="989" spans="1:10">
+      <x:c r="A989" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B989" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C989" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D989" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E989" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F989" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G989" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H989" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I989" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J989" s="0">
+        <x:v>51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="990" spans="1:10">
+      <x:c r="A990" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B990" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C990" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D990" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E990" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F990" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G990" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H990" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I990" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J990" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="991" spans="1:10">
+      <x:c r="A991" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B991" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C991" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D991" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E991" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F991" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G991" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H991" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I991" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J991" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="992" spans="1:10">
+      <x:c r="A992" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B992" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C992" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D992" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E992" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F992" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G992" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H992" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I992" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J992" s="0">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="993" spans="1:10">
+      <x:c r="A993" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B993" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C993" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D993" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E993" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F993" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G993" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H993" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I993" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J993" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="994" spans="1:10">
+      <x:c r="A994" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B994" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C994" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D994" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E994" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F994" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G994" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H994" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I994" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J994" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="995" spans="1:10">
+      <x:c r="A995" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B995" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C995" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D995" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E995" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F995" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G995" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H995" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I995" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J995" s="0">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="996" spans="1:10">
+      <x:c r="A996" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B996" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C996" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D996" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E996" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F996" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G996" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H996" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I996" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J996" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="997" spans="1:10">
+      <x:c r="A997" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B997" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C997" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D997" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E997" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F997" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G997" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H997" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I997" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J997" s="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="998" spans="1:10">
+      <x:c r="A998" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B998" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C998" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D998" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E998" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F998" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G998" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H998" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I998" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J998" s="0">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="999" spans="1:10">
+      <x:c r="A999" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B999" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C999" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D999" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E999" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F999" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G999" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H999" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I999" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J999" s="0">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1000" spans="1:10">
+      <x:c r="A1000" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1000" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1000" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1000" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1000" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1000" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1000" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1000" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1000" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1000" s="0">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1001" spans="1:10">
+      <x:c r="A1001" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1001" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1001" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1001" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1001" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1001" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1001" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1001" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1001" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1001" s="0">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1002" spans="1:10">
+      <x:c r="A1002" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1002" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1002" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1002" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1002" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1002" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1002" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1002" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1002" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1002" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1003" spans="1:10">
+      <x:c r="A1003" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1003" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1003" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1003" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1003" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1003" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1003" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1003" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1003" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1003" s="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1004" spans="1:10">
+      <x:c r="A1004" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1004" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1004" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1004" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1004" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1004" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1004" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1004" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1004" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1004" s="0">
+        <x:v>976</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1005" spans="1:10">
+      <x:c r="A1005" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1005" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1005" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1005" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1005" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1005" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1005" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1005" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1005" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1005" s="0">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1006" spans="1:10">
+      <x:c r="A1006" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1006" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1006" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1006" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1006" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1006" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1006" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1006" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1006" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1006" s="0">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1007" spans="1:10">
+      <x:c r="A1007" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1007" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1007" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1007" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1007" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1007" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1007" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1007" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1007" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1007" s="0">
+        <x:v>452</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1008" spans="1:10">
+      <x:c r="A1008" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1008" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1008" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1008" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1008" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1008" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1008" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1008" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1008" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1008" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1009" spans="1:10">
+      <x:c r="A1009" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1009" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1009" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1009" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1009" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1009" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1009" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1009" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1009" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1009" s="0">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1010" spans="1:10">
+      <x:c r="A1010" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1010" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1010" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1010" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1010" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1010" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1010" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1010" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1010" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1010" s="0">
+        <x:v>11145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1011" spans="1:10">
+      <x:c r="A1011" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1011" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1011" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1011" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1011" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1011" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1011" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1011" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1011" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1011" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1012" spans="1:10">
+      <x:c r="A1012" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1012" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1012" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1012" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1012" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1012" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1012" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1012" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1012" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1012" s="0">
+        <x:v>645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1013" spans="1:10">
+      <x:c r="A1013" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1013" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1013" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1013" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1013" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1013" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1013" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1013" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1013" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1013" s="0">
+        <x:v>7915</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1014" spans="1:10">
+      <x:c r="A1014" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1014" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1014" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1014" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1014" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1014" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1014" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1014" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1014" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1014" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1015" spans="1:10">
+      <x:c r="A1015" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1015" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1015" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1015" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1015" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1015" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1015" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1015" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1015" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1015" s="0">
+        <x:v>2575</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1016" spans="1:10">
+      <x:c r="A1016" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1016" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1016" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1016" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1016" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1016" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1016" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1016" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1016" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1016" s="0">
+        <x:v>838</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1017" spans="1:10">
+      <x:c r="A1017" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1017" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1017" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1017" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1017" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1017" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1017" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1017" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1017" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1017" s="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1018" spans="1:10">
+      <x:c r="A1018" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1018" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1018" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1018" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1018" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1018" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1018" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1018" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1018" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1018" s="0">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1019" spans="1:10">
+      <x:c r="A1019" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1019" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1019" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1019" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1019" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1019" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1019" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1019" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1019" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1019" s="0">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1020" spans="1:10">
+      <x:c r="A1020" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1020" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1020" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1020" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1020" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1020" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1020" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1020" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1020" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1020" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1021" spans="1:10">
+      <x:c r="A1021" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1021" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1021" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1021" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1021" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1021" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1021" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1021" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1021" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1021" s="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1022" spans="1:10">
+      <x:c r="A1022" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1022" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1022" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1022" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1022" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1022" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1022" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1022" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1022" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1022" s="0">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1023" spans="1:10">
+      <x:c r="A1023" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1023" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1023" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1023" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1023" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1023" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1023" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1023" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1023" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1023" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1024" spans="1:10">
+      <x:c r="A1024" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1024" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1024" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1024" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1024" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1024" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1024" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1024" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1024" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1024" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1025" spans="1:10">
+      <x:c r="A1025" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1025" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1025" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1025" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1025" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1025" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1025" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1025" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1025" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1025" s="0">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1026" spans="1:10">
+      <x:c r="A1026" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1026" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1026" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1026" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1026" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1026" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1026" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1026" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1026" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1026" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1027" spans="1:10">
+      <x:c r="A1027" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1027" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1027" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1027" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1027" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1027" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1027" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1027" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1027" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1027" s="0">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1028" spans="1:10">
+      <x:c r="A1028" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1028" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1028" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1028" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1028" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1028" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1028" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1028" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1028" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1028" s="0">
+        <x:v>561</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1029" spans="1:10">
+      <x:c r="A1029" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1029" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1029" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1029" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1029" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1029" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1029" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1029" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1029" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1029" s="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1030" spans="1:10">
+      <x:c r="A1030" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1030" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1030" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1030" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1030" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1030" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1030" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1030" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1030" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1030" s="0">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1031" spans="1:10">
+      <x:c r="A1031" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1031" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1031" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1031" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1031" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1031" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1031" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1031" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1031" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1031" s="0">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1032" spans="1:10">
+      <x:c r="A1032" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1032" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1032" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1032" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1032" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1032" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1032" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1032" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1032" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1032" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1033" spans="1:10">
+      <x:c r="A1033" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1033" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1033" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1033" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1033" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1033" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1033" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1033" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1033" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1033" s="0">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1034" spans="1:10">
+      <x:c r="A1034" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1034" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1034" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1034" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1034" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F1034" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G1034" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1034" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1034" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1034" s="0">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1035" spans="1:10">
+      <x:c r="A1035" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1035" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1035" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1035" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1035" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F1035" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G1035" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1035" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1035" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1035" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1036" spans="1:10">
+      <x:c r="A1036" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1036" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1036" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1036" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1036" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F1036" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G1036" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1036" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1036" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1036" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1037" spans="1:10">
+      <x:c r="A1037" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1037" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1037" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1037" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1037" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F1037" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G1037" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1037" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1037" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1037" s="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1038" spans="1:10">
+      <x:c r="A1038" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1038" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1038" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1038" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1038" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F1038" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G1038" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1038" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1038" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1038" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1039" spans="1:10">
+      <x:c r="A1039" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1039" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1039" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1039" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1039" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F1039" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G1039" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1039" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1039" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1039" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1040" spans="1:10">
+      <x:c r="A1040" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1040" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1040" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1040" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1040" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F1040" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G1040" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1040" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1040" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1040" s="0">
+        <x:v>572</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1041" spans="1:10">
+      <x:c r="A1041" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1041" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1041" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1041" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1041" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F1041" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G1041" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1041" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1041" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1041" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1042" spans="1:10">
+      <x:c r="A1042" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1042" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1042" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1042" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1042" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F1042" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G1042" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1042" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1042" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1042" s="0">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1043" spans="1:10">
+      <x:c r="A1043" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1043" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1043" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1043" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1043" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F1043" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G1043" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1043" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1043" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1043" s="0">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1044" spans="1:10">
+      <x:c r="A1044" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1044" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1044" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1044" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1044" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F1044" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G1044" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1044" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1044" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1044" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1045" spans="1:10">
+      <x:c r="A1045" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1045" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1045" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1045" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1045" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F1045" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G1045" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1045" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1045" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1045" s="0">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1046" spans="1:10">
+      <x:c r="A1046" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1046" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1046" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1046" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1046" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F1046" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G1046" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1046" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1046" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1046" s="0">
+        <x:v>674</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1047" spans="1:10">
+      <x:c r="A1047" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1047" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1047" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1047" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1047" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F1047" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G1047" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1047" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1047" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1047" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1048" spans="1:10">
+      <x:c r="A1048" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1048" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1048" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1048" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1048" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F1048" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G1048" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1048" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1048" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1048" s="0">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1049" spans="1:10">
+      <x:c r="A1049" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1049" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1049" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1049" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1049" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F1049" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G1049" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1049" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1049" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1049" s="0">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1050" spans="1:10">
+      <x:c r="A1050" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1050" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1050" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1050" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1050" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F1050" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G1050" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1050" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1050" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1050" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1051" spans="1:10">
+      <x:c r="A1051" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1051" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1051" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1051" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1051" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F1051" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G1051" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1051" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1051" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1051" s="0">
+        <x:v>93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1052" spans="1:10">
+      <x:c r="A1052" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1052" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1052" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1052" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1052" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F1052" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G1052" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1052" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1052" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1052" s="0">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1053" spans="1:10">
+      <x:c r="A1053" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1053" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1053" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1053" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1053" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F1053" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G1053" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1053" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1053" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1053" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1054" spans="1:10">
+      <x:c r="A1054" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1054" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1054" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1054" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1054" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F1054" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G1054" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1054" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1054" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1054" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1055" spans="1:10">
+      <x:c r="A1055" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1055" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1055" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1055" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1055" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F1055" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G1055" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1055" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1055" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1055" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1056" spans="1:10">
+      <x:c r="A1056" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1056" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1056" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1056" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1056" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F1056" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G1056" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1056" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1056" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1056" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1057" spans="1:10">
+      <x:c r="A1057" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1057" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1057" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1057" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1057" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F1057" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G1057" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1057" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1057" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1057" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1058" spans="1:10">
+      <x:c r="A1058" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1058" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1058" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1058" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1058" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F1058" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G1058" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1058" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1058" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1058" s="0">
+        <x:v>245</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1059" spans="1:10">
+      <x:c r="A1059" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1059" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1059" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1059" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1059" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F1059" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G1059" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1059" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1059" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1059" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1060" spans="1:10">
+      <x:c r="A1060" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1060" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1060" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1060" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1060" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F1060" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G1060" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1060" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1060" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1060" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1061" spans="1:10">
+      <x:c r="A1061" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1061" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1061" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1061" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1061" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F1061" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G1061" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1061" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1061" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1061" s="0">
+        <x:v>125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1062" spans="1:10">
+      <x:c r="A1062" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1062" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1062" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1062" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1062" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F1062" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G1062" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1062" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1062" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1062" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1063" spans="1:10">
+      <x:c r="A1063" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1063" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1063" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1063" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1063" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F1063" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G1063" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1063" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1063" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1063" s="0">
+        <x:v>88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1064" spans="1:10">
+      <x:c r="A1064" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1064" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1064" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1064" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1064" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F1064" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G1064" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1064" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1064" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1064" s="0">
+        <x:v>1140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1065" spans="1:10">
+      <x:c r="A1065" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1065" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1065" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1065" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1065" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F1065" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G1065" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1065" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1065" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1065" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1066" spans="1:10">
+      <x:c r="A1066" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1066" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1066" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1066" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1066" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F1066" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G1066" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1066" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1066" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1066" s="0">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1067" spans="1:10">
+      <x:c r="A1067" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1067" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1067" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1067" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1067" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F1067" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G1067" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1067" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1067" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1067" s="0">
+        <x:v>716</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1068" spans="1:10">
+      <x:c r="A1068" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1068" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1068" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1068" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1068" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F1068" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G1068" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1068" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1068" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1068" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1069" spans="1:10">
+      <x:c r="A1069" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1069" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1069" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1069" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1069" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F1069" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G1069" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1069" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1069" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1069" s="0">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1070" spans="1:10">
+      <x:c r="A1070" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1070" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1070" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1070" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1070" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F1070" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G1070" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1070" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1070" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1070" s="0">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1071" spans="1:10">
+      <x:c r="A1071" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1071" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1071" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1071" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1071" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F1071" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G1071" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1071" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1071" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1071" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1072" spans="1:10">
+      <x:c r="A1072" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1072" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1072" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1072" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1072" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F1072" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G1072" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1072" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1072" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1072" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1073" spans="1:10">
+      <x:c r="A1073" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1073" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1073" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1073" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1073" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F1073" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G1073" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1073" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1073" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1073" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1074" spans="1:10">
+      <x:c r="A1074" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1074" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1074" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1074" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1074" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F1074" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G1074" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1074" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1074" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1074" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1075" spans="1:10">
+      <x:c r="A1075" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1075" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1075" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1075" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1075" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F1075" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G1075" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1075" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1075" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1075" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1076" spans="1:10">
+      <x:c r="A1076" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1076" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1076" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1076" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1076" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F1076" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G1076" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1076" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1076" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1076" s="0">
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1077" spans="1:10">
+      <x:c r="A1077" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1077" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1077" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1077" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1077" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F1077" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G1077" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1077" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1077" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1077" s="0">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1078" spans="1:10">
+      <x:c r="A1078" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1078" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1078" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1078" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1078" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F1078" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G1078" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1078" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1078" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1078" s="0">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1079" spans="1:10">
+      <x:c r="A1079" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1079" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1079" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1079" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1079" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F1079" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G1079" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1079" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1079" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1079" s="0">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1080" spans="1:10">
+      <x:c r="A1080" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1080" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1080" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1080" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1080" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F1080" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G1080" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1080" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1080" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1080" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1081" spans="1:10">
+      <x:c r="A1081" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1081" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1081" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1081" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1081" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F1081" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G1081" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1081" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1081" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1081" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1082" spans="1:10">
+      <x:c r="A1082" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1082" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1082" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1082" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1082" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F1082" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G1082" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1082" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1082" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1082" s="0">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1083" spans="1:10">
+      <x:c r="A1083" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1083" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1083" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1083" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1083" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F1083" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G1083" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1083" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1083" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1083" s="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1084" spans="1:10">
+      <x:c r="A1084" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1084" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1084" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1084" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1084" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F1084" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G1084" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1084" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1084" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1084" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1085" spans="1:10">
+      <x:c r="A1085" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1085" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1085" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1085" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1085" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F1085" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G1085" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1085" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1085" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1085" s="0">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1086" spans="1:10">
+      <x:c r="A1086" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1086" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1086" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1086" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1086" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F1086" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G1086" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1086" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1086" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1086" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1087" spans="1:10">
+      <x:c r="A1087" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1087" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1087" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1087" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1087" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F1087" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G1087" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1087" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1087" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1087" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1088" spans="1:10">
+      <x:c r="A1088" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1088" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1088" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1088" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1088" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F1088" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G1088" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1088" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1088" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1088" s="0">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1089" spans="1:10">
+      <x:c r="A1089" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1089" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1089" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1089" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1089" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F1089" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G1089" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1089" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1089" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1089" s="0">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1090" spans="1:10">
+      <x:c r="A1090" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1090" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1090" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1090" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1090" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F1090" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G1090" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1090" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1090" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1090" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1091" spans="1:10">
+      <x:c r="A1091" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1091" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1091" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1091" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1091" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F1091" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G1091" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1091" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1091" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1091" s="0">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1092" spans="1:10">
+      <x:c r="A1092" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1092" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1092" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1092" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1092" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F1092" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G1092" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1092" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1092" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1092" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1093" spans="1:10">
+      <x:c r="A1093" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1093" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1093" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1093" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1093" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F1093" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G1093" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1093" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1093" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1093" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1094" spans="1:10">
+      <x:c r="A1094" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1094" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1094" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1094" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1094" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F1094" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G1094" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1094" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1094" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1094" s="0">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1095" spans="1:10">
+      <x:c r="A1095" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1095" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1095" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1095" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1095" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F1095" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G1095" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1095" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1095" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1095" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1096" spans="1:10">
+      <x:c r="A1096" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1096" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1096" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1096" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1096" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F1096" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G1096" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1096" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1096" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1096" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1097" spans="1:10">
+      <x:c r="A1097" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1097" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1097" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1097" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1097" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F1097" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G1097" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1097" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1097" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1097" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1098" spans="1:10">
+      <x:c r="A1098" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1098" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1098" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1098" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1098" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F1098" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G1098" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1098" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1098" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1098" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1099" spans="1:10">
+      <x:c r="A1099" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1099" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1099" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1099" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1099" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F1099" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G1099" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1099" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1099" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1099" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1100" spans="1:10">
+      <x:c r="A1100" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1100" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1100" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1100" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1100" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F1100" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G1100" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1100" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1100" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1100" s="0">
+        <x:v>237</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1101" spans="1:10">
+      <x:c r="A1101" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1101" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1101" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1101" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1101" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F1101" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G1101" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1101" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1101" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1101" s="0">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1102" spans="1:10">
+      <x:c r="A1102" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1102" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1102" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1102" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1102" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F1102" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G1102" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1102" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1102" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1102" s="0">
+        <x:v>125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1103" spans="1:10">
+      <x:c r="A1103" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1103" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1103" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1103" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1103" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F1103" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G1103" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1103" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1103" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1103" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1104" spans="1:10">
+      <x:c r="A1104" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1104" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1104" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1104" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1104" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F1104" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G1104" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1104" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1104" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1104" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1105" spans="1:10">
+      <x:c r="A1105" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1105" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1105" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1105" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1105" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F1105" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G1105" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1105" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1105" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1105" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1106" spans="1:10">
+      <x:c r="A1106" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1106" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1106" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1106" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1106" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F1106" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G1106" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1106" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1106" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1106" s="0">
+        <x:v>248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1107" spans="1:10">
+      <x:c r="A1107" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1107" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1107" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1107" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1107" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F1107" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G1107" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1107" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1107" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1107" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1108" spans="1:10">
+      <x:c r="A1108" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1108" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1108" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1108" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1108" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F1108" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G1108" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1108" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1108" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1108" s="0">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1109" spans="1:10">
+      <x:c r="A1109" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1109" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1109" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1109" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1109" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F1109" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G1109" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1109" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1109" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1109" s="0">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1110" spans="1:10">
+      <x:c r="A1110" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1110" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1110" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1110" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1110" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F1110" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G1110" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1110" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1110" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1110" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1111" spans="1:10">
+      <x:c r="A1111" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1111" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1111" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1111" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1111" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F1111" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G1111" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1111" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1111" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1111" s="0">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1112" spans="1:10">
+      <x:c r="A1112" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1112" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1112" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1112" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1112" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F1112" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G1112" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1112" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1112" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1112" s="0">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1113" spans="1:10">
+      <x:c r="A1113" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1113" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1113" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1113" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1113" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F1113" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G1113" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1113" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1113" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1113" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1114" spans="1:10">
+      <x:c r="A1114" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1114" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1114" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1114" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1114" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F1114" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G1114" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1114" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1114" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1114" s="0">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1115" spans="1:10">
+      <x:c r="A1115" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1115" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1115" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1115" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1115" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F1115" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G1115" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1115" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1115" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1115" s="0">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1116" spans="1:10">
+      <x:c r="A1116" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1116" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1116" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1116" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1116" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F1116" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G1116" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1116" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1116" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1116" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1117" spans="1:10">
+      <x:c r="A1117" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1117" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1117" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1117" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1117" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F1117" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G1117" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1117" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1117" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1117" s="0">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1118" spans="1:10">
+      <x:c r="A1118" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1118" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1118" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1118" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1118" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F1118" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G1118" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1118" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1118" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1118" s="0">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1119" spans="1:10">
+      <x:c r="A1119" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1119" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1119" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1119" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1119" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F1119" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G1119" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1119" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1119" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1119" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1120" spans="1:10">
+      <x:c r="A1120" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1120" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1120" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1120" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1120" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F1120" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G1120" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1120" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1120" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1120" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1121" spans="1:10">
+      <x:c r="A1121" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1121" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1121" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1121" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1121" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F1121" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G1121" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1121" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1121" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1121" s="0">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1122" spans="1:10">
+      <x:c r="A1122" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1122" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1122" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1122" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1122" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F1122" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G1122" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1122" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1122" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1122" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1123" spans="1:10">
+      <x:c r="A1123" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1123" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1123" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1123" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1123" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F1123" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G1123" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1123" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1123" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1123" s="0">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1124" spans="1:10">
+      <x:c r="A1124" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1124" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1124" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1124" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1124" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F1124" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G1124" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1124" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1124" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1124" s="0">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1125" spans="1:10">
+      <x:c r="A1125" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1125" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1125" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1125" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1125" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F1125" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G1125" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1125" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1125" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1125" s="0">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1126" spans="1:10">
+      <x:c r="A1126" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1126" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1126" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1126" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1126" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F1126" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G1126" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1126" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1126" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1126" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1127" spans="1:10">
+      <x:c r="A1127" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1127" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1127" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1127" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1127" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F1127" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G1127" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1127" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1127" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1127" s="0">
+        <x:v>88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1128" spans="1:10">
+      <x:c r="A1128" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1128" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1128" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1128" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1128" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F1128" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G1128" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1128" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1128" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1128" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1129" spans="1:10">
+      <x:c r="A1129" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1129" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1129" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1129" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1129" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F1129" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G1129" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1129" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1129" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1129" s="0">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1130" spans="1:10">
+      <x:c r="A1130" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1130" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1130" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1130" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1130" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1130" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G1130" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1130" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1130" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1130" s="0">
+        <x:v>21170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1131" spans="1:10">
+      <x:c r="A1131" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1131" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1131" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1131" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1131" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1131" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G1131" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1131" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1131" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1131" s="0">
+        <x:v>752</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1132" spans="1:10">
+      <x:c r="A1132" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1132" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1132" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1132" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1132" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1132" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G1132" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1132" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1132" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1132" s="0">
+        <x:v>2783</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1133" spans="1:10">
+      <x:c r="A1133" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1133" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1133" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1133" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1133" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1133" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G1133" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1133" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1133" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1133" s="0">
+        <x:v>12854</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1134" spans="1:10">
+      <x:c r="A1134" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1134" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1134" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1134" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1134" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1134" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G1134" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H1134" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I1134" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1134" s="0">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1135" spans="1:10">
+      <x:c r="A1135" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B1135" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1135" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D1135" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E1135" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1135" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G1135" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H1135" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I1135" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1135" s="0">
+        <x:v>4627</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -32499,67 +37688,69 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TOA04C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Small public service vehicles"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04538">
       <x:sharedItems count="27">
         <x:s v="CEC"/>
         <x:s v="CKC"/>
         <x:s v="CNC"/>
         <x:s v="CWC"/>
         <x:s v="DLC"/>
         <x:s v="GYC"/>
         <x:s v="IE061"/>
         <x:s v="KEC"/>
         <x:s v="KKC"/>
         <x:s v="KYC"/>
         <x:s v="LDC"/>
         <x:s v="LHC"/>
         <x:s v="LKC"/>
         <x:s v="LMC"/>
         <x:s v="LSC"/>
         <x:s v="MHC"/>
         <x:s v="MNC"/>
         <x:s v="MOC"/>
         <x:s v="OYC"/>
         <x:s v="RNC"/>
         <x:s v="SOC"/>
@@ -32606,51 +37797,51 @@
       <x:sharedItems count="6">
         <x:s v="-"/>
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="50"/>
         <x:s v="40"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Small Public Service Vehicle">
       <x:sharedItems count="6">
         <x:s v="All small public Service vehicles"/>
         <x:s v="Hackney"/>
         <x:s v="Limousine"/>
         <x:s v="Taxi"/>
         <x:s v="Wheelchair Accessible Hackney"/>
         <x:s v="Wheelchair Accessible Taxi"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="21326" count="350">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="21326" count="386">
         <x:n v="338"/>
         <x:n v="72"/>
         <x:n v="103"/>
         <x:n v="140"/>
         <x:n v="10"/>
         <x:n v="13"/>
         <x:n v="1792"/>
         <x:n v="231"/>
         <x:n v="216"/>
         <x:n v="1143"/>
         <x:n v="11"/>
         <x:n v="191"/>
         <x:n v="118"/>
         <x:n v="30"/>
         <x:n v="3"/>
         <x:n v="64"/>
         <x:n v="18"/>
         <x:n v="127"/>
         <x:n v="12"/>
         <x:n v="7"/>
         <x:n v="82"/>
         <x:n v="1"/>
         <x:n v="25"/>
         <x:n v="348"/>
         <x:n v="125"/>
@@ -32957,50 +38148,86 @@
         <x:n v="610"/>
         <x:n v="7962"/>
         <x:n v="2243"/>
         <x:n v="794"/>
         <x:n v="187"/>
         <x:n v="527"/>
         <x:n v="276"/>
         <x:n v="567"/>
         <x:n v="369"/>
         <x:n v="655"/>
         <x:n v="373"/>
         <x:n v="86"/>
         <x:n v="1086"/>
         <x:n v="716"/>
         <x:n v="137"/>
         <x:n v="244"/>
         <x:n v="327"/>
         <x:n v="261"/>
         <x:n v="209"/>
         <x:n v="20564"/>
         <x:n v="849"/>
         <x:n v="2518"/>
         <x:n v="12984"/>
         <x:n v="158"/>
         <x:n v="4055"/>
+        <x:n v="422"/>
+        <x:n v="117"/>
+        <x:n v="1744"/>
+        <x:n v="302"/>
+        <x:n v="964"/>
+        <x:n v="324"/>
+        <x:n v="976"/>
+        <x:n v="452"/>
+        <x:n v="283"/>
+        <x:n v="11145"/>
+        <x:n v="645"/>
+        <x:n v="7915"/>
+        <x:n v="2575"/>
+        <x:n v="838"/>
+        <x:n v="455"/>
+        <x:n v="59"/>
+        <x:n v="561"/>
+        <x:n v="81"/>
+        <x:n v="572"/>
+        <x:n v="368"/>
+        <x:n v="674"/>
+        <x:n v="190"/>
+        <x:n v="370"/>
+        <x:n v="88"/>
+        <x:n v="1140"/>
+        <x:n v="267"/>
+        <x:n v="237"/>
+        <x:n v="248"/>
+        <x:n v="343"/>
+        <x:n v="183"/>
+        <x:n v="153"/>
+        <x:n v="21170"/>
+        <x:n v="752"/>
+        <x:n v="2783"/>
+        <x:n v="12854"/>
+        <x:n v="4627"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TOA04C01"/>
     <s v="Small public service vehicles"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="CEC"/>
     <s v="Co. Clare"/>
     <s v="-"/>
     <s v="All small public Service vehicles"/>
     <s v="Number"/>
     <n v="338"/>
   </r>
   <r>
     <s v="TOA04C01"/>
     <s v="Small public service vehicles"/>
     <s v="2019"/>
     <s v="2019"/>
@@ -44629,27 +49856,1971 @@
   </r>
   <r>
     <s v="TOA04C01"/>
     <s v="Small public service vehicles"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total"/>
     <s v="50"/>
     <s v="Wheelchair Accessible Hackney"/>
     <s v="Number"/>
     <n v="158"/>
   </r>
   <r>
     <s v="TOA04C01"/>
     <s v="Small public service vehicles"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total"/>
     <s v="40"/>
     <s v="Wheelchair Accessible Taxi"/>
     <s v="Number"/>
     <n v="4055"/>
   </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CEC"/>
+    <s v="Co. Clare"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="422"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CEC"/>
+    <s v="Co. Clare"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CEC"/>
+    <s v="Co. Clare"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CEC"/>
+    <s v="Co. Clare"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CEC"/>
+    <s v="Co. Clare"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CEC"/>
+    <s v="Co. Clare"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CKC"/>
+    <s v="Co. Cork"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="1744"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CKC"/>
+    <s v="Co. Cork"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CKC"/>
+    <s v="Co. Cork"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="302"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CKC"/>
+    <s v="Co. Cork"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="964"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CKC"/>
+    <s v="Co. Cork"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CKC"/>
+    <s v="Co. Cork"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="324"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CNC"/>
+    <s v="Co. Cavan"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CNC"/>
+    <s v="Co. Cavan"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CNC"/>
+    <s v="Co. Cavan"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CNC"/>
+    <s v="Co. Cavan"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CNC"/>
+    <s v="Co. Cavan"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CNC"/>
+    <s v="Co. Cavan"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CWC"/>
+    <s v="Co. Carlow"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CWC"/>
+    <s v="Co. Carlow"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CWC"/>
+    <s v="Co. Carlow"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CWC"/>
+    <s v="Co. Carlow"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CWC"/>
+    <s v="Co. Carlow"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CWC"/>
+    <s v="Co. Carlow"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DLC"/>
+    <s v="Co. Donegal"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="275"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DLC"/>
+    <s v="Co. Donegal"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DLC"/>
+    <s v="Co. Donegal"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DLC"/>
+    <s v="Co. Donegal"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DLC"/>
+    <s v="Co. Donegal"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DLC"/>
+    <s v="Co. Donegal"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GYC"/>
+    <s v="Co. Galway"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="976"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GYC"/>
+    <s v="Co. Galway"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GYC"/>
+    <s v="Co. Galway"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GYC"/>
+    <s v="Co. Galway"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="452"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GYC"/>
+    <s v="Co. Galway"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GYC"/>
+    <s v="Co. Galway"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="283"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE061"/>
+    <s v="Dublin"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="11145"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE061"/>
+    <s v="Dublin"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE061"/>
+    <s v="Dublin"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE061"/>
+    <s v="Dublin"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="7915"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE061"/>
+    <s v="Dublin"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE061"/>
+    <s v="Dublin"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="2575"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KEC"/>
+    <s v="Co. Kildare"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="838"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KEC"/>
+    <s v="Co. Kildare"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KEC"/>
+    <s v="Co. Kildare"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KEC"/>
+    <s v="Co. Kildare"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KEC"/>
+    <s v="Co. Kildare"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KEC"/>
+    <s v="Co. Kildare"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="231"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KKC"/>
+    <s v="Co. Kilkenny"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KKC"/>
+    <s v="Co. Kilkenny"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KKC"/>
+    <s v="Co. Kilkenny"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KKC"/>
+    <s v="Co. Kilkenny"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KKC"/>
+    <s v="Co. Kilkenny"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KKC"/>
+    <s v="Co. Kilkenny"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KYC"/>
+    <s v="Co. Kerry"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="561"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KYC"/>
+    <s v="Co. Kerry"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KYC"/>
+    <s v="Co. Kerry"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="314"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KYC"/>
+    <s v="Co. Kerry"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KYC"/>
+    <s v="Co. Kerry"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="KYC"/>
+    <s v="Co. Kerry"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LDC"/>
+    <s v="Co. Longford"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LDC"/>
+    <s v="Co. Longford"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LDC"/>
+    <s v="Co. Longford"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LDC"/>
+    <s v="Co. Longford"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LDC"/>
+    <s v="Co. Longford"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LDC"/>
+    <s v="Co. Longford"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LHC"/>
+    <s v="Co. Louth"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="572"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LHC"/>
+    <s v="Co. Louth"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LHC"/>
+    <s v="Co. Louth"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LHC"/>
+    <s v="Co. Louth"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="368"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LHC"/>
+    <s v="Co. Louth"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LHC"/>
+    <s v="Co. Louth"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LKC"/>
+    <s v="Co. Limerick"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="674"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LKC"/>
+    <s v="Co. Limerick"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LKC"/>
+    <s v="Co. Limerick"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LKC"/>
+    <s v="Co. Limerick"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="370"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LKC"/>
+    <s v="Co. Limerick"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LKC"/>
+    <s v="Co. Limerick"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LMC"/>
+    <s v="Co. Leitrim"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LMC"/>
+    <s v="Co. Leitrim"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LMC"/>
+    <s v="Co. Leitrim"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LMC"/>
+    <s v="Co. Leitrim"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LMC"/>
+    <s v="Co. Leitrim"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LMC"/>
+    <s v="Co. Leitrim"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LSC"/>
+    <s v="Co. Laois"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LSC"/>
+    <s v="Co. Laois"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LSC"/>
+    <s v="Co. Laois"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LSC"/>
+    <s v="Co. Laois"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LSC"/>
+    <s v="Co. Laois"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LSC"/>
+    <s v="Co. Laois"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MHC"/>
+    <s v="Co. Meath"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="1140"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MHC"/>
+    <s v="Co. Meath"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MHC"/>
+    <s v="Co. Meath"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MHC"/>
+    <s v="Co. Meath"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="716"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MHC"/>
+    <s v="Co. Meath"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MHC"/>
+    <s v="Co. Meath"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="267"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MNC"/>
+    <s v="Co. Monaghan"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MNC"/>
+    <s v="Co. Monaghan"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MNC"/>
+    <s v="Co. Monaghan"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MNC"/>
+    <s v="Co. Monaghan"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MNC"/>
+    <s v="Co. Monaghan"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MNC"/>
+    <s v="Co. Monaghan"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MOC"/>
+    <s v="Co. Mayo"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MOC"/>
+    <s v="Co. Mayo"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MOC"/>
+    <s v="Co. Mayo"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MOC"/>
+    <s v="Co. Mayo"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MOC"/>
+    <s v="Co. Mayo"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MOC"/>
+    <s v="Co. Mayo"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="OYC"/>
+    <s v="Co. Offaly"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="OYC"/>
+    <s v="Co. Offaly"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="OYC"/>
+    <s v="Co. Offaly"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="OYC"/>
+    <s v="Co. Offaly"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="OYC"/>
+    <s v="Co. Offaly"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="OYC"/>
+    <s v="Co. Offaly"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RNC"/>
+    <s v="Co. Roscommon"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RNC"/>
+    <s v="Co. Roscommon"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RNC"/>
+    <s v="Co. Roscommon"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RNC"/>
+    <s v="Co. Roscommon"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RNC"/>
+    <s v="Co. Roscommon"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RNC"/>
+    <s v="Co. Roscommon"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SOC"/>
+    <s v="Co. Sligo"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SOC"/>
+    <s v="Co. Sligo"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SOC"/>
+    <s v="Co. Sligo"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SOC"/>
+    <s v="Co. Sligo"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SOC"/>
+    <s v="Co. Sligo"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SOC"/>
+    <s v="Co. Sligo"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TYC"/>
+    <s v="Co. Tipperary"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TYC"/>
+    <s v="Co. Tipperary"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TYC"/>
+    <s v="Co. Tipperary"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TYC"/>
+    <s v="Co. Tipperary"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TYC"/>
+    <s v="Co. Tipperary"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TYC"/>
+    <s v="Co. Tipperary"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WDC"/>
+    <s v="Co. Waterford"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WDC"/>
+    <s v="Co. Waterford"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WDC"/>
+    <s v="Co. Waterford"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WDC"/>
+    <s v="Co. Waterford"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WDC"/>
+    <s v="Co. Waterford"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WDC"/>
+    <s v="Co. Waterford"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WKC"/>
+    <s v="Co. Wicklow"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="343"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WKC"/>
+    <s v="Co. Wicklow"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WKC"/>
+    <s v="Co. Wicklow"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WKC"/>
+    <s v="Co. Wicklow"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="183"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WKC"/>
+    <s v="Co. Wicklow"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WKC"/>
+    <s v="Co. Wicklow"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WMC"/>
+    <s v="Co. Westmeath"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="261"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WMC"/>
+    <s v="Co. Westmeath"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WMC"/>
+    <s v="Co. Westmeath"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WMC"/>
+    <s v="Co. Westmeath"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WMC"/>
+    <s v="Co. Westmeath"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WMC"/>
+    <s v="Co. Westmeath"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WXC"/>
+    <s v="Co. Wexford"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WXC"/>
+    <s v="Co. Wexford"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WXC"/>
+    <s v="Co. Wexford"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WXC"/>
+    <s v="Co. Wexford"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WXC"/>
+    <s v="Co. Wexford"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="WXC"/>
+    <s v="Co. Wexford"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total"/>
+    <s v="-"/>
+    <s v="All small public Service vehicles"/>
+    <s v="Number"/>
+    <n v="21170"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total"/>
+    <s v="10"/>
+    <s v="Hackney"/>
+    <s v="Number"/>
+    <n v="752"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total"/>
+    <s v="20"/>
+    <s v="Limousine"/>
+    <s v="Number"/>
+    <n v="2783"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total"/>
+    <s v="30"/>
+    <s v="Taxi"/>
+    <s v="Number"/>
+    <n v="12854"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total"/>
+    <s v="50"/>
+    <s v="Wheelchair Accessible Hackney"/>
+    <s v="Number"/>
+    <n v="154"/>
+  </r>
+  <r>
+    <s v="TOA04C01"/>
+    <s v="Small public service vehicles"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total"/>
+    <s v="40"/>
+    <s v="Wheelchair Accessible Taxi"/>
+    <s v="Number"/>
+    <n v="4627"/>
+  </r>
 </pivotCacheRecords>
 </file>