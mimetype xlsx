--- v0 (2025-11-14)
+++ v1 (2026-04-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395f563b9dd244fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/527c480f2e57473b9a48cc1f9a0c273b.psmdcp" Id="R7c302adc7d4c4e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a22565e802d455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12527e2746244616afc8ab2040b4724e.psmdcp" Id="R07f9e9add5f146eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TMQ18</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Bednights Spent in Ireland by Non-residents on Overseas Trips</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/15/2020 11:00:00 AM</x:t>
+    <x:t>15/09/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TMQ18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TTQ</x:t>
   </x:si>
   <x:si>
     <x:t>Tourism and Travel Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James Mahon</x:t>
   </x:si>
@@ -604,491 +604,196 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...439 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02164V02610" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Accommodation Used" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="AREARES" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Area of Residence" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="32">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+      </items>
+    </pivotField>
+    <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="32">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J961" totalsRowShown="0">
   <x:autoFilter ref="A1:J961"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="C02164V02610"/>
     <x:tableColumn id="4" name="Type of Accommodation Used"/>
     <x:tableColumn id="5" name="AREARES"/>
     <x:tableColumn id="6" name="Area of Residence"/>
     <x:tableColumn id="7" name="TLIST(Q1)"/>
     <x:tableColumn id="8" name="Quarter"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1359,51 +1064,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TMQ18/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1590,51 +1295,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J961"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="66.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="19.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="9.853482" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -32376,51 +32081,51 @@
       <x:c r="G961" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H961" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I961" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J961" s="0">
         <x:v>385</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -32437,51 +32142,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J961" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TMQ18"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02164V02610">
       <x:sharedItems count="6">
         <x:s v="-"/>
         <x:s v="111"/>
         <x:s v="214"/>
         <x:s v="222"/>
         <x:s v="92"/>
         <x:s v="999"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Accommodation Used">
       <x:sharedItems count="6">
         <x:s v="All types of accommodation"/>
@@ -33398,27 +33103,11548 @@
         <x:n v="743"/>
         <x:n v="544"/>
         <x:n v="219"/>
         <x:n v="214"/>
         <x:n v="270"/>
         <x:n v="437"/>
         <x:n v="196"/>
         <x:n v="427"/>
         <x:n v="324"/>
         <x:n v="513"/>
         <x:n v="280"/>
         <x:n v="349"/>
         <x:n v="241"/>
         <x:n v="366"/>
         <x:n v="650"/>
         <x:n v="300"/>
         <x:n v="528"/>
         <x:n v="385"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="7892"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="12734"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="16982"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="10333"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="8441"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="13341"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="18466"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="10738"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="8891"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="15134"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="19701"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="11151"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="10008"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="16443"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="21968"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="12809"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="11630"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="17319"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="23678"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="13772"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="11148"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="18316"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="23567"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="15621"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="12484"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="18684"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="24584"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="15134"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="12081"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="19770"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="23481"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="15079"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="2393"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="3236"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="4425"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="2815"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="2542"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="3123"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="5012"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="3054"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="2743"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="3533"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="5052"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="3014"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="2951"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="3688"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="5318"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="3214"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="3196"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="4061"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="5685"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="3495"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="3157"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="4115"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="5587"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="3609"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="3079"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="3877"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="5106"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="3270"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="2968"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="4009"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="5267"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="3287"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="3276"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="5548"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="7934"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="4733"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="3566"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="6164"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="7924"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="4433"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="3560"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="7095"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="8592"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="4876"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="4437"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="7347"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="9769"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="5302"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="5183"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="7850"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="10627"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="5345"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="4436"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="7828"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="9707"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="6712"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="5397"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="8443"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="10219"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="6673"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="5098"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="8896"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="9874"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="6487"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="1161"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="2618"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="3069"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="1840"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="1239"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="2788"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="3445"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="1972"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="1315"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="2752"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="3849"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="1918"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="1339"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="3612"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="4266"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="2441"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="1651"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="3462"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="4708"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="3192"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="1750"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="4387"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="5342"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="3047"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="2045"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="4428"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="5989"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="3386"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="2157"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="4771"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="5312"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="3295"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="1062"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="1332"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="1555"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="945"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="1094"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="1266"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="2084"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="1274"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="1755"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="2208"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="1342"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="1281"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="1796"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="2614"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="1851"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="1599"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="1946"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="2657"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="1740"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="1805"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="1986"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="2931"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="2254"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="1963"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="1936"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="3269"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="1806"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="1857"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="2095"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="3029"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="-"/>
+    <s v="All types of accommodation"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="2011"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="1781"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="4175"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="5195"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="3029"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="1906"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="4489"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="5126"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="2751"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="2071"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="4141"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="5497"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="2998"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="2354"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="4997"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="6522"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="3501"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="2708"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="5391"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="6452"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="3971"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="2700"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="6058"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="6610"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="3814"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="3036"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="5589"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="7162"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="4273"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="3313"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="6246"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="7214"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="4116"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="689"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="939"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="1094"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="742"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="623"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="970"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="1062"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="836"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="725"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="948"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="1108"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="867"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="796"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="1129"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="1411"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="1009"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="948"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="1271"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="1058"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="889"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="1117"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="1066"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="956"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="875"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="1019"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="1116"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="959"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="914"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="1123"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="1150"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="1027"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="559"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="1869"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="2057"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="1085"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="721"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="1875"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="2008"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="924"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="683"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="1668"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="2154"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="1058"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="849"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="1960"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="2603"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="1176"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="950"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="2204"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="2658"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="1277"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="945"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="2401"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="2526"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="1259"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="1125"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="2178"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="2581"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="1382"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="1222"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="2358"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="2737"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="1515"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="417"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="1073"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="1615"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="931"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="1291"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="1634"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="693"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="488"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="1226"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="1815"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="826"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="524"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="1533"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="2007"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="980"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="620"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="1541"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="1960"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="1263"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="2080"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="2443"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="1265"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="757"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="1937"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="2887"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="1602"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="921"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="2267"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="2630"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="1167"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="272"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="422"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="298"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="298"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="501"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="555"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="252"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="460"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="576"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="334"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="279"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="578"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="329"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="498"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="697"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="111"/>
+    <s v="Hotels"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="407"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="1023"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="1841"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="1453"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="1731"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="1191"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="2083"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="1906"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="1755"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="1319"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="2469"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="2201"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="1862"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="1600"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="3068"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="2690"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="2071"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="2177"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="2803"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="2983"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="2424"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="1799"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="2766"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="3013"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="3248"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="2214"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="3221"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="2828"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="2812"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="1964"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="3301"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="2592"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="3113"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="311"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="382"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="275"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="253"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="502"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="272"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="368"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="569"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="407"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="468"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="568"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="261"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="290"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="396"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="418"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="583"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="798"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="699"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="1024"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="584"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="1201"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="971"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="843"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="1460"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="1075"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="1144"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="1068"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="1564"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="1443"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="971"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="1263"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="1504"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="1466"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="1112"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="941"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="1368"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="1394"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="1778"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="1073"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="1970"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="1526"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="1804"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="1138"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="1784"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="1319"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="1587"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="388"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="388"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="379"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="330"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="726"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="370"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="463"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="447"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="570"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="567"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="439"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="581"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="464"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="623"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="478"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="890"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="275"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="409"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="490"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="601"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="480"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="454"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="423"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="612"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="789"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="380"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="461"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="458"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="498"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="377"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="214"/>
+    <s v="Rented house/apartment"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="460"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="3085"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="3031"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="4330"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="2885"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="3139"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="2866"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="5121"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="3209"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="3423"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="4023"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="5415"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="3235"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="3378"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="3591"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="5430"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="3395"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="3797"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="3870"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="5716"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="3836"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="3730"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="3733"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="5666"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="3840"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="3588"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="4082"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="5745"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="3743"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="3750"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="3972"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="5658"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="3673"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="1146"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="1370"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="1995"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="1191"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="1268"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="1188"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="2343"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="1397"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="1376"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="1465"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="2253"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="1323"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="1378"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="1378"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="2092"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="1298"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="1353"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="1469"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="2393"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="1458"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="1425"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="1415"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="2241"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="1536"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="1268"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="1618"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="2145"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="1364"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="1298"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="1494"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="2142"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="1403"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="1093"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="906"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="1321"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="1040"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="1122"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="905"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="1369"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="1053"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="1159"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="1575"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="1590"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="1079"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="1174"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="1320"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="1628"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="1168"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="1453"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="1358"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="1644"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="1432"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="1167"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="1190"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="1532"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="1247"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="1234"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="1428"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="1601"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="1352"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="1169"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="1447"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="1666"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="1312"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="361"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="342"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="389"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="357"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="670"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="336"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="356"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="379"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="672"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="314"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="311"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="710"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="393"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="800"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="457"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="432"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="439"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="859"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="446"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="438"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="457"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="721"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="343"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="489"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="736"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="485"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="413"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="626"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="317"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="465"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="416"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="739"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="423"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="532"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="900"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="519"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="530"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="1000"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="537"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="626"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="628"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="879"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="490"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="707"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="688"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="1033"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="610"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="648"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="578"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="1277"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="684"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="795"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="624"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="1114"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="222"/>
+    <s v="Friends/relatives"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="593"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="405"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="1127"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="1730"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="812"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="453"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="1145"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="2151"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="701"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="470"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="1458"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="2327"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="916"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="653"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="1820"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="3040"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="1217"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="798"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="2229"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="3602"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="1225"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="832"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="2518"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="3555"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="1689"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="1182"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="2876"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="3921"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="1596"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="979"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="2862"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="3659"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="1428"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="279"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="434"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="387"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="411"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="383"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="428"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="518"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="952"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="485"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="244"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="540"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="1195"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="759"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="1310"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="469"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="338"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="938"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="1743"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="610"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="1144"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="1977"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="546"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="404"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="1119"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="1855"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="813"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="637"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="1379"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="2020"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="433"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="1373"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="1912"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="755"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="358"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="338"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="494"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="386"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="599"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="520"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="693"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="634"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="919"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="351"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="837"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="1012"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="497"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="930"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="1216"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="571"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="283"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="942"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="1007"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="329"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="183"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="158"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="272"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="277"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="154"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="258"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="302"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="92"/>
+    <s v="Guest house/bed &amp;breakfast"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="1599"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="2560"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="4274"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="1877"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="1751"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="2758"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="4162"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="2321"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="1609"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="3044"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="4260"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="2138"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="2024"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="2967"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="4285"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="2624"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="2150"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="3025"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="4926"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="2315"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="2088"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="3241"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="4723"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="3030"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="2464"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="2916"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="4928"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="2711"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="2074"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="3389"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="4357"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="-"/>
+    <s v="All areas of residence"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="2749"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="348"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="453"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="777"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="387"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="498"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="929"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="406"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="667"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="511"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="610"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="883"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="493"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="494"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="627"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="1112"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="552"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="494"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="788"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="1302"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="540"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="640"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="1042"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="473"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="664"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="1129"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="01"/>
+    <s v="Great Britain"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="502"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="831"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="1458"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="2906"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="1099"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="894"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="1643"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="2382"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="1263"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="703"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="1632"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="2464"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="1126"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="1007"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="1565"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="2353"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="1378"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="1108"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="1640"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="2882"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="979"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="979"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="1749"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="2400"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="1617"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="1329"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="1489"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="2492"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="1531"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="1137"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="1934"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="2240"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="02"/>
+    <s v="Other Europe"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="1318"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="378"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="227"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="414"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="413"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="411"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="381"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="434"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="354"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="468"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="536"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="439"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="582"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="551"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="463"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="588"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="417"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="323"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="522"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="743"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="406"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="253"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="532"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="461"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="03"/>
+    <s v="USA and Canada"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="544"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20121"/>
+    <s v="2012Q1"/>
+    <s v="Thousand"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20122"/>
+    <s v="2012Q2"/>
+    <s v="Thousand"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20123"/>
+    <s v="2012Q3"/>
+    <s v="Thousand"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20124"/>
+    <s v="2012Q4"/>
+    <s v="Thousand"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20131"/>
+    <s v="2013Q1"/>
+    <s v="Thousand"/>
+    <n v="270"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20132"/>
+    <s v="2013Q2"/>
+    <s v="Thousand"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20133"/>
+    <s v="2013Q3"/>
+    <s v="Thousand"/>
+    <n v="437"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20134"/>
+    <s v="2013Q4"/>
+    <s v="Thousand"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20141"/>
+    <s v="2014Q1"/>
+    <s v="Thousand"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20142"/>
+    <s v="2014Q2"/>
+    <s v="Thousand"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20143"/>
+    <s v="2014Q3"/>
+    <s v="Thousand"/>
+    <n v="427"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20144"/>
+    <s v="2014Q4"/>
+    <s v="Thousand"/>
+    <n v="244"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20151"/>
+    <s v="2015Q1"/>
+    <s v="Thousand"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20152"/>
+    <s v="2015Q2"/>
+    <s v="Thousand"/>
+    <n v="324"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20153"/>
+    <s v="2015Q3"/>
+    <s v="Thousand"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20154"/>
+    <s v="2015Q4"/>
+    <s v="Thousand"/>
+    <n v="314"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20161"/>
+    <s v="2016Q1"/>
+    <s v="Thousand"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20162"/>
+    <s v="2016Q2"/>
+    <s v="Thousand"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20163"/>
+    <s v="2016Q3"/>
+    <s v="Thousand"/>
+    <n v="349"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20164"/>
+    <s v="2016Q4"/>
+    <s v="Thousand"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Thousand"/>
+    <n v="302"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Thousand"/>
+    <n v="241"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Thousand"/>
+    <n v="433"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Thousand"/>
+    <n v="366"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Thousand"/>
+    <n v="272"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Thousand"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Thousand"/>
+    <n v="650"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Thousand"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Thousand"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Thousand"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Thousand"/>
+    <n v="528"/>
+  </r>
+  <r>
+    <s v="TMQ18"/>
+    <s v="Number of Bednights Spent in Ireland by Non-residents on Overseas Trips"/>
+    <s v="999"/>
+    <s v="Other"/>
+    <s v="04"/>
+    <s v="Other Areas"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Thousand"/>
+    <n v="385"/>
+  </r>
+</pivotCacheRecords>
 </file>