--- v1 (2026-04-05)
+++ v2 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a22565e802d455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12527e2746244616afc8ab2040b4724e.psmdcp" Id="R07f9e9add5f146eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9c59e179b94dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d7fa571c1f94b8eb10e35eee0e6fcb9.psmdcp" Id="R364818c345f24630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>