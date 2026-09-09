--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9c59e179b94dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d7fa571c1f94b8eb10e35eee0e6fcb9.psmdcp" Id="R364818c345f24630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b1a6669a704b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a76b4f762e2748298996b3f45aa384e9.psmdcp" Id="R9a701f72cd97445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -56,51 +56,51 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Bednights Spent in Ireland by Non-residents on Overseas Trips</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>15/09/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TMQ18/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TMQ18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TTQ</x:t>
   </x:si>
   <x:si>
     <x:t>Tourism and Travel Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James Mahon</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>tourism@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -1054,51 +1054,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TMQ18/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TMQ18/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">