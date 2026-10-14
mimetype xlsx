--- v0 (2025-10-25)
+++ v1 (2026-10-14)
@@ -1,127 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795d1bcd06894809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b51c5ce15d754882a9f4e5af0f490f61.psmdcp" Id="R4a92a8479cf84d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ef7eb318ef4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7fdbb3238624725b7c413eaab18b395.psmdcp" Id="R8036b3695e72499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TMEGB03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Residential Electricity Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/17/2024 11:00:00 AM</x:t>
+    <x:t>17/09/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TMEGB03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TMEGB</x:t>
   </x:si>
   <x:si>
     <x:t>Trends in Metered Electricity and Gas Bills</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Dympna Corry</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
-    <x:t>environment@cso.ie</x:t>
+    <x:t>Climateenergy@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 1 498 4207</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
@@ -445,339 +445,170 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...287 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="14">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04064V04826" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Semester" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04065V04827" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Fuel Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04063V04825" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Pricing Bases" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04062V04824" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Electricity consumption bands" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="12">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+    <field x="10"/>
+    <field x="11"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="13"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:N271" totalsRowShown="0">
   <x:autoFilter ref="A1:N271"/>
   <x:tableColumns count="14">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04064V04826"/>
     <x:tableColumn id="6" name="Semester"/>
     <x:tableColumn id="7" name="C04065V04827"/>
     <x:tableColumn id="8" name="Fuel Sector"/>
     <x:tableColumn id="9" name="C04063V04825"/>
     <x:tableColumn id="10" name="Pricing Bases"/>
     <x:tableColumn id="11" name="C04062V04824"/>
     <x:tableColumn id="12" name="Electricity consumption bands"/>
     <x:tableColumn id="13" name="UNIT"/>
     <x:tableColumn id="14" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
@@ -1052,51 +883,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TMEGB03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1283,51 +1114,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:N271"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="14.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="19.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="89.282054" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="16.139196" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="64.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="9.996339" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
@@ -13245,51 +13076,51 @@
       <x:c r="K271" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N271" s="0">
         <x:v>0.3546</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -13306,51 +13137,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:N271" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TMEGB03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Residential Electricity Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="9">
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
@@ -13670,27 +13501,4348 @@
         <x:n v="0.2735"/>
         <x:n v="0.299"/>
         <x:n v="0.2957"/>
         <x:n v="0.5318"/>
         <x:n v="0.5401"/>
         <x:n v="0.459"/>
         <x:n v="0.4129"/>
         <x:n v="0.36"/>
         <x:n v="0.3539"/>
         <x:n v="0.3351"/>
         <x:n v="0.348"/>
         <x:n v="0.3446"/>
         <x:n v="0.3253"/>
         <x:n v="0.3857"/>
         <x:n v="0.3653"/>
         <x:n v="0.3794"/>
         <x:n v="0.3757"/>
         <x:n v="0.3546"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4906"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2389"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.197"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1714"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1505"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.6141"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.273"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2137"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1797"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1532"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.697"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3098"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2426"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.204"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1738"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3499"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2371"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.1991"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1768"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1562"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4238"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2701"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2162"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1862"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1593"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.481"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3066"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2454"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2113"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1808"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3044"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2218"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.1895"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1676"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1492"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3605"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2495"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2044"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1754"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1518"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4091"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2831"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.232"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1991"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1723"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3218"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2278"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.1878"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1656"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1429"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3905"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2624"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.206"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1755"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1462"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4433"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2979"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2338"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1992"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1659"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.2994"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2257"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.1846"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1597"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1373"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3658"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2628"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2031"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1691"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1401"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4151"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2983"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2305"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1919"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.159"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.2971"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2254"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.1865"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1658"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.141"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3679"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.266"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2075"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1772"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1445"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4176"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3018"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2355"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2011"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.164"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.267"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2219"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.1846"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1606"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1388"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3385"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2698"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2087"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1726"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1425"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3842"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3062"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2369"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1958"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1617"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.2807"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.243"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2006"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1777"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1513"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3421"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2882"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2237"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1899"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1542"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3885"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3272"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2539"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2157"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1756"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.2899"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2434"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2027"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1763"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1551"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3201"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2644"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2135"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1817"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1567"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3634"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3001"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2423"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2062"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1778"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.328"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2575"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.213"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1885"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1598"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3627"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2792"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2244"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1946"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1615"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4117"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3169"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2546"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2209"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1833"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.2778"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.241"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2043"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1793"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1574"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.2966"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2563"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2126"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1836"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1587"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3366"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2909"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2413"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2084"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1801"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3171"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2528"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2179"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1946"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1582"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3552"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2762"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2305"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2019"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1636"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4031"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3135"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2616"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2291"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1857"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.352"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2575"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2069"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1794"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1554"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4194"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.294"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2245"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.1877"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.157"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4768"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3343"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2555"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2138"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1794"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3225"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2956"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.242"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2125"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1805"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3715"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3349"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2622"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2233"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.1833"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.4213"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3799"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2974"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2534"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.208"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3874"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3323"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2693"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2335"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.2033"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.1991"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2003"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.21"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2069"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.196"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.2248"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.2219"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2324"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2287"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.2172"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.5244"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.4647"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.3823"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.3358"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.2765"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.2784"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3002"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2961"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2903"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.2647"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3034"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3272"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.3225"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.3161"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.2884"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.5396"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.5307"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.4514"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.3968"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.3481"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.1221"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.1761"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2509"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.2743"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.2713"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.133"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.1919"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.2735"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.299"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="January - June"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.2957"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.5318"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.5401"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.459"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.4129"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="40"/>
+    <s v="Residential electricity prices excluding all taxes, fees, levies, and charges"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.36"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3539"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3351"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.348"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.3446"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="45"/>
+    <s v="Residential electricity prices excluding value added tax (VAT) and other recoverable taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.3253"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="10"/>
+    <s v="Household electricity consumption less than 1,000 kWh - band DA"/>
+    <s v="€ per kWh"/>
+    <n v="0.3857"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="15"/>
+    <s v="Household electricity consumption 1,000 kWh &lt; 2,500 kWh - band DB"/>
+    <s v="€ per kWh"/>
+    <n v="0.3653"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="20"/>
+    <s v="Household electricity consumption 2,500 kWh &lt; 5,000 kWh - band DC"/>
+    <s v="€ per kWh"/>
+    <n v="0.3794"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="25"/>
+    <s v="Household electricity consumption 5,000 kWh &lt; 15,000 kWh - band DD"/>
+    <s v="€ per kWh"/>
+    <n v="0.3757"/>
+  </r>
+  <r>
+    <s v="TMEGB03"/>
+    <s v="Residential Electricity Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="July - December"/>
+    <s v="30"/>
+    <s v="Residential Electricity"/>
+    <s v="50"/>
+    <s v="Residential electricity prices including all taxes and levies"/>
+    <s v="30"/>
+    <s v="Household electricity consumption 15,000 kWh or more - band DE"/>
+    <s v="€ per kWh"/>
+    <n v="0.3546"/>
+  </r>
+</pivotCacheRecords>
 </file>