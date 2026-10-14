--- v1 (2026-02-26)
+++ v2 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abfa008eb814381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f63502637044011a870c2865c427cee.psmdcp" Id="Ra0f64c6a24db4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1c2c26aecb4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dcf0af4a09d486fa806b9433312d740.psmdcp" Id="R5dd6bc28efc14bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TII03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Passenger Journeys by Luas</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Weekly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/02/2026 11:00:00</x:t>
+    <x:t>22/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TII03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TII</x:t>
   </x:si>
   <x:si>
     <x:t>TII Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
@@ -2424,50 +2424,248 @@
     <x:t>2026 Week 01</x:t>
   </x:si>
   <x:si>
     <x:t>2026W02</x:t>
   </x:si>
   <x:si>
     <x:t>2026 Week 02</x:t>
   </x:si>
   <x:si>
     <x:t>2026W03</x:t>
   </x:si>
   <x:si>
     <x:t>2026 Week 03</x:t>
   </x:si>
   <x:si>
     <x:t>2026W04</x:t>
   </x:si>
   <x:si>
     <x:t>2026 Week 04</x:t>
   </x:si>
   <x:si>
     <x:t>2026W05</x:t>
   </x:si>
   <x:si>
     <x:t>2026 Week 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026W38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 Week 38</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2619,51 +2817,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(W1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="373">
+      <items count="406">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2993,54 +3191,87 @@
         <item x="348"/>
         <item x="349"/>
         <item x="350"/>
         <item x="351"/>
         <item x="352"/>
         <item x="353"/>
         <item x="354"/>
         <item x="355"/>
         <item x="356"/>
         <item x="357"/>
         <item x="358"/>
         <item x="359"/>
         <item x="360"/>
         <item x="361"/>
         <item x="362"/>
         <item x="363"/>
         <item x="364"/>
         <item x="365"/>
         <item x="366"/>
         <item x="367"/>
         <item x="368"/>
         <item x="369"/>
         <item x="370"/>
         <item x="371"/>
         <item x="372"/>
+        <item x="373"/>
+        <item x="374"/>
+        <item x="375"/>
+        <item x="376"/>
+        <item x="377"/>
+        <item x="378"/>
+        <item x="379"/>
+        <item x="380"/>
+        <item x="381"/>
+        <item x="382"/>
+        <item x="383"/>
+        <item x="384"/>
+        <item x="385"/>
+        <item x="386"/>
+        <item x="387"/>
+        <item x="388"/>
+        <item x="389"/>
+        <item x="390"/>
+        <item x="391"/>
+        <item x="392"/>
+        <item x="393"/>
+        <item x="394"/>
+        <item x="395"/>
+        <item x="396"/>
+        <item x="397"/>
+        <item x="398"/>
+        <item x="399"/>
+        <item x="400"/>
+        <item x="401"/>
+        <item x="402"/>
+        <item x="403"/>
+        <item x="404"/>
+        <item x="405"/>
       </items>
     </pivotField>
     <pivotField name="Week" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="373">
+      <items count="406">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -3370,92 +3601,125 @@
         <item x="348"/>
         <item x="349"/>
         <item x="350"/>
         <item x="351"/>
         <item x="352"/>
         <item x="353"/>
         <item x="354"/>
         <item x="355"/>
         <item x="356"/>
         <item x="357"/>
         <item x="358"/>
         <item x="359"/>
         <item x="360"/>
         <item x="361"/>
         <item x="362"/>
         <item x="363"/>
         <item x="364"/>
         <item x="365"/>
         <item x="366"/>
         <item x="367"/>
         <item x="368"/>
         <item x="369"/>
         <item x="370"/>
         <item x="371"/>
         <item x="372"/>
+        <item x="373"/>
+        <item x="374"/>
+        <item x="375"/>
+        <item x="376"/>
+        <item x="377"/>
+        <item x="378"/>
+        <item x="379"/>
+        <item x="380"/>
+        <item x="381"/>
+        <item x="382"/>
+        <item x="383"/>
+        <item x="384"/>
+        <item x="385"/>
+        <item x="386"/>
+        <item x="387"/>
+        <item x="388"/>
+        <item x="389"/>
+        <item x="390"/>
+        <item x="391"/>
+        <item x="392"/>
+        <item x="393"/>
+        <item x="394"/>
+        <item x="395"/>
+        <item x="396"/>
+        <item x="397"/>
+        <item x="398"/>
+        <item x="399"/>
+        <item x="400"/>
+        <item x="401"/>
+        <item x="402"/>
+        <item x="403"/>
+        <item x="404"/>
+        <item x="405"/>
       </items>
     </pivotField>
     <pivotField name="C03132V03784" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Luas Line" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1120" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1120"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1219" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1219"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(W1)"/>
     <x:tableColumn id="4" name="Week"/>
     <x:tableColumn id="5" name="C03132V03784"/>
     <x:tableColumn id="6" name="Luas Line"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3954,51 +4218,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1120"/>
+  <x:dimension ref="A1:H1219"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -33088,50 +33352,2624 @@
     </x:row>
     <x:row r="1120" spans="1:8">
       <x:c r="A1120" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C1120" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="D1120" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="E1120" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1120" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1120" s="0">
         <x:v>578362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1121" spans="1:8">
+      <x:c r="A1121" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1121" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1121" s="0" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="D1121" s="0" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="E1121" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1121" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1121" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1121" s="0">
+        <x:v>1035359</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1122" spans="1:8">
+      <x:c r="A1122" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1122" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1122" s="0" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="D1122" s="0" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="E1122" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1122" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1122" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1122" s="0">
+        <x:v>531214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1123" spans="1:8">
+      <x:c r="A1123" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1123" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1123" s="0" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="D1123" s="0" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="E1123" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1123" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1123" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1123" s="0">
+        <x:v>504145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1124" spans="1:8">
+      <x:c r="A1124" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1124" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1124" s="0" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="D1124" s="0" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="E1124" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1124" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1124" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1124" s="0">
+        <x:v>1200147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1125" spans="1:8">
+      <x:c r="A1125" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1125" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1125" s="0" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="D1125" s="0" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="E1125" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1125" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1125" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1125" s="0">
+        <x:v>607472</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1126" spans="1:8">
+      <x:c r="A1126" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1126" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1126" s="0" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="D1126" s="0" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="E1126" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1126" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1126" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1126" s="0">
+        <x:v>592676</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1127" spans="1:8">
+      <x:c r="A1127" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1127" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1127" s="0" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="D1127" s="0" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="E1127" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1127" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1127" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1127" s="0">
+        <x:v>1173787</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1128" spans="1:8">
+      <x:c r="A1128" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1128" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1128" s="0" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="D1128" s="0" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="E1128" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1128" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1128" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1128" s="0">
+        <x:v>609185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1129" spans="1:8">
+      <x:c r="A1129" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1129" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1129" s="0" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="D1129" s="0" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="E1129" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1129" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1129" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1129" s="0">
+        <x:v>564602</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1130" spans="1:8">
+      <x:c r="A1130" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1130" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1130" s="0" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="D1130" s="0" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="E1130" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1130" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1130" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1130" s="0">
+        <x:v>1188472</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1131" spans="1:8">
+      <x:c r="A1131" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1131" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1131" s="0" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="D1131" s="0" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="E1131" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1131" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1131" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1131" s="0">
+        <x:v>601294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1132" spans="1:8">
+      <x:c r="A1132" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1132" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1132" s="0" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="D1132" s="0" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="E1132" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1132" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1132" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1132" s="0">
+        <x:v>587178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1133" spans="1:8">
+      <x:c r="A1133" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1133" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1133" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D1133" s="0" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="E1133" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1133" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1133" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1133" s="0">
+        <x:v>1231005</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1134" spans="1:8">
+      <x:c r="A1134" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1134" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1134" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D1134" s="0" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="E1134" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1134" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1134" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1134" s="0">
+        <x:v>644317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1135" spans="1:8">
+      <x:c r="A1135" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1135" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1135" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D1135" s="0" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="E1135" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1135" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1135" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1135" s="0">
+        <x:v>586688</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1136" spans="1:8">
+      <x:c r="A1136" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1136" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1136" s="0" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="D1136" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="E1136" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1136" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1136" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1136" s="0">
+        <x:v>1191842</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1137" spans="1:8">
+      <x:c r="A1137" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1137" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1137" s="0" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="D1137" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="E1137" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1137" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1137" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1137" s="0">
+        <x:v>610840</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1138" spans="1:8">
+      <x:c r="A1138" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1138" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1138" s="0" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="D1138" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="E1138" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1138" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1138" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1138" s="0">
+        <x:v>581002</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1139" spans="1:8">
+      <x:c r="A1139" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1139" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1139" s="0" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D1139" s="0" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="E1139" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1139" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1139" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1139" s="0">
+        <x:v>1094890</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1140" spans="1:8">
+      <x:c r="A1140" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1140" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1140" s="0" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D1140" s="0" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="E1140" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1140" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1140" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1140" s="0">
+        <x:v>567434</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1141" spans="1:8">
+      <x:c r="A1141" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1141" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1141" s="0" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D1141" s="0" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="E1141" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1141" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1141" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1141" s="0">
+        <x:v>527457</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1142" spans="1:8">
+      <x:c r="A1142" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1142" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1142" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D1142" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E1142" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1142" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1142" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1142" s="0">
+        <x:v>1285719</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1143" spans="1:8">
+      <x:c r="A1143" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1143" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1143" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D1143" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E1143" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1143" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1143" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1143" s="0">
+        <x:v>672324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1144" spans="1:8">
+      <x:c r="A1144" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1144" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1144" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D1144" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E1144" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1144" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1144" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1144" s="0">
+        <x:v>613395</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1145" spans="1:8">
+      <x:c r="A1145" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1145" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1145" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="D1145" s="0" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="E1145" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1145" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1145" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1145" s="0">
+        <x:v>1101261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1146" spans="1:8">
+      <x:c r="A1146" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1146" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1146" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="D1146" s="0" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="E1146" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1146" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1146" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1146" s="0">
+        <x:v>579024</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1147" spans="1:8">
+      <x:c r="A1147" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1147" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1147" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="D1147" s="0" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="E1147" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1147" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1147" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1147" s="0">
+        <x:v>522237</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1148" spans="1:8">
+      <x:c r="A1148" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1148" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1148" s="0" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="D1148" s="0" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="E1148" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1148" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1148" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1148" s="0">
+        <x:v>1075509</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1149" spans="1:8">
+      <x:c r="A1149" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1149" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1149" s="0" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="D1149" s="0" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="E1149" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1149" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1149" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1149" s="0">
+        <x:v>658755</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1150" spans="1:8">
+      <x:c r="A1150" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1150" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1150" s="0" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="D1150" s="0" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="E1150" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1150" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1150" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1150" s="0">
+        <x:v>416754</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1151" spans="1:8">
+      <x:c r="A1151" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1151" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1151" s="0" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="D1151" s="0" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="E1151" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1151" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1151" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1151" s="0">
+        <x:v>1267387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1152" spans="1:8">
+      <x:c r="A1152" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1152" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1152" s="0" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="D1152" s="0" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="E1152" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1152" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1152" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1152" s="0">
+        <x:v>676394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1153" spans="1:8">
+      <x:c r="A1153" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1153" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1153" s="0" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="D1153" s="0" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="E1153" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1153" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1153" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1153" s="0">
+        <x:v>590992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1154" spans="1:8">
+      <x:c r="A1154" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1154" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1154" s="0" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="D1154" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="E1154" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1154" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1154" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1154" s="0">
+        <x:v>1270845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1155" spans="1:8">
+      <x:c r="A1155" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1155" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1155" s="0" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="D1155" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="E1155" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1155" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1155" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1155" s="0">
+        <x:v>676613</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1156" spans="1:8">
+      <x:c r="A1156" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1156" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1156" s="0" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="D1156" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="E1156" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1156" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1156" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1156" s="0">
+        <x:v>594232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1157" spans="1:8">
+      <x:c r="A1157" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1157" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1157" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="D1157" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="E1157" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1157" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1157" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1157" s="0">
+        <x:v>1166272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1158" spans="1:8">
+      <x:c r="A1158" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1158" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1158" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="D1158" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="E1158" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1158" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1158" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1158" s="0">
+        <x:v>581489</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1159" spans="1:8">
+      <x:c r="A1159" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1159" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1159" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="D1159" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="E1159" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1159" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1159" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1159" s="0">
+        <x:v>584783</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1160" spans="1:8">
+      <x:c r="A1160" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1160" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1160" s="0" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="D1160" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E1160" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1160" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1160" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1160" s="0">
+        <x:v>1083898</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1161" spans="1:8">
+      <x:c r="A1161" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1161" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1161" s="0" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="D1161" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E1161" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1161" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1161" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1161" s="0">
+        <x:v>573831</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1162" spans="1:8">
+      <x:c r="A1162" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1162" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1162" s="0" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="D1162" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E1162" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1162" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1162" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1162" s="0">
+        <x:v>510067</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1163" spans="1:8">
+      <x:c r="A1163" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1163" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1163" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="D1163" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="E1163" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1163" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1163" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1163" s="0">
+        <x:v>1213828</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1164" spans="1:8">
+      <x:c r="A1164" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1164" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1164" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="D1164" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="E1164" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1164" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1164" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1164" s="0">
+        <x:v>648406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1165" spans="1:8">
+      <x:c r="A1165" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1165" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1165" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="D1165" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="E1165" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1165" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1165" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1165" s="0">
+        <x:v>565422</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1166" spans="1:8">
+      <x:c r="A1166" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1166" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1166" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="D1166" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="E1166" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1166" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1166" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1166" s="0">
+        <x:v>1222246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1167" spans="1:8">
+      <x:c r="A1167" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1167" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1167" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="D1167" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="E1167" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1167" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1167" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1167" s="0">
+        <x:v>650329</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1168" spans="1:8">
+      <x:c r="A1168" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1168" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1168" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="D1168" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="E1168" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1168" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1168" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1168" s="0">
+        <x:v>571917</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1169" spans="1:8">
+      <x:c r="A1169" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1169" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1169" s="0" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="D1169" s="0" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="E1169" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1169" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1169" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1169" s="0">
+        <x:v>1258421</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1170" spans="1:8">
+      <x:c r="A1170" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1170" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1170" s="0" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="D1170" s="0" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="E1170" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1170" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1170" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1170" s="0">
+        <x:v>672046</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1171" spans="1:8">
+      <x:c r="A1171" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1171" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1171" s="0" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="D1171" s="0" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="E1171" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1171" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1171" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1171" s="0">
+        <x:v>586375</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1172" spans="1:8">
+      <x:c r="A1172" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1172" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1172" s="0" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="D1172" s="0" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="E1172" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1172" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1172" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1172" s="0">
+        <x:v>1073495</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1173" spans="1:8">
+      <x:c r="A1173" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1173" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1173" s="0" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="D1173" s="0" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="E1173" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1173" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1173" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1173" s="0">
+        <x:v>583793</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1174" spans="1:8">
+      <x:c r="A1174" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1174" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1174" s="0" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="D1174" s="0" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="E1174" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1174" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1174" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1174" s="0">
+        <x:v>489702</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1175" spans="1:8">
+      <x:c r="A1175" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1175" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1175" s="0" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="D1175" s="0" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="E1175" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1175" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1175" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1175" s="0">
+        <x:v>1150333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1176" spans="1:8">
+      <x:c r="A1176" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1176" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1176" s="0" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="D1176" s="0" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="E1176" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1176" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1176" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1176" s="0">
+        <x:v>611160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1177" spans="1:8">
+      <x:c r="A1177" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1177" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1177" s="0" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="D1177" s="0" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="E1177" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1177" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1177" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1177" s="0">
+        <x:v>539173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1178" spans="1:8">
+      <x:c r="A1178" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1178" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1178" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D1178" s="0" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="E1178" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1178" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1178" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1178" s="0">
+        <x:v>1176271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1179" spans="1:8">
+      <x:c r="A1179" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1179" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1179" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D1179" s="0" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="E1179" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1179" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1179" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1179" s="0">
+        <x:v>631215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1180" spans="1:8">
+      <x:c r="A1180" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1180" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1180" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D1180" s="0" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="E1180" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1180" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1180" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1180" s="0">
+        <x:v>545057</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1181" spans="1:8">
+      <x:c r="A1181" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1181" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1181" s="0" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D1181" s="0" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="E1181" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1181" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1181" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1181" s="0">
+        <x:v>1178832</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1182" spans="1:8">
+      <x:c r="A1182" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1182" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1182" s="0" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D1182" s="0" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="E1182" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1182" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1182" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1182" s="0">
+        <x:v>632173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1183" spans="1:8">
+      <x:c r="A1183" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1183" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1183" s="0" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D1183" s="0" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="E1183" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1183" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1183" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1183" s="0">
+        <x:v>546659</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1184" spans="1:8">
+      <x:c r="A1184" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1184" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1184" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D1184" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="E1184" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1184" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1184" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1184" s="0">
+        <x:v>1192662</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1185" spans="1:8">
+      <x:c r="A1185" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1185" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1185" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D1185" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="E1185" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1185" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1185" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1185" s="0">
+        <x:v>652513</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1186" spans="1:8">
+      <x:c r="A1186" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1186" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1186" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D1186" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="E1186" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1186" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1186" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1186" s="0">
+        <x:v>540149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1187" spans="1:8">
+      <x:c r="A1187" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1187" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1187" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D1187" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E1187" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1187" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1187" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1187" s="0">
+        <x:v>1159660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1188" spans="1:8">
+      <x:c r="A1188" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1188" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1188" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D1188" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E1188" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1188" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1188" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1188" s="0">
+        <x:v>628410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1189" spans="1:8">
+      <x:c r="A1189" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1189" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1189" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D1189" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E1189" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1189" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1189" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1189" s="0">
+        <x:v>531250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1190" spans="1:8">
+      <x:c r="A1190" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1190" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1190" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="D1190" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="E1190" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1190" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1190" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1190" s="0">
+        <x:v>1132729</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1191" spans="1:8">
+      <x:c r="A1191" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1191" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1191" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="D1191" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="E1191" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1191" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1191" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1191" s="0">
+        <x:v>608022</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1192" spans="1:8">
+      <x:c r="A1192" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1192" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1192" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="D1192" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="E1192" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1192" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1192" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1192" s="0">
+        <x:v>524707</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1193" spans="1:8">
+      <x:c r="A1193" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1193" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1193" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="D1193" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="E1193" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1193" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1193" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1193" s="0">
+        <x:v>1114051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1194" spans="1:8">
+      <x:c r="A1194" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1194" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1194" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="D1194" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="E1194" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1194" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1194" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1194" s="0">
+        <x:v>603842</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1195" spans="1:8">
+      <x:c r="A1195" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1195" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1195" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="D1195" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="E1195" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1195" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1195" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1195" s="0">
+        <x:v>510209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1196" spans="1:8">
+      <x:c r="A1196" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1196" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1196" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D1196" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="E1196" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1196" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1196" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1196" s="0">
+        <x:v>1075430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1197" spans="1:8">
+      <x:c r="A1197" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1197" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1197" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D1197" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="E1197" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1197" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1197" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1197" s="0">
+        <x:v>578984</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1198" spans="1:8">
+      <x:c r="A1198" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1198" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1198" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D1198" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="E1198" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1198" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1198" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1198" s="0">
+        <x:v>496446</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1199" spans="1:8">
+      <x:c r="A1199" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1199" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1199" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D1199" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="E1199" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1199" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1199" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1199" s="0">
+        <x:v>1018393</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1200" spans="1:8">
+      <x:c r="A1200" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1200" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1200" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D1200" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="E1200" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1200" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1200" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1200" s="0">
+        <x:v>568563</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1201" spans="1:8">
+      <x:c r="A1201" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1201" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1201" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D1201" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="E1201" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1201" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1201" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1201" s="0">
+        <x:v>449830</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1202" spans="1:8">
+      <x:c r="A1202" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1202" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1202" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D1202" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E1202" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1202" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1202" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1202" s="0">
+        <x:v>1093136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1203" spans="1:8">
+      <x:c r="A1203" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1203" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1203" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D1203" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E1203" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1203" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1203" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1203" s="0">
+        <x:v>600377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1204" spans="1:8">
+      <x:c r="A1204" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1204" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1204" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D1204" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E1204" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1204" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1204" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1204" s="0">
+        <x:v>492759</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1205" spans="1:8">
+      <x:c r="A1205" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1205" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1205" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="D1205" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="E1205" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1205" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1205" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1205" s="0">
+        <x:v>1146248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1206" spans="1:8">
+      <x:c r="A1206" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1206" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1206" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="D1206" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="E1206" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1206" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1206" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1206" s="0">
+        <x:v>625120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1207" spans="1:8">
+      <x:c r="A1207" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1207" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1207" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="D1207" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="E1207" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1207" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1207" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1207" s="0">
+        <x:v>521128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1208" spans="1:8">
+      <x:c r="A1208" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1208" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1208" s="0" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D1208" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="E1208" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1208" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1208" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1208" s="0">
+        <x:v>1152517</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1209" spans="1:8">
+      <x:c r="A1209" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1209" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1209" s="0" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D1209" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="E1209" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1209" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1209" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1209" s="0">
+        <x:v>623147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1210" spans="1:8">
+      <x:c r="A1210" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1210" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1210" s="0" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D1210" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="E1210" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1210" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1210" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1210" s="0">
+        <x:v>529370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1211" spans="1:8">
+      <x:c r="A1211" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1211" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1211" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D1211" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="E1211" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1211" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1211" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1211" s="0">
+        <x:v>1189225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1212" spans="1:8">
+      <x:c r="A1212" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1212" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1212" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D1212" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="E1212" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1212" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1212" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1212" s="0">
+        <x:v>634726</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1213" spans="1:8">
+      <x:c r="A1213" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1213" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1213" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D1213" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="E1213" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1213" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1213" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1213" s="0">
+        <x:v>554499</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1214" spans="1:8">
+      <x:c r="A1214" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1214" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1214" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="D1214" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="E1214" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1214" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1214" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1214" s="0">
+        <x:v>1202809</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1215" spans="1:8">
+      <x:c r="A1215" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1215" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1215" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="D1215" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="E1215" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1215" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1215" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1215" s="0">
+        <x:v>629556</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1216" spans="1:8">
+      <x:c r="A1216" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1216" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1216" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="D1216" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="E1216" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1216" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1216" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1216" s="0">
+        <x:v>573253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1217" spans="1:8">
+      <x:c r="A1217" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1217" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1217" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="D1217" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="E1217" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1217" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1217" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1217" s="0">
+        <x:v>1312465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1218" spans="1:8">
+      <x:c r="A1218" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1218" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1218" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="D1218" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="E1218" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1218" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1218" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1218" s="0">
+        <x:v>675151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1219" spans="1:8">
+      <x:c r="A1219" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1219" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C1219" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="D1219" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="E1219" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1219" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1219" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1219" s="0">
+        <x:v>637314</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -33177,51 +36015,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TII03C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Passenger Journeys"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(W1)">
-      <x:sharedItems count="373">
+      <x:sharedItems count="406">
         <x:s v="2019W01"/>
         <x:s v="2019W02"/>
         <x:s v="2019W03"/>
         <x:s v="2019W04"/>
         <x:s v="2019W05"/>
         <x:s v="2019W06"/>
         <x:s v="2019W07"/>
         <x:s v="2019W08"/>
         <x:s v="2019W09"/>
         <x:s v="2019W10"/>
         <x:s v="2019W11"/>
         <x:s v="2019W12"/>
         <x:s v="2019W13"/>
         <x:s v="2019W14"/>
         <x:s v="2019W15"/>
         <x:s v="2019W16"/>
         <x:s v="2019W17"/>
         <x:s v="2019W18"/>
         <x:s v="2019W19"/>
         <x:s v="2019W20"/>
         <x:s v="2019W21"/>
         <x:s v="2019W22"/>
         <x:s v="2019W23"/>
         <x:s v="2019W24"/>
         <x:s v="2019W25"/>
@@ -33551,54 +36389,87 @@
         <x:s v="2025W33"/>
         <x:s v="2025W34"/>
         <x:s v="2025W35"/>
         <x:s v="2025W36"/>
         <x:s v="2025W37"/>
         <x:s v="2025W38"/>
         <x:s v="2025W39"/>
         <x:s v="2025W40"/>
         <x:s v="2025W41"/>
         <x:s v="2025W42"/>
         <x:s v="2025W43"/>
         <x:s v="2025W44"/>
         <x:s v="2025W45"/>
         <x:s v="2025W46"/>
         <x:s v="2025W47"/>
         <x:s v="2025W48"/>
         <x:s v="2025W49"/>
         <x:s v="2025W50"/>
         <x:s v="2025W51"/>
         <x:s v="2025W52"/>
         <x:s v="2026W01"/>
         <x:s v="2026W02"/>
         <x:s v="2026W03"/>
         <x:s v="2026W04"/>
         <x:s v="2026W05"/>
+        <x:s v="2026W06"/>
+        <x:s v="2026W07"/>
+        <x:s v="2026W08"/>
+        <x:s v="2026W09"/>
+        <x:s v="2026W10"/>
+        <x:s v="2026W11"/>
+        <x:s v="2026W12"/>
+        <x:s v="2026W13"/>
+        <x:s v="2026W14"/>
+        <x:s v="2026W15"/>
+        <x:s v="2026W16"/>
+        <x:s v="2026W17"/>
+        <x:s v="2026W18"/>
+        <x:s v="2026W19"/>
+        <x:s v="2026W20"/>
+        <x:s v="2026W21"/>
+        <x:s v="2026W22"/>
+        <x:s v="2026W23"/>
+        <x:s v="2026W24"/>
+        <x:s v="2026W25"/>
+        <x:s v="2026W26"/>
+        <x:s v="2026W27"/>
+        <x:s v="2026W28"/>
+        <x:s v="2026W29"/>
+        <x:s v="2026W30"/>
+        <x:s v="2026W31"/>
+        <x:s v="2026W32"/>
+        <x:s v="2026W33"/>
+        <x:s v="2026W34"/>
+        <x:s v="2026W35"/>
+        <x:s v="2026W36"/>
+        <x:s v="2026W37"/>
+        <x:s v="2026W38"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Week">
-      <x:sharedItems count="373">
+      <x:sharedItems count="406">
         <x:s v="2019 Week 01"/>
         <x:s v="2019 Week 02"/>
         <x:s v="2019 Week 03"/>
         <x:s v="2019 Week 04"/>
         <x:s v="2019 Week 05"/>
         <x:s v="2019 Week 06"/>
         <x:s v="2019 Week 07"/>
         <x:s v="2019 Week 08"/>
         <x:s v="2019 Week 09"/>
         <x:s v="2019 Week 10"/>
         <x:s v="2019 Week 11"/>
         <x:s v="2019 Week 12"/>
         <x:s v="2019 Week 13"/>
         <x:s v="2019 Week 14"/>
         <x:s v="2019 Week 15"/>
         <x:s v="2019 Week 16"/>
         <x:s v="2019 Week 17"/>
         <x:s v="2019 Week 18"/>
         <x:s v="2019 Week 19"/>
         <x:s v="2019 Week 20"/>
         <x:s v="2019 Week 21"/>
         <x:s v="2019 Week 22"/>
         <x:s v="2019 Week 23"/>
         <x:s v="2019 Week 24"/>
         <x:s v="2019 Week 25"/>
@@ -33928,73 +36799,106 @@
         <x:s v="2025 Week 33"/>
         <x:s v="2025 Week 34"/>
         <x:s v="2025 Week 35"/>
         <x:s v="2025 Week 36"/>
         <x:s v="2025 Week 37"/>
         <x:s v="2025 Week 38"/>
         <x:s v="2025 Week 39"/>
         <x:s v="2025 Week 40"/>
         <x:s v="2025 Week 41"/>
         <x:s v="2025 Week 42"/>
         <x:s v="2025 Week 43"/>
         <x:s v="2025 Week 44"/>
         <x:s v="2025 Week 45"/>
         <x:s v="2025 Week 46"/>
         <x:s v="2025 Week 47"/>
         <x:s v="2025 Week 48"/>
         <x:s v="2025 Week 49"/>
         <x:s v="2025 Week 50"/>
         <x:s v="2025 Week 51"/>
         <x:s v="2025 Week 52"/>
         <x:s v="2026 Week 01"/>
         <x:s v="2026 Week 02"/>
         <x:s v="2026 Week 03"/>
         <x:s v="2026 Week 04"/>
         <x:s v="2026 Week 05"/>
+        <x:s v="2026 Week 06"/>
+        <x:s v="2026 Week 07"/>
+        <x:s v="2026 Week 08"/>
+        <x:s v="2026 Week 09"/>
+        <x:s v="2026 Week 10"/>
+        <x:s v="2026 Week 11"/>
+        <x:s v="2026 Week 12"/>
+        <x:s v="2026 Week 13"/>
+        <x:s v="2026 Week 14"/>
+        <x:s v="2026 Week 15"/>
+        <x:s v="2026 Week 16"/>
+        <x:s v="2026 Week 17"/>
+        <x:s v="2026 Week 18"/>
+        <x:s v="2026 Week 19"/>
+        <x:s v="2026 Week 20"/>
+        <x:s v="2026 Week 21"/>
+        <x:s v="2026 Week 22"/>
+        <x:s v="2026 Week 23"/>
+        <x:s v="2026 Week 24"/>
+        <x:s v="2026 Week 25"/>
+        <x:s v="2026 Week 26"/>
+        <x:s v="2026 Week 27"/>
+        <x:s v="2026 Week 28"/>
+        <x:s v="2026 Week 29"/>
+        <x:s v="2026 Week 30"/>
+        <x:s v="2026 Week 31"/>
+        <x:s v="2026 Week 32"/>
+        <x:s v="2026 Week 33"/>
+        <x:s v="2026 Week 34"/>
+        <x:s v="2026 Week 35"/>
+        <x:s v="2026 Week 36"/>
+        <x:s v="2026 Week 37"/>
+        <x:s v="2026 Week 38"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03132V03784">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Luas Line">
       <x:sharedItems count="3">
         <x:s v="All Luas lines"/>
         <x:s v="Red line"/>
         <x:s v="Green line"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="19727" maxValue="1274310" count="1108">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="19727" maxValue="1312465" count="1207">
         <x:n v="549533"/>
         <x:n v="274139"/>
         <x:n v="275394"/>
         <x:n v="839022"/>
         <x:n v="408199"/>
         <x:n v="430823"/>
         <x:n v="819359"/>
         <x:n v="376785"/>
         <x:n v="442574"/>
         <x:n v="860745"/>
         <x:n v="405224"/>
         <x:n v="455521"/>
         <x:n v="912795"/>
         <x:n v="441197"/>
         <x:n v="471598"/>
         <x:n v="912612"/>
         <x:n v="449398"/>
         <x:n v="463215"/>
         <x:n v="940476"/>
         <x:n v="466795"/>
         <x:n v="473682"/>
         <x:n v="952291"/>
         <x:n v="480974"/>
         <x:n v="471317"/>
         <x:n v="929391"/>
@@ -35059,50 +37963,149 @@
         <x:n v="631061"/>
         <x:n v="1120168"/>
         <x:n v="652166"/>
         <x:n v="468002"/>
         <x:n v="1274310"/>
         <x:n v="640857"/>
         <x:n v="633453"/>
         <x:n v="672463"/>
         <x:n v="329136"/>
         <x:n v="343327"/>
         <x:n v="707972"/>
         <x:n v="381306"/>
         <x:n v="326666"/>
         <x:n v="975131"/>
         <x:n v="492686"/>
         <x:n v="482445"/>
         <x:n v="1066934"/>
         <x:n v="541206"/>
         <x:n v="525728"/>
         <x:n v="1102456"/>
         <x:n v="558183"/>
         <x:n v="544274"/>
         <x:n v="1163779"/>
         <x:n v="585417"/>
         <x:n v="578362"/>
+        <x:n v="1035359"/>
+        <x:n v="531214"/>
+        <x:n v="504145"/>
+        <x:n v="1200147"/>
+        <x:n v="607472"/>
+        <x:n v="592676"/>
+        <x:n v="1173787"/>
+        <x:n v="609185"/>
+        <x:n v="564602"/>
+        <x:n v="1188472"/>
+        <x:n v="601294"/>
+        <x:n v="587178"/>
+        <x:n v="1231005"/>
+        <x:n v="644317"/>
+        <x:n v="586688"/>
+        <x:n v="1191842"/>
+        <x:n v="610840"/>
+        <x:n v="581002"/>
+        <x:n v="1094890"/>
+        <x:n v="567434"/>
+        <x:n v="527457"/>
+        <x:n v="1285719"/>
+        <x:n v="672324"/>
+        <x:n v="613395"/>
+        <x:n v="1101261"/>
+        <x:n v="579024"/>
+        <x:n v="522237"/>
+        <x:n v="1075509"/>
+        <x:n v="658755"/>
+        <x:n v="416754"/>
+        <x:n v="1267387"/>
+        <x:n v="676394"/>
+        <x:n v="590992"/>
+        <x:n v="1270845"/>
+        <x:n v="676613"/>
+        <x:n v="594232"/>
+        <x:n v="1166272"/>
+        <x:n v="581489"/>
+        <x:n v="584783"/>
+        <x:n v="1083898"/>
+        <x:n v="573831"/>
+        <x:n v="510067"/>
+        <x:n v="1213828"/>
+        <x:n v="648406"/>
+        <x:n v="565422"/>
+        <x:n v="1222246"/>
+        <x:n v="650329"/>
+        <x:n v="571917"/>
+        <x:n v="1258421"/>
+        <x:n v="672046"/>
+        <x:n v="586375"/>
+        <x:n v="1073495"/>
+        <x:n v="583793"/>
+        <x:n v="489702"/>
+        <x:n v="1150333"/>
+        <x:n v="611160"/>
+        <x:n v="539173"/>
+        <x:n v="1176271"/>
+        <x:n v="631215"/>
+        <x:n v="545057"/>
+        <x:n v="1178832"/>
+        <x:n v="632173"/>
+        <x:n v="546659"/>
+        <x:n v="1192662"/>
+        <x:n v="652513"/>
+        <x:n v="540149"/>
+        <x:n v="1159660"/>
+        <x:n v="628410"/>
+        <x:n v="531250"/>
+        <x:n v="1132729"/>
+        <x:n v="608022"/>
+        <x:n v="524707"/>
+        <x:n v="1114051"/>
+        <x:n v="603842"/>
+        <x:n v="510209"/>
+        <x:n v="1075430"/>
+        <x:n v="578984"/>
+        <x:n v="496446"/>
+        <x:n v="1018393"/>
+        <x:n v="568563"/>
+        <x:n v="449830"/>
+        <x:n v="1093136"/>
+        <x:n v="600377"/>
+        <x:n v="492759"/>
+        <x:n v="1146248"/>
+        <x:n v="625120"/>
+        <x:n v="521128"/>
+        <x:n v="1152517"/>
+        <x:n v="623147"/>
+        <x:n v="529370"/>
+        <x:n v="1189225"/>
+        <x:n v="634726"/>
+        <x:n v="554499"/>
+        <x:n v="1202809"/>
+        <x:n v="629556"/>
+        <x:n v="573253"/>
+        <x:n v="1312465"/>
+        <x:n v="675151"/>
+        <x:n v="637314"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TII03C01"/>
     <s v="Passenger Journeys"/>
     <s v="2019W01"/>
     <s v="2019 Week 01"/>
     <s v="-"/>
     <s v="All Luas lines"/>
     <s v="Number"/>
     <n v="549533"/>
   </r>
   <r>
     <s v="TII03C01"/>
     <s v="Passenger Journeys"/>
     <s v="2019W01"/>
     <s v="2019 Week 01"/>
     <s v="1"/>
     <s v="Red line"/>
@@ -46257,27 +49260,1017 @@
     <s v="-"/>
     <s v="All Luas lines"/>
     <s v="Number"/>
     <n v="1163779"/>
   </r>
   <r>
     <s v="TII03C01"/>
     <s v="Passenger Journeys"/>
     <s v="2026W05"/>
     <s v="2026 Week 05"/>
     <s v="1"/>
     <s v="Red line"/>
     <s v="Number"/>
     <n v="585417"/>
   </r>
   <r>
     <s v="TII03C01"/>
     <s v="Passenger Journeys"/>
     <s v="2026W05"/>
     <s v="2026 Week 05"/>
     <s v="2"/>
     <s v="Green line"/>
     <s v="Number"/>
     <n v="578362"/>
   </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W06"/>
+    <s v="2026 Week 06"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1035359"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W06"/>
+    <s v="2026 Week 06"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="531214"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W06"/>
+    <s v="2026 Week 06"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="504145"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W07"/>
+    <s v="2026 Week 07"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1200147"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W07"/>
+    <s v="2026 Week 07"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="607472"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W07"/>
+    <s v="2026 Week 07"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="592676"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W08"/>
+    <s v="2026 Week 08"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1173787"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W08"/>
+    <s v="2026 Week 08"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="609185"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W08"/>
+    <s v="2026 Week 08"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="564602"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W09"/>
+    <s v="2026 Week 09"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1188472"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W09"/>
+    <s v="2026 Week 09"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="601294"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W09"/>
+    <s v="2026 Week 09"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="587178"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W10"/>
+    <s v="2026 Week 10"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1231005"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W10"/>
+    <s v="2026 Week 10"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="644317"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W10"/>
+    <s v="2026 Week 10"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="586688"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W11"/>
+    <s v="2026 Week 11"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1191842"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W11"/>
+    <s v="2026 Week 11"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="610840"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W11"/>
+    <s v="2026 Week 11"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="581002"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W12"/>
+    <s v="2026 Week 12"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1094890"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W12"/>
+    <s v="2026 Week 12"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="567434"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W12"/>
+    <s v="2026 Week 12"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="527457"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W13"/>
+    <s v="2026 Week 13"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1285719"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W13"/>
+    <s v="2026 Week 13"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="672324"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W13"/>
+    <s v="2026 Week 13"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="613395"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W14"/>
+    <s v="2026 Week 14"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1101261"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W14"/>
+    <s v="2026 Week 14"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="579024"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W14"/>
+    <s v="2026 Week 14"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="522237"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W15"/>
+    <s v="2026 Week 15"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1075509"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W15"/>
+    <s v="2026 Week 15"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="658755"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W15"/>
+    <s v="2026 Week 15"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="416754"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W16"/>
+    <s v="2026 Week 16"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1267387"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W16"/>
+    <s v="2026 Week 16"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="676394"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W16"/>
+    <s v="2026 Week 16"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="590992"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W17"/>
+    <s v="2026 Week 17"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1270845"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W17"/>
+    <s v="2026 Week 17"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="676613"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W17"/>
+    <s v="2026 Week 17"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="594232"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W18"/>
+    <s v="2026 Week 18"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1166272"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W18"/>
+    <s v="2026 Week 18"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="581489"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W18"/>
+    <s v="2026 Week 18"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="584783"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W19"/>
+    <s v="2026 Week 19"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1083898"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W19"/>
+    <s v="2026 Week 19"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="573831"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W19"/>
+    <s v="2026 Week 19"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="510067"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W20"/>
+    <s v="2026 Week 20"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1213828"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W20"/>
+    <s v="2026 Week 20"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="648406"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W20"/>
+    <s v="2026 Week 20"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="565422"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W21"/>
+    <s v="2026 Week 21"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1222246"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W21"/>
+    <s v="2026 Week 21"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="650329"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W21"/>
+    <s v="2026 Week 21"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="571917"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W22"/>
+    <s v="2026 Week 22"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1258421"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W22"/>
+    <s v="2026 Week 22"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="672046"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W22"/>
+    <s v="2026 Week 22"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="586375"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W23"/>
+    <s v="2026 Week 23"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1073495"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W23"/>
+    <s v="2026 Week 23"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="583793"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W23"/>
+    <s v="2026 Week 23"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="489702"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W24"/>
+    <s v="2026 Week 24"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1150333"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W24"/>
+    <s v="2026 Week 24"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="611160"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W24"/>
+    <s v="2026 Week 24"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="539173"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W25"/>
+    <s v="2026 Week 25"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1176271"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W25"/>
+    <s v="2026 Week 25"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="631215"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W25"/>
+    <s v="2026 Week 25"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="545057"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W26"/>
+    <s v="2026 Week 26"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1178832"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W26"/>
+    <s v="2026 Week 26"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="632173"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W26"/>
+    <s v="2026 Week 26"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="546659"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W27"/>
+    <s v="2026 Week 27"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1192662"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W27"/>
+    <s v="2026 Week 27"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="652513"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W27"/>
+    <s v="2026 Week 27"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="540149"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W28"/>
+    <s v="2026 Week 28"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1159660"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W28"/>
+    <s v="2026 Week 28"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="628410"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W28"/>
+    <s v="2026 Week 28"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="531250"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W29"/>
+    <s v="2026 Week 29"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1132729"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W29"/>
+    <s v="2026 Week 29"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="608022"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W29"/>
+    <s v="2026 Week 29"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="524707"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W30"/>
+    <s v="2026 Week 30"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1114051"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W30"/>
+    <s v="2026 Week 30"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="603842"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W30"/>
+    <s v="2026 Week 30"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="510209"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W31"/>
+    <s v="2026 Week 31"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1075430"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W31"/>
+    <s v="2026 Week 31"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="578984"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W31"/>
+    <s v="2026 Week 31"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="496446"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W32"/>
+    <s v="2026 Week 32"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1018393"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W32"/>
+    <s v="2026 Week 32"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="568563"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W32"/>
+    <s v="2026 Week 32"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="449830"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W33"/>
+    <s v="2026 Week 33"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1093136"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W33"/>
+    <s v="2026 Week 33"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="600377"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W33"/>
+    <s v="2026 Week 33"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="492759"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W34"/>
+    <s v="2026 Week 34"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1146248"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W34"/>
+    <s v="2026 Week 34"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="625120"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W34"/>
+    <s v="2026 Week 34"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="521128"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W35"/>
+    <s v="2026 Week 35"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1152517"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W35"/>
+    <s v="2026 Week 35"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="623147"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W35"/>
+    <s v="2026 Week 35"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="529370"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W36"/>
+    <s v="2026 Week 36"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1189225"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W36"/>
+    <s v="2026 Week 36"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="634726"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W36"/>
+    <s v="2026 Week 36"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="554499"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W37"/>
+    <s v="2026 Week 37"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1202809"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W37"/>
+    <s v="2026 Week 37"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="629556"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W37"/>
+    <s v="2026 Week 37"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="573253"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W38"/>
+    <s v="2026 Week 38"/>
+    <s v="-"/>
+    <s v="All Luas lines"/>
+    <s v="Number"/>
+    <n v="1312465"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W38"/>
+    <s v="2026 Week 38"/>
+    <s v="1"/>
+    <s v="Red line"/>
+    <s v="Number"/>
+    <n v="675151"/>
+  </r>
+  <r>
+    <s v="TII03C01"/>
+    <s v="Passenger Journeys"/>
+    <s v="2026W38"/>
+    <s v="2026 Week 38"/>
+    <s v="2"/>
+    <s v="Green line"/>
+    <s v="Number"/>
+    <n v="637314"/>
+  </r>
 </pivotCacheRecords>
 </file>