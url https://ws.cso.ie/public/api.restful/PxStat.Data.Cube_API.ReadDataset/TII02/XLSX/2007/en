--- v0 (2026-04-08)
+++ v1 (2026-10-14)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6649638691412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fce229e9cb0c4c48973770325eb20b95.psmdcp" Id="R197698b4992d40d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fc707997f440f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fd4b52f0e094ef6ad53342945488e5c.psmdcp" Id="Rb7016ba95fde4fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TII02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Average Traffic Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Weekly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/02/2026 11:00:00</x:t>
+    <x:t>02/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>This PXstat table has been prepared using data from all traffic counters installed on the national road network.&lt;br&gt;This PxStat table shows the average daily traffic volume per week.&lt;br&gt;Average traffic volume represents the sum of traffic volumes, from all counters, divided by the number of traffic counting sites.&lt;br&gt;Beginning January 2024, there has been a modification in the number of traffic counters utilised to calculate the averages presented in this table. Previously, there were 386 counters, but with recent updates, outdated counters have been excluded from the analysis. As of January 2024, the table is generated using 375 active traffic counters.&lt;br&gt;&lt;br&gt;Data provider: Transport Infrastructure Ireland (TII)</x:t>
+    <x:t>This PXstat table has been prepared using data from all traffic counters installed on the national road network.&lt;br&gt;This PxStat table shows the average daily traffic volume per week.&lt;br&gt;Average traffic volume represents the sum of traffic volumes, from all counters, divided by the number of traffic counting sites.&lt;br&gt;Beginning January 2024, there has been a modification in the number of traffic counters utilised to calculate the averages presented in this table. Previously, there were 386 counters, but with recent updates, outdated counters have been excluded from the analysis. As of January 2024, the table is generated using 375 active traffic counters.&lt;br&gt;&lt;br&gt;Data provider: Transport Infrastructure Ireland (TII)&lt;br&gt;&lt;br&gt;On 02 June 2026 table was amended for Week 05 with week beginning 26 January instead of 25 January.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TII02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>THA</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Dashboard</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -1158,50 +1158,104 @@
     <x:t>2025 December 22</x:t>
   </x:si>
   <x:si>
     <x:t>2025M12D29</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December 29</x:t>
   </x:si>
   <x:si>
     <x:t>2026M01D05</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January 05</x:t>
   </x:si>
   <x:si>
     <x:t>2026M01D12</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January 12</x:t>
   </x:si>
   <x:si>
     <x:t>2026M01D19</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M01D26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02D02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February 02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02D09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02D16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02D23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03D02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March 02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03D09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03D16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03D23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March 23</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1353,51 +1407,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(W1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="160">
+      <items count="169">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1514,54 +1568,63 @@
         <item x="135"/>
         <item x="136"/>
         <item x="137"/>
         <item x="138"/>
         <item x="139"/>
         <item x="140"/>
         <item x="141"/>
         <item x="142"/>
         <item x="143"/>
         <item x="144"/>
         <item x="145"/>
         <item x="146"/>
         <item x="147"/>
         <item x="148"/>
         <item x="149"/>
         <item x="150"/>
         <item x="151"/>
         <item x="152"/>
         <item x="153"/>
         <item x="154"/>
         <item x="155"/>
         <item x="156"/>
         <item x="157"/>
         <item x="158"/>
         <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
+        <item x="168"/>
       </items>
     </pivotField>
     <pivotField name="Week" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="160">
+      <items count="169">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1678,96 +1741,105 @@
         <item x="135"/>
         <item x="136"/>
         <item x="137"/>
         <item x="138"/>
         <item x="139"/>
         <item x="140"/>
         <item x="141"/>
         <item x="142"/>
         <item x="143"/>
         <item x="144"/>
         <item x="145"/>
         <item x="146"/>
         <item x="147"/>
         <item x="148"/>
         <item x="149"/>
         <item x="150"/>
         <item x="151"/>
         <item x="152"/>
         <item x="153"/>
         <item x="154"/>
         <item x="155"/>
         <item x="156"/>
         <item x="157"/>
         <item x="158"/>
         <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
+        <item x="168"/>
       </items>
     </pivotField>
     <pivotField name="C02875V03459" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Vehicle Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H801" totalsRowShown="0">
-  <x:autoFilter ref="A1:H801"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H846" totalsRowShown="0">
+  <x:autoFilter ref="A1:H846"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(W1)"/>
     <x:tableColumn id="4" name="Week"/>
     <x:tableColumn id="5" name="C02875V03459"/>
     <x:tableColumn id="6" name="Vehicle Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2268,51 +2340,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H801"/>
+  <x:dimension ref="A1:H846"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="21.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="18.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="19.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -23108,50 +23180,1220 @@
     </x:row>
     <x:row r="801" spans="1:8">
       <x:c r="A801" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H801" s="0">
         <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="802" spans="1:8">
+      <x:c r="A802" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B802" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C802" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D802" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E802" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F802" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G802" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H802" s="0">
+        <x:v>17548</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="803" spans="1:8">
+      <x:c r="A803" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B803" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C803" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D803" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E803" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F803" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G803" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H803" s="0">
+        <x:v>1404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="804" spans="1:8">
+      <x:c r="A804" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B804" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C804" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D804" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E804" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F804" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G804" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H804" s="0">
+        <x:v>2973</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="805" spans="1:8">
+      <x:c r="A805" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B805" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C805" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D805" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E805" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F805" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G805" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H805" s="0">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="806" spans="1:8">
+      <x:c r="A806" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B806" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C806" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D806" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E806" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F806" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G806" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H806" s="0">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="807" spans="1:8">
+      <x:c r="A807" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B807" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C807" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D807" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E807" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F807" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G807" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H807" s="0">
+        <x:v>16846</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="808" spans="1:8">
+      <x:c r="A808" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B808" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C808" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D808" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E808" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F808" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G808" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H808" s="0">
+        <x:v>1276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="809" spans="1:8">
+      <x:c r="A809" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B809" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C809" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D809" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E809" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F809" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G809" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H809" s="0">
+        <x:v>2712</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="810" spans="1:8">
+      <x:c r="A810" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B810" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C810" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D810" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E810" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F810" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G810" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H810" s="0">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="811" spans="1:8">
+      <x:c r="A811" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B811" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C811" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D811" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E811" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F811" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G811" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H811" s="0">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="812" spans="1:8">
+      <x:c r="A812" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B812" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C812" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D812" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E812" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F812" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G812" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H812" s="0">
+        <x:v>17750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="813" spans="1:8">
+      <x:c r="A813" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B813" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C813" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D813" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E813" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F813" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G813" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H813" s="0">
+        <x:v>1465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="814" spans="1:8">
+      <x:c r="A814" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B814" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C814" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D814" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E814" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F814" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G814" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H814" s="0">
+        <x:v>3014</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="815" spans="1:8">
+      <x:c r="A815" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B815" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C815" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D815" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E815" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F815" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G815" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H815" s="0">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="816" spans="1:8">
+      <x:c r="A816" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B816" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C816" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D816" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E816" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F816" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G816" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H816" s="0">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="817" spans="1:8">
+      <x:c r="A817" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B817" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C817" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D817" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E817" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F817" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G817" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H817" s="0">
+        <x:v>18170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="818" spans="1:8">
+      <x:c r="A818" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B818" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C818" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D818" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E818" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F818" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G818" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H818" s="0">
+        <x:v>1465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="819" spans="1:8">
+      <x:c r="A819" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B819" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C819" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D819" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E819" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F819" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G819" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H819" s="0">
+        <x:v>3052</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="820" spans="1:8">
+      <x:c r="A820" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B820" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C820" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D820" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E820" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F820" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G820" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H820" s="0">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="821" spans="1:8">
+      <x:c r="A821" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B821" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C821" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D821" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E821" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F821" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G821" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H821" s="0">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="822" spans="1:8">
+      <x:c r="A822" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B822" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C822" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D822" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E822" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F822" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G822" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H822" s="0">
+        <x:v>18331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="823" spans="1:8">
+      <x:c r="A823" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B823" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C823" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D823" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E823" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F823" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G823" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H823" s="0">
+        <x:v>1492</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="824" spans="1:8">
+      <x:c r="A824" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B824" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C824" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D824" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E824" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F824" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G824" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H824" s="0">
+        <x:v>3103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="825" spans="1:8">
+      <x:c r="A825" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B825" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C825" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D825" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E825" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F825" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G825" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H825" s="0">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="826" spans="1:8">
+      <x:c r="A826" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B826" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C826" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D826" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E826" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F826" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G826" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H826" s="0">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="827" spans="1:8">
+      <x:c r="A827" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C827" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D827" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E827" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F827" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G827" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H827" s="0">
+        <x:v>18105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="828" spans="1:8">
+      <x:c r="A828" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B828" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C828" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D828" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E828" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F828" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G828" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H828" s="0">
+        <x:v>1503</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="829" spans="1:8">
+      <x:c r="A829" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B829" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C829" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D829" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E829" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F829" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G829" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H829" s="0">
+        <x:v>3054</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="830" spans="1:8">
+      <x:c r="A830" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B830" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C830" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D830" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E830" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F830" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G830" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H830" s="0">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="831" spans="1:8">
+      <x:c r="A831" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B831" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C831" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D831" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E831" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F831" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G831" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H831" s="0">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="832" spans="1:8">
+      <x:c r="A832" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B832" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C832" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D832" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E832" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F832" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G832" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H832" s="0">
+        <x:v>18107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="833" spans="1:8">
+      <x:c r="A833" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B833" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C833" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D833" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E833" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F833" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G833" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H833" s="0">
+        <x:v>1512</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="834" spans="1:8">
+      <x:c r="A834" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B834" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C834" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D834" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E834" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F834" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G834" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H834" s="0">
+        <x:v>3086</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="835" spans="1:8">
+      <x:c r="A835" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B835" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C835" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D835" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E835" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F835" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G835" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H835" s="0">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="836" spans="1:8">
+      <x:c r="A836" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B836" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C836" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D836" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E836" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F836" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G836" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H836" s="0">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="837" spans="1:8">
+      <x:c r="A837" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C837" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D837" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E837" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F837" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G837" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H837" s="0">
+        <x:v>17473</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="838" spans="1:8">
+      <x:c r="A838" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B838" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C838" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D838" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E838" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F838" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G838" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H838" s="0">
+        <x:v>1335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="839" spans="1:8">
+      <x:c r="A839" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B839" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C839" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D839" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E839" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F839" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G839" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H839" s="0">
+        <x:v>2773</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="840" spans="1:8">
+      <x:c r="A840" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B840" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C840" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D840" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E840" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F840" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G840" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H840" s="0">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="841" spans="1:8">
+      <x:c r="A841" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B841" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C841" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D841" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E841" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F841" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G841" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H841" s="0">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="842" spans="1:8">
+      <x:c r="A842" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B842" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C842" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D842" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E842" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F842" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G842" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H842" s="0">
+        <x:v>18321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="843" spans="1:8">
+      <x:c r="A843" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B843" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C843" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D843" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E843" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F843" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G843" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H843" s="0">
+        <x:v>1541</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="844" spans="1:8">
+      <x:c r="A844" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B844" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C844" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D844" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E844" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F844" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G844" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H844" s="0">
+        <x:v>3139</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="845" spans="1:8">
+      <x:c r="A845" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B845" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C845" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D845" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E845" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F845" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G845" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H845" s="0">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="846" spans="1:8">
+      <x:c r="A846" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B846" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C846" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D846" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E846" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F846" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G846" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H846" s="0">
+        <x:v>188</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -23197,51 +24439,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TII02C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Average Traffic Volume"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(W1)">
-      <x:sharedItems count="160">
+      <x:sharedItems count="169">
         <x:s v="2023M01D02"/>
         <x:s v="2023M01D09"/>
         <x:s v="2023M01D16"/>
         <x:s v="2023M01D23"/>
         <x:s v="2023M01D30"/>
         <x:s v="2023M02D06"/>
         <x:s v="2023M02D13"/>
         <x:s v="2023M02D20"/>
         <x:s v="2023M02D27"/>
         <x:s v="2023M03D06"/>
         <x:s v="2023M03D13"/>
         <x:s v="2023M03D20"/>
         <x:s v="2023M03D27"/>
         <x:s v="2023M04D03"/>
         <x:s v="2023M04D10"/>
         <x:s v="2023M04D17"/>
         <x:s v="2023M04D24"/>
         <x:s v="2023M05D01"/>
         <x:s v="2023M05D08"/>
         <x:s v="2023M05D15"/>
         <x:s v="2023M05D22"/>
         <x:s v="2023M05D29"/>
         <x:s v="2023M06D05"/>
         <x:s v="2023M06D12"/>
         <x:s v="2023M06D19"/>
@@ -23358,54 +24600,63 @@
         <x:s v="2025M08D04"/>
         <x:s v="2025M08D11"/>
         <x:s v="2025M08D18"/>
         <x:s v="2025M08D25"/>
         <x:s v="2025M09D01"/>
         <x:s v="2025M09D08"/>
         <x:s v="2025M09D15"/>
         <x:s v="2025M09D22"/>
         <x:s v="2025M09D29"/>
         <x:s v="2025M10D06"/>
         <x:s v="2025M10D13"/>
         <x:s v="2025M10D20"/>
         <x:s v="2025M10D27"/>
         <x:s v="2025M11D03"/>
         <x:s v="2025M11D10"/>
         <x:s v="2025M11D17"/>
         <x:s v="2025M11D24"/>
         <x:s v="2025M12D01"/>
         <x:s v="2025M12D08"/>
         <x:s v="2025M12D15"/>
         <x:s v="2025M12D22"/>
         <x:s v="2025M12D29"/>
         <x:s v="2026M01D05"/>
         <x:s v="2026M01D12"/>
         <x:s v="2026M01D19"/>
+        <x:s v="2026M01D26"/>
+        <x:s v="2026M02D02"/>
+        <x:s v="2026M02D09"/>
+        <x:s v="2026M02D16"/>
+        <x:s v="2026M02D23"/>
+        <x:s v="2026M03D02"/>
+        <x:s v="2026M03D09"/>
+        <x:s v="2026M03D16"/>
+        <x:s v="2026M03D23"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Week">
-      <x:sharedItems count="160">
+      <x:sharedItems count="169">
         <x:s v="2023 January 02"/>
         <x:s v="2023 January 09"/>
         <x:s v="2023 January 16"/>
         <x:s v="2023 January 23"/>
         <x:s v="2023 January 30"/>
         <x:s v="2023 February 06"/>
         <x:s v="2023 February 13"/>
         <x:s v="2023 February 20"/>
         <x:s v="2023 February 27"/>
         <x:s v="2023 March 06"/>
         <x:s v="2023 March 13"/>
         <x:s v="2023 March 20"/>
         <x:s v="2023 March 27"/>
         <x:s v="2023 April 03"/>
         <x:s v="2023 April 10"/>
         <x:s v="2023 April 17"/>
         <x:s v="2023 April 24"/>
         <x:s v="2023 May 01"/>
         <x:s v="2023 May 08"/>
         <x:s v="2023 May 15"/>
         <x:s v="2023 May 22"/>
         <x:s v="2023 May 29"/>
         <x:s v="2023 June 05"/>
         <x:s v="2023 June 12"/>
         <x:s v="2023 June 19"/>
@@ -23522,77 +24773,86 @@
         <x:s v="2025 August 04"/>
         <x:s v="2025 August 11"/>
         <x:s v="2025 August 18"/>
         <x:s v="2025 August 25"/>
         <x:s v="2025 September 01"/>
         <x:s v="2025 September 08"/>
         <x:s v="2025 September 15"/>
         <x:s v="2025 September 22"/>
         <x:s v="2025 September 29"/>
         <x:s v="2025 October 06"/>
         <x:s v="2025 October 13"/>
         <x:s v="2025 October 20"/>
         <x:s v="2025 October 27"/>
         <x:s v="2025 November 03"/>
         <x:s v="2025 November 10"/>
         <x:s v="2025 November 17"/>
         <x:s v="2025 November 24"/>
         <x:s v="2025 December 01"/>
         <x:s v="2025 December 08"/>
         <x:s v="2025 December 15"/>
         <x:s v="2025 December 22"/>
         <x:s v="2025 December 29"/>
         <x:s v="2026 January 05"/>
         <x:s v="2026 January 12"/>
         <x:s v="2026 January 19"/>
+        <x:s v="2026 January 26"/>
+        <x:s v="2026 February 02"/>
+        <x:s v="2026 February 09"/>
+        <x:s v="2026 February 16"/>
+        <x:s v="2026 February 23"/>
+        <x:s v="2026 March 02"/>
+        <x:s v="2026 March 09"/>
+        <x:s v="2026 March 16"/>
+        <x:s v="2026 March 23"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02875V03459">
       <x:sharedItems count="5">
         <x:s v="-1"/>
         <x:s v="22"/>
         <x:s v="21"/>
         <x:s v="-2"/>
         <x:s v="80"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Vehicle Type">
       <x:sharedItems count="5">
         <x:s v="All cars"/>
         <x:s v="Heavy goods vehicle"/>
         <x:s v="Light goods vehicle"/>
         <x:s v="All buses"/>
         <x:s v="Other vehicles"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="49" maxValue="19702" count="547">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="49" maxValue="19702" count="565">
         <x:n v="13662"/>
         <x:n v="938"/>
         <x:n v="1949"/>
         <x:n v="104"/>
         <x:n v="111"/>
         <x:n v="14589"/>
         <x:n v="1193"/>
         <x:n v="2367"/>
         <x:n v="120"/>
         <x:n v="130"/>
         <x:n v="14875"/>
         <x:n v="1246"/>
         <x:n v="2386"/>
         <x:n v="121"/>
         <x:n v="133"/>
         <x:n v="15324"/>
         <x:n v="1263"/>
         <x:n v="2423"/>
         <x:n v="126"/>
         <x:n v="148"/>
         <x:n v="15468"/>
         <x:n v="1289"/>
         <x:n v="2448"/>
         <x:n v="128"/>
         <x:n v="152"/>
@@ -24096,50 +25356,68 @@
         <x:n v="18362"/>
         <x:n v="1510"/>
         <x:n v="18006"/>
         <x:n v="1496"/>
         <x:n v="3049"/>
         <x:n v="18140"/>
         <x:n v="18513"/>
         <x:n v="3086"/>
         <x:n v="14406"/>
         <x:n v="604"/>
         <x:n v="1664"/>
         <x:n v="88"/>
         <x:n v="84"/>
         <x:n v="14562"/>
         <x:n v="612"/>
         <x:n v="1608"/>
         <x:n v="100"/>
         <x:n v="15751"/>
         <x:n v="2694"/>
         <x:n v="17358"/>
         <x:n v="1424"/>
         <x:n v="2954"/>
         <x:n v="17418"/>
         <x:n v="1417"/>
         <x:n v="2946"/>
+        <x:n v="17548"/>
+        <x:n v="1404"/>
+        <x:n v="2973"/>
+        <x:n v="16846"/>
+        <x:n v="1276"/>
+        <x:n v="2712"/>
+        <x:n v="18170"/>
+        <x:n v="3052"/>
+        <x:n v="18331"/>
+        <x:n v="1492"/>
+        <x:n v="18105"/>
+        <x:n v="1503"/>
+        <x:n v="18107"/>
+        <x:n v="17473"/>
+        <x:n v="2773"/>
+        <x:n v="18321"/>
+        <x:n v="1541"/>
+        <x:n v="3139"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TII02C01"/>
     <s v="Average Traffic Volume"/>
     <s v="2023M01D02"/>
     <s v="2023 January 02"/>
     <s v="-1"/>
     <s v="All cars"/>
     <s v="Number"/>
     <n v="13662"/>
   </r>
   <r>
     <s v="TII02C01"/>
     <s v="Average Traffic Volume"/>
     <s v="2023M01D02"/>
     <s v="2023 January 02"/>
     <s v="22"/>
     <s v="Heavy goods vehicle"/>
@@ -32104,27 +33382,477 @@
     <s v="21"/>
     <s v="Light goods vehicle"/>
     <s v="Number"/>
     <n v="2946"/>
   </r>
   <r>
     <s v="TII02C01"/>
     <s v="Average Traffic Volume"/>
     <s v="2026M01D19"/>
     <s v="2026 January 19"/>
     <s v="-2"/>
     <s v="All buses"/>
     <s v="Number"/>
     <n v="148"/>
   </r>
   <r>
     <s v="TII02C01"/>
     <s v="Average Traffic Volume"/>
     <s v="2026M01D19"/>
     <s v="2026 January 19"/>
     <s v="80"/>
     <s v="Other vehicles"/>
     <s v="Number"/>
     <n v="148"/>
   </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M01D26"/>
+    <s v="2026 January 26"/>
+    <s v="-1"/>
+    <s v="All cars"/>
+    <s v="Number"/>
+    <n v="17548"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M01D26"/>
+    <s v="2026 January 26"/>
+    <s v="22"/>
+    <s v="Heavy goods vehicle"/>
+    <s v="Number"/>
+    <n v="1404"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M01D26"/>
+    <s v="2026 January 26"/>
+    <s v="21"/>
+    <s v="Light goods vehicle"/>
+    <s v="Number"/>
+    <n v="2973"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M01D26"/>
+    <s v="2026 January 26"/>
+    <s v="-2"/>
+    <s v="All buses"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M01D26"/>
+    <s v="2026 January 26"/>
+    <s v="80"/>
+    <s v="Other vehicles"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D02"/>
+    <s v="2026 February 02"/>
+    <s v="-1"/>
+    <s v="All cars"/>
+    <s v="Number"/>
+    <n v="16846"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D02"/>
+    <s v="2026 February 02"/>
+    <s v="22"/>
+    <s v="Heavy goods vehicle"/>
+    <s v="Number"/>
+    <n v="1276"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D02"/>
+    <s v="2026 February 02"/>
+    <s v="21"/>
+    <s v="Light goods vehicle"/>
+    <s v="Number"/>
+    <n v="2712"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D02"/>
+    <s v="2026 February 02"/>
+    <s v="-2"/>
+    <s v="All buses"/>
+    <s v="Number"/>
+    <n v="141"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D02"/>
+    <s v="2026 February 02"/>
+    <s v="80"/>
+    <s v="Other vehicles"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D09"/>
+    <s v="2026 February 09"/>
+    <s v="-1"/>
+    <s v="All cars"/>
+    <s v="Number"/>
+    <n v="17750"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D09"/>
+    <s v="2026 February 09"/>
+    <s v="22"/>
+    <s v="Heavy goods vehicle"/>
+    <s v="Number"/>
+    <n v="1465"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D09"/>
+    <s v="2026 February 09"/>
+    <s v="21"/>
+    <s v="Light goods vehicle"/>
+    <s v="Number"/>
+    <n v="3014"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D09"/>
+    <s v="2026 February 09"/>
+    <s v="-2"/>
+    <s v="All buses"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D09"/>
+    <s v="2026 February 09"/>
+    <s v="80"/>
+    <s v="Other vehicles"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="-1"/>
+    <s v="All cars"/>
+    <s v="Number"/>
+    <n v="18170"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="22"/>
+    <s v="Heavy goods vehicle"/>
+    <s v="Number"/>
+    <n v="1465"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="21"/>
+    <s v="Light goods vehicle"/>
+    <s v="Number"/>
+    <n v="3052"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="-2"/>
+    <s v="All buses"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D16"/>
+    <s v="2026 February 16"/>
+    <s v="80"/>
+    <s v="Other vehicles"/>
+    <s v="Number"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D23"/>
+    <s v="2026 February 23"/>
+    <s v="-1"/>
+    <s v="All cars"/>
+    <s v="Number"/>
+    <n v="18331"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D23"/>
+    <s v="2026 February 23"/>
+    <s v="22"/>
+    <s v="Heavy goods vehicle"/>
+    <s v="Number"/>
+    <n v="1492"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D23"/>
+    <s v="2026 February 23"/>
+    <s v="21"/>
+    <s v="Light goods vehicle"/>
+    <s v="Number"/>
+    <n v="3103"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D23"/>
+    <s v="2026 February 23"/>
+    <s v="-2"/>
+    <s v="All buses"/>
+    <s v="Number"/>
+    <n v="158"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M02D23"/>
+    <s v="2026 February 23"/>
+    <s v="80"/>
+    <s v="Other vehicles"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D02"/>
+    <s v="2026 March 02"/>
+    <s v="-1"/>
+    <s v="All cars"/>
+    <s v="Number"/>
+    <n v="18105"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D02"/>
+    <s v="2026 March 02"/>
+    <s v="22"/>
+    <s v="Heavy goods vehicle"/>
+    <s v="Number"/>
+    <n v="1503"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D02"/>
+    <s v="2026 March 02"/>
+    <s v="21"/>
+    <s v="Light goods vehicle"/>
+    <s v="Number"/>
+    <n v="3054"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D02"/>
+    <s v="2026 March 02"/>
+    <s v="-2"/>
+    <s v="All buses"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D02"/>
+    <s v="2026 March 02"/>
+    <s v="80"/>
+    <s v="Other vehicles"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D09"/>
+    <s v="2026 March 09"/>
+    <s v="-1"/>
+    <s v="All cars"/>
+    <s v="Number"/>
+    <n v="18107"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D09"/>
+    <s v="2026 March 09"/>
+    <s v="22"/>
+    <s v="Heavy goods vehicle"/>
+    <s v="Number"/>
+    <n v="1512"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D09"/>
+    <s v="2026 March 09"/>
+    <s v="21"/>
+    <s v="Light goods vehicle"/>
+    <s v="Number"/>
+    <n v="3086"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D09"/>
+    <s v="2026 March 09"/>
+    <s v="-2"/>
+    <s v="All buses"/>
+    <s v="Number"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D09"/>
+    <s v="2026 March 09"/>
+    <s v="80"/>
+    <s v="Other vehicles"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D16"/>
+    <s v="2026 March 16"/>
+    <s v="-1"/>
+    <s v="All cars"/>
+    <s v="Number"/>
+    <n v="17473"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D16"/>
+    <s v="2026 March 16"/>
+    <s v="22"/>
+    <s v="Heavy goods vehicle"/>
+    <s v="Number"/>
+    <n v="1335"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D16"/>
+    <s v="2026 March 16"/>
+    <s v="21"/>
+    <s v="Light goods vehicle"/>
+    <s v="Number"/>
+    <n v="2773"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D16"/>
+    <s v="2026 March 16"/>
+    <s v="-2"/>
+    <s v="All buses"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D16"/>
+    <s v="2026 March 16"/>
+    <s v="80"/>
+    <s v="Other vehicles"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D23"/>
+    <s v="2026 March 23"/>
+    <s v="-1"/>
+    <s v="All cars"/>
+    <s v="Number"/>
+    <n v="18321"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D23"/>
+    <s v="2026 March 23"/>
+    <s v="22"/>
+    <s v="Heavy goods vehicle"/>
+    <s v="Number"/>
+    <n v="1541"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D23"/>
+    <s v="2026 March 23"/>
+    <s v="21"/>
+    <s v="Light goods vehicle"/>
+    <s v="Number"/>
+    <n v="3139"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D23"/>
+    <s v="2026 March 23"/>
+    <s v="-2"/>
+    <s v="All buses"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="TII02C01"/>
+    <s v="Average Traffic Volume"/>
+    <s v="2026M03D23"/>
+    <s v="2026 March 23"/>
+    <s v="80"/>
+    <s v="Other vehicles"/>
+    <s v="Number"/>
+    <n v="188"/>
+  </r>
 </pivotCacheRecords>
 </file>