--- v0 (2025-11-06)
+++ v1 (2026-04-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b3590f81ac400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e327d1fa93394e0a89751232331d7c63.psmdcp" Id="R921e3573afb440b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68376acf6a26406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1018c8a055294a7293936c5f253cc8ab.psmdcp" Id="Rc29bcbe0f1ca4216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>THA23</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly volume of bicycles at selected Dublin sites</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/13/2022 11:00:00 AM</x:t>
+    <x:t>13/06/2022 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/THA23/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>THA</x:t>
   </x:si>
   <x:si>
     <x:t>Transport Dashboard</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
@@ -273,50 +273,53 @@
     <x:t>12</x:t>
   </x:si>
   <x:si>
     <x:t>December</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>Off-Peak hours (All times excluding peak hours)</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All hours</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -454,299 +457,148 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...247 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03911V04663" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Transport Hours" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C01885V02316" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J145" totalsRowShown="0">
   <x:autoFilter ref="A1:J145"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03911V04663"/>
     <x:tableColumn id="6" name="Transport Hours"/>
     <x:tableColumn id="7" name="C01885V02316"/>
     <x:tableColumn id="8" name="Month"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1017,51 +869,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/THA23/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dublincity.ie/residential" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1248,51 +1100,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J145"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="68.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4946,224 +4798,245 @@
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J115" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="116" spans="1:10">
       <x:c r="A116" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J116" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="117" spans="1:10">
       <x:c r="A117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="118" spans="1:10">
       <x:c r="A118" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J118" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="119" spans="1:10">
       <x:c r="A119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J119" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="120" spans="1:10">
       <x:c r="A120" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J120" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="121" spans="1:10">
       <x:c r="A121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J121" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="122" spans="1:10">
       <x:c r="A122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>54</x:v>
@@ -5309,224 +5182,245 @@
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="128" spans="1:10">
       <x:c r="A128" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J128" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="129" spans="1:10">
       <x:c r="A129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J129" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="130" spans="1:10">
       <x:c r="A130" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J130" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="131" spans="1:10">
       <x:c r="A131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="132" spans="1:10">
       <x:c r="A132" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J132" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="133" spans="1:10">
       <x:c r="A133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J133" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="134" spans="1:10">
       <x:c r="A134" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>54</x:v>
@@ -5672,238 +5566,259 @@
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="140" spans="1:10">
       <x:c r="A140" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J140" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="141" spans="1:10">
       <x:c r="A141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="142" spans="1:10">
       <x:c r="A142" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J142" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="143" spans="1:10">
       <x:c r="A143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="144" spans="1:10">
       <x:c r="A144" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J144" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>55</x:v>
+      </x:c>
+      <x:c r="J145" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -5920,51 +5835,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J145" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="THA23C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Volume of bicycles at selected Dublin sites"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="4">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="4">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
@@ -6133,27 +6048,1756 @@
         <x:n v="185156"/>
         <x:n v="125707"/>
         <x:n v="61740"/>
         <x:n v="67252"/>
         <x:n v="86694"/>
         <x:n v="87289"/>
         <x:n v="103733"/>
         <x:s v=""/>
         <x:n v="88957"/>
         <x:n v="80211"/>
         <x:n v="109000"/>
         <x:n v="108785"/>
         <x:n v="123862"/>
         <x:n v="150697"/>
         <x:n v="147463"/>
         <x:n v="195694"/>
         <x:n v="196074"/>
         <x:n v="227595"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="120861"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="115392"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="114304"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="118120"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="137132"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="112541"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="146190"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="129797"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="140262"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="140226"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="121607"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="84178"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="82059"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="82802"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="90355"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="91287"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="105374"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="99378"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="113917"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="108179"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="108352"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="103886"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="91845"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="77375"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="202920"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="198194"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="204659"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="209407"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="242506"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="211919"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="260107"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="237976"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="248614"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="244112"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="213452"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="161553"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="127097"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="110037"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="76635"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="28396"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="43260"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="55009"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="64701"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="58210"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="78388"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="63867"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="57702"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="46652"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="86118"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="76481"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="70315"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="54611"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="111189"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="110170"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="109296"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="119001"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="115860"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="104946"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="93118"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="79108"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="213215"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="186518"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="146950"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="83007"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="154449"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="165179"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="173997"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="177211"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="194248"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="168813"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="150820"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="125760"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="30241"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="33931"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="53046"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="59939"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="61134"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="77311"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="74258"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="68178"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="90551"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="80643"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="85442"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="48174"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="62520"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="67019"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="99032"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="115262"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="113488"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="128018"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="127191"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="108353"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="115264"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="109450"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="99714"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="77533"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="92761"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="100950"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="152078"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="175201"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="174622"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <n v="205329"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <n v="201449"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <n v="176531"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <n v="205815"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <n v="190093"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <n v="185156"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <n v="125707"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="61740"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="67252"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="86694"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="87289"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="103733"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Peak hours (7-10am &amp; 4-7pm, Monday to Friday, excluding public holidays)"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="88957"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="80211"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="109000"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="108785"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="123862"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Off-Peak hours (All times excluding peak hours)"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="01"/>
+    <s v="January"/>
+    <s v="Number"/>
+    <n v="150697"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="02"/>
+    <s v="February"/>
+    <s v="Number"/>
+    <n v="147463"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="03"/>
+    <s v="March"/>
+    <s v="Number"/>
+    <n v="195694"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="04"/>
+    <s v="April"/>
+    <s v="Number"/>
+    <n v="196074"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="05"/>
+    <s v="May"/>
+    <s v="Number"/>
+    <n v="227595"/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="06"/>
+    <s v="June"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="07"/>
+    <s v="July"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="08"/>
+    <s v="August"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="09"/>
+    <s v="September"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="10"/>
+    <s v="October"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="11"/>
+    <s v="November"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="THA23C01"/>
+    <s v="Volume of bicycles at selected Dublin sites"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All hours"/>
+    <s v="12"/>
+    <s v="December"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+</pivotCacheRecords>
 </file>