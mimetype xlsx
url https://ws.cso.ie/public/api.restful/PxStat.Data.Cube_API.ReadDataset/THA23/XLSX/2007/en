--- v1 (2026-04-14)
+++ v2 (2026-06-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68376acf6a26406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1018c8a055294a7293936c5f253cc8ab.psmdcp" Id="Rc29bcbe0f1ca4216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5864bd93e3ac425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fedbee978bb4fa9a5c52156b4f11b07.psmdcp" Id="R7dabcbf88df04cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>