--- v2 (2026-06-07)
+++ v3 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5864bd93e3ac425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fedbee978bb4fa9a5c52156b4f11b07.psmdcp" Id="R7dabcbf88df04cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec07aec333674320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/402243b93a264f09acf8b5b6af07d994.psmdcp" Id="R07e2ec5f0bcf49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>