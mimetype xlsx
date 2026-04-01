--- v2 (2026-02-06)
+++ v3 (2026-04-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21fc1268f8c4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44da9567c5464b99927c3d4ceb8fda27.psmdcp" Id="Re767974fbc9943c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d63421cbaf34449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/307e8494a0d04293983a71003a0699d0.psmdcp" Id="Rcf8dec42f4434910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>