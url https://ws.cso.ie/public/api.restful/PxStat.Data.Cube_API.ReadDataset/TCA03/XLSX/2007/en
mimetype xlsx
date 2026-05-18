--- v3 (2026-04-01)
+++ v4 (2026-05-18)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d63421cbaf34449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/307e8494a0d04293983a71003a0699d0.psmdcp" Id="Rcf8dec42f4434910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45b2fad698d47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed80d4d2574947eba520da180ccb6fdf.psmdcp" Id="Re22af3c9c3944dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TCA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Principal Commodities Conveyed by Rail</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>22/05/2025 11:00:00</x:t>
+    <x:t>12/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Wood and cork</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> was included in category </x:t>
@@ -414,50 +414,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -608,155 +611,157 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="50">
+      <items count="51">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
+        <item x="50"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="50">
+      <items count="51">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
+        <item x="50"/>
       </items>
     </pivotField>
     <pivotField name="C02610V03168" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Commodity" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
@@ -765,52 +770,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H451" totalsRowShown="0">
-  <x:autoFilter ref="A1:H451"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H460" totalsRowShown="0">
+  <x:autoFilter ref="A1:H460"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02610V03168"/>
     <x:tableColumn id="6" name="Commodity"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1311,51 +1316,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H451"/>
+  <x:dimension ref="A1:H460"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="36.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="10.996339" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -13051,50 +13056,284 @@
     </x:row>
     <x:row r="451" spans="1:8">
       <x:c r="A451" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H451" s="0">
         <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="452" spans="1:8">
+      <x:c r="A452" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C452" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D452" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E452" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F452" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G452" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H452" s="0">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="453" spans="1:8">
+      <x:c r="A453" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B453" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C453" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D453" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E453" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F453" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G453" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H453" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="454" spans="1:8">
+      <x:c r="A454" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B454" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C454" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D454" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E454" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F454" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G454" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H454" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="455" spans="1:8">
+      <x:c r="A455" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B455" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C455" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D455" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E455" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F455" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G455" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H455" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="456" spans="1:8">
+      <x:c r="A456" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B456" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C456" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D456" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E456" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F456" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G456" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H456" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="457" spans="1:8">
+      <x:c r="A457" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B457" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C457" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D457" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E457" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F457" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G457" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H457" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="458" spans="1:8">
+      <x:c r="A458" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B458" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C458" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D458" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E458" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F458" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G458" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H458" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="459" spans="1:8">
+      <x:c r="A459" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B459" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C459" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D459" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E459" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F459" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G459" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H459" s="0">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="460" spans="1:8">
+      <x:c r="A460" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B460" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C460" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D460" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E460" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F460" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G460" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H460" s="0">
+        <x:v>96</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -13140,190 +13379,192 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TCA03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Principal Commodities Conveyed by Rail"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="50">
+      <x:sharedItems count="51">
         <x:s v="1975"/>
         <x:s v="1976"/>
         <x:s v="1977"/>
         <x:s v="1978"/>
         <x:s v="1979"/>
         <x:s v="1980"/>
         <x:s v="1981"/>
         <x:s v="1982"/>
         <x:s v="1983"/>
         <x:s v="1984"/>
         <x:s v="1985"/>
         <x:s v="1986"/>
         <x:s v="1987"/>
         <x:s v="1988"/>
         <x:s v="1989"/>
         <x:s v="1990"/>
         <x:s v="1991"/>
         <x:s v="1992"/>
         <x:s v="1993"/>
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="50">
+      <x:sharedItems count="51">
         <x:s v="1975"/>
         <x:s v="1976"/>
         <x:s v="1977"/>
         <x:s v="1978"/>
         <x:s v="1979"/>
         <x:s v="1980"/>
         <x:s v="1981"/>
         <x:s v="1982"/>
         <x:s v="1983"/>
         <x:s v="1984"/>
         <x:s v="1985"/>
         <x:s v="1986"/>
         <x:s v="1987"/>
         <x:s v="1988"/>
         <x:s v="1989"/>
         <x:s v="1990"/>
         <x:s v="1991"/>
         <x:s v="1992"/>
         <x:s v="1993"/>
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02610V03168">
       <x:sharedItems count="9">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Commodity">
       <x:sharedItems count="9">
         <x:s v="All commodities"/>
         <x:s v="Ale, beer, stout"/>
         <x:s v="Beet and beet pulp"/>
         <x:s v="Cement"/>
         <x:s v="Fertiliser"/>
         <x:s v="Mineral ores"/>
         <x:s v="Petrol and oil"/>
         <x:s v="Wood and cork"/>
         <x:s v="General freight"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="000 Tonnes"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="3789" count="275">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="3789" count="276">
         <x:n v="3385"/>
         <x:n v="229"/>
         <x:n v="271"/>
         <x:n v="757"/>
         <x:n v="254"/>
         <x:n v="640"/>
         <x:n v="268"/>
         <x:s v=""/>
         <x:n v="966"/>
         <x:n v="3478"/>
         <x:n v="208"/>
         <x:n v="307"/>
         <x:n v="794"/>
         <x:n v="282"/>
         <x:n v="612"/>
         <x:n v="261"/>
         <x:n v="1014"/>
         <x:n v="3509"/>
         <x:n v="210"/>
         <x:n v="284"/>
         <x:n v="729"/>
         <x:n v="774"/>
         <x:n v="267"/>
         <x:n v="938"/>
         <x:n v="3789"/>
@@ -13555,50 +13796,51 @@
         <x:n v="578"/>
         <x:n v="339"/>
         <x:n v="59"/>
         <x:n v="540"/>
         <x:n v="299"/>
         <x:n v="63"/>
         <x:n v="178"/>
         <x:n v="581"/>
         <x:n v="334"/>
         <x:n v="58"/>
         <x:n v="189"/>
         <x:n v="291"/>
         <x:n v="174"/>
         <x:n v="346"/>
         <x:n v="449"/>
         <x:n v="37"/>
         <x:n v="140"/>
         <x:n v="415"/>
         <x:n v="252"/>
         <x:n v="114"/>
         <x:n v="419"/>
         <x:n v="161"/>
         <x:n v="344"/>
         <x:n v="129"/>
         <x:n v="220"/>
+        <x:n v="41"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TCA03"/>
     <s v="Principal Commodities Conveyed by Rail"/>
     <s v="1975"/>
     <s v="1975"/>
     <s v="-"/>
     <s v="All commodities"/>
     <s v="000 Tonnes"/>
     <n v="3385"/>
   </r>
   <r>
     <s v="TCA03"/>
     <s v="Principal Commodities Conveyed by Rail"/>
     <s v="1975"/>
     <s v="1975"/>
     <s v="01"/>
     <s v="Ale, beer, stout"/>
@@ -18063,27 +18305,117 @@
     <s v="06"/>
     <s v="Petrol and oil"/>
     <s v="000 Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="TCA03"/>
     <s v="Principal Commodities Conveyed by Rail"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Wood and cork"/>
     <s v="000 Tonnes"/>
     <n v="45"/>
   </r>
   <r>
     <s v="TCA03"/>
     <s v="Principal Commodities Conveyed by Rail"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="General freight"/>
     <s v="000 Tonnes"/>
     <n v="175"/>
   </r>
+  <r>
+    <s v="TCA03"/>
+    <s v="Principal Commodities Conveyed by Rail"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All commodities"/>
+    <s v="000 Tonnes"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="TCA03"/>
+    <s v="Principal Commodities Conveyed by Rail"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Ale, beer, stout"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TCA03"/>
+    <s v="Principal Commodities Conveyed by Rail"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Beet and beet pulp"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TCA03"/>
+    <s v="Principal Commodities Conveyed by Rail"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Cement"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TCA03"/>
+    <s v="Principal Commodities Conveyed by Rail"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Fertiliser"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TCA03"/>
+    <s v="Principal Commodities Conveyed by Rail"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="Mineral ores"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TCA03"/>
+    <s v="Principal Commodities Conveyed by Rail"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="Petrol and oil"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TCA03"/>
+    <s v="Principal Commodities Conveyed by Rail"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="Wood and cork"/>
+    <s v="000 Tonnes"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="TCA03"/>
+    <s v="Principal Commodities Conveyed by Rail"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="General freight"/>
+    <s v="000 Tonnes"/>
+    <n v="96"/>
+  </r>
 </pivotCacheRecords>
 </file>