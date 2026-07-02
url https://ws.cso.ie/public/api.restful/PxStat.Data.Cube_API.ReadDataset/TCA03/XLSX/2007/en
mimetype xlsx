--- v4 (2026-05-18)
+++ v5 (2026-07-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45b2fad698d47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed80d4d2574947eba520da180ccb6fdf.psmdcp" Id="Re22af3c9c3944dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0513ab23cf4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75faa94c112f41f4b98b61640bbb05ee.psmdcp" Id="Rd89956b178b046ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>