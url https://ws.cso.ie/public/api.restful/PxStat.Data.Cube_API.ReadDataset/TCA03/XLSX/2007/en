--- v5 (2026-07-02)
+++ v6 (2026-09-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0513ab23cf4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75faa94c112f41f4b98b61640bbb05ee.psmdcp" Id="Rd89956b178b046ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46749c7d34294215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3ac925d7a984b6f9a59c3d1aeed6c5e.psmdcp" Id="R13db7ee29bd847ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>