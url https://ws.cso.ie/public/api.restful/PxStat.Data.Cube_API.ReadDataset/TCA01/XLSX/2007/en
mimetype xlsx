--- v3 (2026-03-25)
+++ v4 (2026-05-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914e654d99d44909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db88c3be3981453db2788624ff7aa1e1.psmdcp" Id="Rf581b132a78c4f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8b7fdd83ab4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ceb50bd25f334569893b06dcfb793384.psmdcp" Id="Rb3d009ff8b804646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>