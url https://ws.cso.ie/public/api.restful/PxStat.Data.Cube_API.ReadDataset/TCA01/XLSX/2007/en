--- v4 (2026-05-21)
+++ v5 (2026-07-19)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8b7fdd83ab4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ceb50bd25f334569893b06dcfb793384.psmdcp" Id="Rb3d009ff8b804646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045ac38001db4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/644d5e81267d4d1ca5f22a477d5ff1c2.psmdcp" Id="R189f285e406147fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TCA01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Passenger Journeys by Rail (Thousand)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>01/07/2025 11:00:00</x:t>
+    <x:t>24/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Data for 2020 revised in November 2022.&lt;br&gt;Passenger data for DART was included in category Dublin suburban services prior to 2005 No data for International Journeys' prior to 2002 Decrease in passengers in mainline and other services in 2013 is due to the reclassification of Kildare, Navan and Wicklow previously included in mainline and other services now included in Dublin suburban services from 2013. See background notes(https://www.cso.ie/en/methods/transport/railstatistics/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TCA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TORS</x:t>
   </x:si>
   <x:si>
     <x:t>Rail Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -330,50 +330,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -525,189 +528,191 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="44">
+      <items count="45">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
+        <item x="44"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="44">
+      <items count="45">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
+        <item x="44"/>
       </items>
     </pivotField>
     <pivotField name="C02617V03175" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Type of Journey" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H221" totalsRowShown="0">
-  <x:autoFilter ref="A1:H221"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H226" totalsRowShown="0">
+  <x:autoFilter ref="A1:H226"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02617V03175"/>
     <x:tableColumn id="6" name="Type of Journey"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1208,51 +1213,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H221"/>
+  <x:dimension ref="A1:H226"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="35.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -6968,50 +6973,180 @@
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H221" s="0">
         <x:v>1565</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:8">
+      <x:c r="A222" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G222" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H222" s="0">
+        <x:v>55039</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:8">
+      <x:c r="A223" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H223" s="0">
+        <x:v>16049</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:8">
+      <x:c r="A224" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G224" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H224" s="0">
+        <x:v>14267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:8">
+      <x:c r="A225" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G225" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H225" s="0">
+        <x:v>22580</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:8">
+      <x:c r="A226" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G226" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H226" s="0">
+        <x:v>2143</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7057,170 +7192,172 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TCA01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Passenger Journeys by Rail (Thousand)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="44">
+      <x:sharedItems count="45">
         <x:s v="1981"/>
         <x:s v="1982"/>
         <x:s v="1983"/>
         <x:s v="1984"/>
         <x:s v="1985"/>
         <x:s v="1986"/>
         <x:s v="1987"/>
         <x:s v="1988"/>
         <x:s v="1989"/>
         <x:s v="1990"/>
         <x:s v="1991"/>
         <x:s v="1992"/>
         <x:s v="1993"/>
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="44">
+      <x:sharedItems count="45">
         <x:s v="1981"/>
         <x:s v="1982"/>
         <x:s v="1983"/>
         <x:s v="1984"/>
         <x:s v="1985"/>
         <x:s v="1986"/>
         <x:s v="1987"/>
         <x:s v="1988"/>
         <x:s v="1989"/>
         <x:s v="1990"/>
         <x:s v="1991"/>
         <x:s v="1992"/>
         <x:s v="1993"/>
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02617V03175">
       <x:sharedItems count="5">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Journey">
       <x:sharedItems count="5">
         <x:s v="All journeys"/>
         <x:s v="Mainline and other services"/>
         <x:s v="Dublin suburban services"/>
         <x:s v="DART"/>
         <x:s v="International journeys"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="448" maxValue="50664" count="175">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="448" maxValue="55039" count="180">
         <x:n v="15374"/>
         <x:n v="7379"/>
         <x:n v="7995"/>
         <x:s v=""/>
         <x:n v="12813"/>
         <x:n v="6677"/>
         <x:n v="6136"/>
         <x:n v="13027"/>
         <x:n v="6523"/>
         <x:n v="6504"/>
         <x:n v="15560"/>
         <x:n v="6795"/>
         <x:n v="8765"/>
         <x:n v="20090"/>
         <x:n v="6730"/>
         <x:n v="13360"/>
         <x:n v="21735"/>
         <x:n v="6974"/>
         <x:n v="14761"/>
         <x:n v="24895"/>
         <x:n v="7535"/>
         <x:n v="17360"/>
         <x:n v="25485"/>
         <x:n v="7343"/>
         <x:n v="18142"/>
@@ -7352,50 +7489,55 @@
         <x:n v="17930"/>
         <x:n v="4667"/>
         <x:n v="4772"/>
         <x:n v="8044"/>
         <x:n v="448"/>
         <x:n v="17411"/>
         <x:n v="5044"/>
         <x:n v="3989"/>
         <x:n v="7845"/>
         <x:n v="533"/>
         <x:n v="35845"/>
         <x:n v="10338"/>
         <x:n v="8740"/>
         <x:n v="15930"/>
         <x:n v="836"/>
         <x:n v="46066"/>
         <x:n v="13210"/>
         <x:n v="11562"/>
         <x:n v="19944"/>
         <x:n v="1350"/>
         <x:n v="50664"/>
         <x:n v="14660"/>
         <x:n v="13108"/>
         <x:n v="21331"/>
         <x:n v="1565"/>
+        <x:n v="55039"/>
+        <x:n v="16049"/>
+        <x:n v="14267"/>
+        <x:n v="22580"/>
+        <x:n v="2143"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TCA01"/>
     <s v="Passenger Journeys by Rail (Thousand)"/>
     <s v="1981"/>
     <s v="1981"/>
     <s v="-"/>
     <s v="All journeys"/>
     <s v="Number"/>
     <n v="15374"/>
   </r>
   <r>
     <s v="TCA01"/>
     <s v="Passenger Journeys by Rail (Thousand)"/>
     <s v="1981"/>
     <s v="1981"/>
     <s v="01"/>
     <s v="Mainline and other services"/>
@@ -9560,27 +9702,77 @@
     <s v="02"/>
     <s v="Dublin suburban services"/>
     <s v="Number"/>
     <n v="13108"/>
   </r>
   <r>
     <s v="TCA01"/>
     <s v="Passenger Journeys by Rail (Thousand)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="DART"/>
     <s v="Number"/>
     <n v="21331"/>
   </r>
   <r>
     <s v="TCA01"/>
     <s v="Passenger Journeys by Rail (Thousand)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="International journeys"/>
     <s v="Number"/>
     <n v="1565"/>
   </r>
+  <r>
+    <s v="TCA01"/>
+    <s v="Passenger Journeys by Rail (Thousand)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All journeys"/>
+    <s v="Number"/>
+    <n v="55039"/>
+  </r>
+  <r>
+    <s v="TCA01"/>
+    <s v="Passenger Journeys by Rail (Thousand)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Mainline and other services"/>
+    <s v="Number"/>
+    <n v="16049"/>
+  </r>
+  <r>
+    <s v="TCA01"/>
+    <s v="Passenger Journeys by Rail (Thousand)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Dublin suburban services"/>
+    <s v="Number"/>
+    <n v="14267"/>
+  </r>
+  <r>
+    <s v="TCA01"/>
+    <s v="Passenger Journeys by Rail (Thousand)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="DART"/>
+    <s v="Number"/>
+    <n v="22580"/>
+  </r>
+  <r>
+    <s v="TCA01"/>
+    <s v="Passenger Journeys by Rail (Thousand)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="International journeys"/>
+    <s v="Number"/>
+    <n v="2143"/>
+  </r>
 </pivotCacheRecords>
 </file>