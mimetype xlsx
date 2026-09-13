--- v5 (2026-07-19)
+++ v6 (2026-09-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045ac38001db4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/644d5e81267d4d1ca5f22a477d5ff1c2.psmdcp" Id="R189f285e406147fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57351bc8df0494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98656d5515394116991e672c3819c999.psmdcp" Id="Rb0662a692cba4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>