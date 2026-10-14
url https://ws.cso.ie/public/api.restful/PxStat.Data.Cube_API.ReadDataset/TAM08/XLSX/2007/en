--- v3 (2026-08-06)
+++ v4 (2026-10-14)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409877e346234638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88282f7c95034358a80130243314bf80.psmdcp" Id="R8df127d15138490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f498d3e6094ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66d5b0c017d4992a65dfd7e7eaccf21.psmdcp" Id="R9ec5cbffc0a840cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TAM08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Passengers handled by main airports</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/06/2026 11:00:00</x:t>
+    <x:t>19/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Passenger numbers refer to commercial passengers only. Data is subject to revision. &lt;br&gt;Knock airport was closed from April to June 2020 and from February to May 2021 and Cork airport was closed in October 2021.&lt;br&gt;Minor revisions to 2025 data - 16 April 2026.&lt;br&gt;TAM08 replaces TAM06(table/TAM06).</x:t>
+    <x:t>Passenger numbers refer to commercial passengers only. Data is subject to revision. &lt;br&gt;Knock airport was closed from April to June 2020 and from February to May 2021 and Cork airport was closed in October 2021.&lt;br&gt;TAM08 replaces TAM06(table/TAM06).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TAM08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>AS</x:t>
   </x:si>
   <x:si>
     <x:t>Aviation Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -729,50 +729,68 @@
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>202512</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
   <x:si>
     <x:t>202603</x:t>
   </x:si>
   <x:si>
     <x:t>2026 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -924,51 +942,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="87">
+      <items count="90">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1012,54 +1030,57 @@
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="87">
+      <items count="90">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1103,98 +1124,101 @@
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
       </items>
     </pivotField>
     <pivotField name="C02935V03550" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Airport" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H523" totalsRowShown="0">
-  <x:autoFilter ref="A1:H523"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H541" totalsRowShown="0">
+  <x:autoFilter ref="A1:H541"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02935V03550"/>
     <x:tableColumn id="6" name="Airport"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1695,51 +1719,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H523"/>
+  <x:dimension ref="A1:H541"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -15307,50 +15331,518 @@
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H523" s="0">
         <x:v>3423408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="524" spans="1:8">
+      <x:c r="A524" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B524" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C524" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D524" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E524" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F524" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G524" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H524" s="0">
+        <x:v>3110889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="525" spans="1:8">
+      <x:c r="A525" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B525" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C525" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D525" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E525" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F525" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G525" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H525" s="0">
+        <x:v>295072</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="526" spans="1:8">
+      <x:c r="A526" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B526" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C526" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D526" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E526" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F526" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G526" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H526" s="0">
+        <x:v>220714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="527" spans="1:8">
+      <x:c r="A527" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B527" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C527" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D527" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E527" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F527" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G527" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H527" s="0">
+        <x:v>91074</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="528" spans="1:8">
+      <x:c r="A528" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B528" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C528" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D528" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E528" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F528" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G528" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H528" s="0">
+        <x:v>45001</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="529" spans="1:8">
+      <x:c r="A529" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B529" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C529" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D529" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E529" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F529" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G529" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H529" s="0">
+        <x:v>3762750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="530" spans="1:8">
+      <x:c r="A530" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B530" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C530" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D530" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E530" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F530" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G530" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H530" s="0">
+        <x:v>3492194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="531" spans="1:8">
+      <x:c r="A531" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B531" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C531" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D531" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E531" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F531" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G531" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H531" s="0">
+        <x:v>322714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="532" spans="1:8">
+      <x:c r="A532" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B532" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C532" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D532" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E532" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F532" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G532" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H532" s="0">
+        <x:v>242836</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="533" spans="1:8">
+      <x:c r="A533" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B533" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C533" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D533" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E533" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F533" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G533" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H533" s="0">
+        <x:v>98042</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="534" spans="1:8">
+      <x:c r="A534" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B534" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C534" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D534" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E534" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F534" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G534" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H534" s="0">
+        <x:v>47743</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="535" spans="1:8">
+      <x:c r="A535" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B535" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C535" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D535" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E535" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F535" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G535" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H535" s="0">
+        <x:v>4203529</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="536" spans="1:8">
+      <x:c r="A536" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B536" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C536" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D536" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E536" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F536" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G536" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H536" s="0">
+        <x:v>3612889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="537" spans="1:8">
+      <x:c r="A537" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B537" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C537" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D537" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E537" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F537" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G537" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H537" s="0">
+        <x:v>341592</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="538" spans="1:8">
+      <x:c r="A538" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B538" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C538" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D538" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E538" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F538" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G538" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H538" s="0">
+        <x:v>265104</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="539" spans="1:8">
+      <x:c r="A539" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B539" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C539" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D539" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E539" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F539" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G539" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H539" s="0">
+        <x:v>98501</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="540" spans="1:8">
+      <x:c r="A540" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B540" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C540" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D540" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E540" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F540" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G540" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H540" s="0">
+        <x:v>48601</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="541" spans="1:8">
+      <x:c r="A541" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B541" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C541" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D541" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E541" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F541" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G541" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H541" s="0">
+        <x:v>4366687</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -15396,51 +15888,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TAM08C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Passengers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="87">
+      <x:sharedItems count="90">
         <x:s v="201901"/>
         <x:s v="201902"/>
         <x:s v="201903"/>
         <x:s v="201904"/>
         <x:s v="201905"/>
         <x:s v="201906"/>
         <x:s v="201907"/>
         <x:s v="201908"/>
         <x:s v="201909"/>
         <x:s v="201910"/>
         <x:s v="201911"/>
         <x:s v="201912"/>
         <x:s v="202001"/>
         <x:s v="202002"/>
         <x:s v="202003"/>
         <x:s v="202004"/>
         <x:s v="202005"/>
         <x:s v="202006"/>
         <x:s v="202007"/>
         <x:s v="202008"/>
         <x:s v="202009"/>
         <x:s v="202010"/>
         <x:s v="202011"/>
         <x:s v="202012"/>
         <x:s v="202101"/>
@@ -15484,54 +15976,57 @@
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
+        <x:s v="202604"/>
+        <x:s v="202605"/>
+        <x:s v="202606"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="87">
+      <x:sharedItems count="90">
         <x:s v="2019 January"/>
         <x:s v="2019 February"/>
         <x:s v="2019 March"/>
         <x:s v="2019 April"/>
         <x:s v="2019 May"/>
         <x:s v="2019 June"/>
         <x:s v="2019 July"/>
         <x:s v="2019 August"/>
         <x:s v="2019 September"/>
         <x:s v="2019 October"/>
         <x:s v="2019 November"/>
         <x:s v="2019 December"/>
         <x:s v="2020 January"/>
         <x:s v="2020 February"/>
         <x:s v="2020 March"/>
         <x:s v="2020 April"/>
         <x:s v="2020 May"/>
         <x:s v="2020 June"/>
         <x:s v="2020 July"/>
         <x:s v="2020 August"/>
         <x:s v="2020 September"/>
         <x:s v="2020 October"/>
         <x:s v="2020 November"/>
         <x:s v="2020 December"/>
         <x:s v="2021 January"/>
@@ -15575,79 +16070,82 @@
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
+        <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02935V03550">
       <x:sharedItems count="6">
         <x:s v="EIDW"/>
         <x:s v="EICK"/>
         <x:s v="EINN"/>
         <x:s v="EIKN"/>
         <x:s v="EIKY"/>
         <x:s v="EI0M"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Airport">
       <x:sharedItems count="6">
         <x:s v="Dublin"/>
         <x:s v="Cork"/>
         <x:s v="Shannon"/>
         <x:s v="Knock"/>
         <x:s v="Kerry"/>
         <x:s v="All main airports"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="4572041" count="514">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="4572041" count="532">
         <x:n v="2054794"/>
         <x:n v="148939"/>
         <x:n v="87016"/>
         <x:n v="42413"/>
         <x:n v="20829"/>
         <x:n v="2353991"/>
         <x:n v="1993325"/>
         <x:n v="150482"/>
         <x:n v="82497"/>
         <x:n v="45456"/>
         <x:n v="22231"/>
         <x:n v="2293991"/>
         <x:n v="2432195"/>
         <x:n v="174876"/>
         <x:n v="100374"/>
         <x:n v="54700"/>
         <x:n v="25546"/>
         <x:n v="2787691"/>
         <x:n v="2789660"/>
         <x:n v="210510"/>
         <x:n v="128840"/>
         <x:n v="71563"/>
         <x:n v="32171"/>
         <x:n v="3232744"/>
         <x:n v="2965517"/>
@@ -16118,50 +16616,68 @@
         <x:n v="3070158"/>
         <x:n v="2704637"/>
         <x:n v="225506"/>
         <x:n v="157819"/>
         <x:n v="64823"/>
         <x:n v="31541"/>
         <x:n v="3184326"/>
         <x:n v="2477660"/>
         <x:n v="202463"/>
         <x:n v="131514"/>
         <x:n v="51579"/>
         <x:n v="24537"/>
         <x:n v="2887753"/>
         <x:n v="2348443"/>
         <x:n v="203101"/>
         <x:n v="127186"/>
         <x:n v="56054"/>
         <x:n v="25468"/>
         <x:n v="2760252"/>
         <x:n v="2899647"/>
         <x:n v="252065"/>
         <x:n v="168955"/>
         <x:n v="70042"/>
         <x:n v="32699"/>
         <x:n v="3423408"/>
+        <x:n v="3110889"/>
+        <x:n v="295072"/>
+        <x:n v="220714"/>
+        <x:n v="91074"/>
+        <x:n v="45001"/>
+        <x:n v="3762750"/>
+        <x:n v="3492194"/>
+        <x:n v="322714"/>
+        <x:n v="242836"/>
+        <x:n v="98042"/>
+        <x:n v="47743"/>
+        <x:n v="4203529"/>
+        <x:n v="3612889"/>
+        <x:n v="341592"/>
+        <x:n v="265104"/>
+        <x:n v="98501"/>
+        <x:n v="48601"/>
+        <x:n v="4366687"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="201901"/>
     <s v="2019 January"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="2054794"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="201901"/>
     <s v="2019 January"/>
     <s v="EICK"/>
     <s v="Cork"/>
@@ -21346,27 +21862,207 @@
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="70042"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="32699"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
     <n v="3423408"/>
   </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="3110889"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="295072"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="220714"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="91074"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="45001"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="EI0M"/>
+    <s v="All main airports"/>
+    <s v="Number"/>
+    <n v="3762750"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="3492194"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="322714"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="242836"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="98042"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="47743"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="EI0M"/>
+    <s v="All main airports"/>
+    <s v="Number"/>
+    <n v="4203529"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="3612889"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="341592"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="265104"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="98501"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="48601"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="EI0M"/>
+    <s v="All main airports"/>
+    <s v="Number"/>
+    <n v="4366687"/>
+  </r>
 </pivotCacheRecords>
 </file>