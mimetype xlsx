--- v1 (2025-12-19)
+++ v2 (2026-04-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578210dd5f8e495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55eeeea09e604248b17e4c37ea221b06.psmdcp" Id="Rcc956a4189ba4eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41402ef1fcb4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dacf3dc7ad7144e9b908f34344c71d63.psmdcp" Id="R58ad7554e5714219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>