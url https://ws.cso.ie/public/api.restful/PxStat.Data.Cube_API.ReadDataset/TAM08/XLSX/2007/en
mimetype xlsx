--- v2 (2026-04-02)
+++ v3 (2026-08-06)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41402ef1fcb4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dacf3dc7ad7144e9b908f34344c71d63.psmdcp" Id="R58ad7554e5714219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409877e346234638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88282f7c95034358a80130243314bf80.psmdcp" Id="R8df127d15138490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TAM08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Passengers handled by main airports</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>14/11/2025 11:00:00</x:t>
+    <x:t>30/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Passenger numbers refer to commercial passengers only. Data is subject to revision. &lt;br&gt;Knock airport was closed from April to June 2020 and from February to May 2021 and Cork airport was closed in October 2021.&lt;br&gt;Minor revisions to June, August and October 2024 for Knock 14/11/2025.&lt;br&gt;TAM08 replaces TAM06(table/TAM06).</x:t>
+    <x:t>Passenger numbers refer to commercial passengers only. Data is subject to revision. &lt;br&gt;Knock airport was closed from April to June 2020 and from February to May 2021 and Cork airport was closed in October 2021.&lt;br&gt;Minor revisions to 2025 data - 16 April 2026.&lt;br&gt;TAM08 replaces TAM06(table/TAM06).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TAM08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>AS</x:t>
   </x:si>
   <x:si>
     <x:t>Aviation Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -693,50 +693,86 @@
     <x:t>2025 May</x:t>
   </x:si>
   <x:si>
     <x:t>202506</x:t>
   </x:si>
   <x:si>
     <x:t>2025 June</x:t>
   </x:si>
   <x:si>
     <x:t>202507</x:t>
   </x:si>
   <x:si>
     <x:t>2025 July</x:t>
   </x:si>
   <x:si>
     <x:t>202508</x:t>
   </x:si>
   <x:si>
     <x:t>2025 August</x:t>
   </x:si>
   <x:si>
     <x:t>202509</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -888,51 +924,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="81">
+      <items count="87">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -970,54 +1006,60 @@
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="81">
+      <items count="87">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1055,98 +1097,104 @@
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
       </items>
     </pivotField>
     <pivotField name="C02935V03550" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Airport" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H487" totalsRowShown="0">
-  <x:autoFilter ref="A1:H487"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H523" totalsRowShown="0">
+  <x:autoFilter ref="A1:H523"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02935V03550"/>
     <x:tableColumn id="6" name="Airport"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1647,51 +1695,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H487"/>
+  <x:dimension ref="A1:H523"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -12944,103 +12992,103 @@
       </x:c>
     </x:row>
     <x:row r="434" spans="1:8">
       <x:c r="A434" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H434" s="0">
-        <x:v>2181773</x:v>
+        <x:v>2181307</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>195694</x:v>
+        <x:v>195392</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H436" s="0">
-        <x:v>117489</x:v>
+        <x:v>117909</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H437" s="0">
@@ -13074,77 +13122,77 @@
       </x:c>
     </x:row>
     <x:row r="439" spans="1:8">
       <x:c r="A439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H439" s="0">
-        <x:v>2565663</x:v>
+        <x:v>2565315</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:8">
       <x:c r="A440" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H440" s="0">
-        <x:v>2141519</x:v>
+        <x:v>2141294</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H441" s="0">
@@ -13230,103 +13278,103 @@
       </x:c>
     </x:row>
     <x:row r="445" spans="1:8">
       <x:c r="A445" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H445" s="0">
-        <x:v>2544740</x:v>
+        <x:v>2544515</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:8">
       <x:c r="A446" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H446" s="0">
-        <x:v>2610465</x:v>
+        <x:v>2610370</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:8">
       <x:c r="A447" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H447" s="0">
-        <x:v>249255</x:v>
+        <x:v>248717</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:8">
       <x:c r="A448" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H448" s="0">
@@ -13386,103 +13434,103 @@
       </x:c>
     </x:row>
     <x:row r="451" spans="1:8">
       <x:c r="A451" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H451" s="0">
-        <x:v>3097027</x:v>
+        <x:v>3096394</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H452" s="0">
-        <x:v>3079211</x:v>
+        <x:v>3077539</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:8">
       <x:c r="A453" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H453" s="0">
-        <x:v>308809</x:v>
+        <x:v>308579</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:8">
       <x:c r="A454" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H454" s="0">
@@ -13542,129 +13590,129 @@
       </x:c>
     </x:row>
     <x:row r="457" spans="1:8">
       <x:c r="A457" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H457" s="0">
-        <x:v>3709829</x:v>
+        <x:v>3707927</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>3395100</x:v>
+        <x:v>3399451</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>330549</x:v>
+        <x:v>330883</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H460" s="0">
-        <x:v>207350</x:v>
+        <x:v>207338</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H461" s="0">
@@ -13698,103 +13746,103 @@
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H463" s="0">
-        <x:v>4066363</x:v>
+        <x:v>4071036</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H464" s="0">
-        <x:v>3543340</x:v>
+        <x:v>3542879</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H465" s="0">
-        <x:v>354079</x:v>
+        <x:v>354069</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H466" s="0">
@@ -13854,103 +13902,103 @@
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>4266428</x:v>
+        <x:v>4265957</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>3749977</x:v>
+        <x:v>3749033</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H471" s="0">
-        <x:v>377504</x:v>
+        <x:v>377308</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H472" s="0">
@@ -14010,103 +14058,103 @@
       </x:c>
     </x:row>
     <x:row r="475" spans="1:8">
       <x:c r="A475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H475" s="0">
-        <x:v>4527698</x:v>
+        <x:v>4526558</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:8">
       <x:c r="A476" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H476" s="0">
-        <x:v>3783827</x:v>
+        <x:v>3782727</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H477" s="0">
-        <x:v>376041</x:v>
+        <x:v>375850</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H478" s="0">
@@ -14166,103 +14214,103 @@
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H481" s="0">
-        <x:v>4573332</x:v>
+        <x:v>4572041</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:8">
       <x:c r="A482" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H482" s="0">
-        <x:v>3345354</x:v>
+        <x:v>3345021</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H483" s="0">
-        <x:v>321055</x:v>
+        <x:v>320791</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H484" s="0">
@@ -14322,51 +14370,987 @@
       </x:c>
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H487" s="0">
-        <x:v>4003856</x:v>
+        <x:v>4003259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="488" spans="1:8">
+      <x:c r="A488" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B488" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C488" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D488" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E488" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F488" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G488" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H488" s="0">
+        <x:v>3245170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="489" spans="1:8">
+      <x:c r="A489" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B489" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C489" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D489" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E489" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F489" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G489" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H489" s="0">
+        <x:v>306340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="490" spans="1:8">
+      <x:c r="A490" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B490" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C490" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D490" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E490" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F490" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G490" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H490" s="0">
+        <x:v>203392</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="491" spans="1:8">
+      <x:c r="A491" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B491" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C491" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D491" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E491" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F491" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G491" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H491" s="0">
+        <x:v>87539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="492" spans="1:8">
+      <x:c r="A492" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B492" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C492" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D492" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E492" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F492" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G492" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H492" s="0">
+        <x:v>40162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="493" spans="1:8">
+      <x:c r="A493" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B493" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C493" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D493" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E493" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F493" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G493" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H493" s="0">
+        <x:v>3882603</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="494" spans="1:8">
+      <x:c r="A494" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B494" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C494" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D494" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E494" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F494" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G494" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H494" s="0">
+        <x:v>2623498</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="495" spans="1:8">
+      <x:c r="A495" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B495" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C495" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D495" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E495" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F495" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G495" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H495" s="0">
+        <x:v>214611</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="496" spans="1:8">
+      <x:c r="A496" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B496" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C496" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D496" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E496" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F496" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G496" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H496" s="0">
+        <x:v>143161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="497" spans="1:8">
+      <x:c r="A497" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B497" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C497" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D497" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E497" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F497" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G497" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H497" s="0">
+        <x:v>60878</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="498" spans="1:8">
+      <x:c r="A498" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B498" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C498" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D498" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E498" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F498" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G498" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H498" s="0">
+        <x:v>28010</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="499" spans="1:8">
+      <x:c r="A499" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B499" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C499" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D499" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E499" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F499" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G499" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H499" s="0">
+        <x:v>3070158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="500" spans="1:8">
+      <x:c r="A500" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B500" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C500" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D500" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E500" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F500" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G500" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H500" s="0">
+        <x:v>2704637</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="501" spans="1:8">
+      <x:c r="A501" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B501" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C501" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D501" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E501" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F501" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G501" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H501" s="0">
+        <x:v>225506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="502" spans="1:8">
+      <x:c r="A502" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B502" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C502" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D502" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E502" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F502" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G502" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H502" s="0">
+        <x:v>157819</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="503" spans="1:8">
+      <x:c r="A503" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B503" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C503" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D503" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E503" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F503" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G503" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H503" s="0">
+        <x:v>64823</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="504" spans="1:8">
+      <x:c r="A504" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B504" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C504" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D504" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E504" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F504" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G504" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H504" s="0">
+        <x:v>31541</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="505" spans="1:8">
+      <x:c r="A505" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B505" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C505" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D505" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E505" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F505" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G505" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H505" s="0">
+        <x:v>3184326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="506" spans="1:8">
+      <x:c r="A506" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B506" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C506" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D506" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E506" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F506" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G506" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H506" s="0">
+        <x:v>2477660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="507" spans="1:8">
+      <x:c r="A507" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B507" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C507" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D507" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E507" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F507" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G507" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H507" s="0">
+        <x:v>202463</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="508" spans="1:8">
+      <x:c r="A508" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B508" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C508" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D508" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E508" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F508" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G508" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H508" s="0">
+        <x:v>131514</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="509" spans="1:8">
+      <x:c r="A509" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B509" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C509" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D509" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E509" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F509" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G509" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H509" s="0">
+        <x:v>51579</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="510" spans="1:8">
+      <x:c r="A510" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B510" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C510" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D510" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E510" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F510" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G510" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H510" s="0">
+        <x:v>24537</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="511" spans="1:8">
+      <x:c r="A511" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B511" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C511" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D511" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E511" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F511" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G511" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H511" s="0">
+        <x:v>2887753</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="512" spans="1:8">
+      <x:c r="A512" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B512" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C512" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D512" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E512" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F512" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G512" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H512" s="0">
+        <x:v>2348443</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="513" spans="1:8">
+      <x:c r="A513" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B513" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C513" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D513" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E513" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F513" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G513" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H513" s="0">
+        <x:v>203101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="514" spans="1:8">
+      <x:c r="A514" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B514" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C514" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D514" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E514" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F514" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G514" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H514" s="0">
+        <x:v>127186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="515" spans="1:8">
+      <x:c r="A515" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B515" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C515" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D515" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E515" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F515" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G515" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H515" s="0">
+        <x:v>56054</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="516" spans="1:8">
+      <x:c r="A516" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B516" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C516" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D516" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E516" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F516" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G516" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H516" s="0">
+        <x:v>25468</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="517" spans="1:8">
+      <x:c r="A517" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B517" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C517" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D517" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E517" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F517" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G517" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H517" s="0">
+        <x:v>2760252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="518" spans="1:8">
+      <x:c r="A518" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B518" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C518" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D518" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E518" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F518" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G518" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H518" s="0">
+        <x:v>2899647</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="519" spans="1:8">
+      <x:c r="A519" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B519" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C519" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D519" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E519" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F519" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G519" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H519" s="0">
+        <x:v>252065</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="520" spans="1:8">
+      <x:c r="A520" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B520" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C520" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D520" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E520" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F520" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G520" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H520" s="0">
+        <x:v>168955</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="521" spans="1:8">
+      <x:c r="A521" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B521" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C521" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D521" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E521" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F521" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G521" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H521" s="0">
+        <x:v>70042</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="522" spans="1:8">
+      <x:c r="A522" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B522" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C522" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D522" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E522" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F522" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G522" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H522" s="0">
+        <x:v>32699</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="523" spans="1:8">
+      <x:c r="A523" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B523" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C523" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D523" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E523" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F523" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G523" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H523" s="0">
+        <x:v>3423408</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -14412,51 +15396,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TAM08C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Passengers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="81">
+      <x:sharedItems count="87">
         <x:s v="201901"/>
         <x:s v="201902"/>
         <x:s v="201903"/>
         <x:s v="201904"/>
         <x:s v="201905"/>
         <x:s v="201906"/>
         <x:s v="201907"/>
         <x:s v="201908"/>
         <x:s v="201909"/>
         <x:s v="201910"/>
         <x:s v="201911"/>
         <x:s v="201912"/>
         <x:s v="202001"/>
         <x:s v="202002"/>
         <x:s v="202003"/>
         <x:s v="202004"/>
         <x:s v="202005"/>
         <x:s v="202006"/>
         <x:s v="202007"/>
         <x:s v="202008"/>
         <x:s v="202009"/>
         <x:s v="202010"/>
         <x:s v="202011"/>
         <x:s v="202012"/>
         <x:s v="202101"/>
@@ -14494,54 +15478,60 @@
         <x:s v="202309"/>
         <x:s v="202310"/>
         <x:s v="202311"/>
         <x:s v="202312"/>
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
+        <x:s v="202510"/>
+        <x:s v="202511"/>
+        <x:s v="202512"/>
+        <x:s v="202601"/>
+        <x:s v="202602"/>
+        <x:s v="202603"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="81">
+      <x:sharedItems count="87">
         <x:s v="2019 January"/>
         <x:s v="2019 February"/>
         <x:s v="2019 March"/>
         <x:s v="2019 April"/>
         <x:s v="2019 May"/>
         <x:s v="2019 June"/>
         <x:s v="2019 July"/>
         <x:s v="2019 August"/>
         <x:s v="2019 September"/>
         <x:s v="2019 October"/>
         <x:s v="2019 November"/>
         <x:s v="2019 December"/>
         <x:s v="2020 January"/>
         <x:s v="2020 February"/>
         <x:s v="2020 March"/>
         <x:s v="2020 April"/>
         <x:s v="2020 May"/>
         <x:s v="2020 June"/>
         <x:s v="2020 July"/>
         <x:s v="2020 August"/>
         <x:s v="2020 September"/>
         <x:s v="2020 October"/>
         <x:s v="2020 November"/>
         <x:s v="2020 December"/>
         <x:s v="2021 January"/>
@@ -14579,79 +15569,85 @@
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02935V03550">
       <x:sharedItems count="6">
         <x:s v="EIDW"/>
         <x:s v="EICK"/>
         <x:s v="EINN"/>
         <x:s v="EIKN"/>
         <x:s v="EIKY"/>
         <x:s v="EI0M"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Airport">
       <x:sharedItems count="6">
         <x:s v="Dublin"/>
         <x:s v="Cork"/>
         <x:s v="Shannon"/>
         <x:s v="Knock"/>
         <x:s v="Kerry"/>
         <x:s v="All main airports"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="4573332" count="478">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="4572041" count="514">
         <x:n v="2054794"/>
         <x:n v="148939"/>
         <x:n v="87016"/>
         <x:n v="42413"/>
         <x:n v="20829"/>
         <x:n v="2353991"/>
         <x:n v="1993325"/>
         <x:n v="150482"/>
         <x:n v="82497"/>
         <x:n v="45456"/>
         <x:n v="22231"/>
         <x:n v="2293991"/>
         <x:n v="2432195"/>
         <x:n v="174876"/>
         <x:n v="100374"/>
         <x:n v="54700"/>
         <x:n v="25546"/>
         <x:n v="2787691"/>
         <x:n v="2789660"/>
         <x:n v="210510"/>
         <x:n v="128840"/>
         <x:n v="71563"/>
         <x:n v="32171"/>
         <x:n v="3232744"/>
         <x:n v="2965517"/>
@@ -15032,104 +16028,140 @@
         <x:n v="4345300"/>
         <x:n v="3227287"/>
         <x:n v="295093"/>
         <x:n v="190359"/>
         <x:n v="75270"/>
         <x:n v="39779"/>
         <x:n v="3827788"/>
         <x:n v="2998058"/>
         <x:n v="258770"/>
         <x:n v="185302"/>
         <x:n v="70197"/>
         <x:n v="37484"/>
         <x:n v="3549811"/>
         <x:n v="2361378"/>
         <x:n v="200682"/>
         <x:n v="134618"/>
         <x:n v="58955"/>
         <x:n v="26236"/>
         <x:n v="2781869"/>
         <x:n v="2389522"/>
         <x:n v="211360"/>
         <x:n v="142612"/>
         <x:n v="61020"/>
         <x:n v="28438"/>
         <x:n v="2832952"/>
-        <x:n v="2181773"/>
-[...1 lines deleted...]
-        <x:n v="117489"/>
+        <x:n v="2181307"/>
+        <x:n v="195392"/>
+        <x:n v="117909"/>
         <x:n v="49655"/>
         <x:n v="21052"/>
-        <x:n v="2565663"/>
-        <x:n v="2141519"/>
+        <x:n v="2565315"/>
+        <x:n v="2141294"/>
         <x:n v="203407"/>
         <x:n v="119911"/>
         <x:n v="55964"/>
         <x:n v="23939"/>
-        <x:n v="2544740"/>
-[...1 lines deleted...]
-        <x:n v="249255"/>
+        <x:n v="2544515"/>
+        <x:n v="2610370"/>
+        <x:n v="248717"/>
         <x:n v="147298"/>
         <x:n v="62825"/>
         <x:n v="27184"/>
-        <x:n v="3097027"/>
-[...1 lines deleted...]
-        <x:n v="308809"/>
+        <x:n v="3096394"/>
+        <x:n v="3077539"/>
+        <x:n v="308579"/>
         <x:n v="194076"/>
         <x:n v="87171"/>
         <x:n v="40562"/>
-        <x:n v="3709829"/>
-[...2 lines deleted...]
-        <x:n v="207350"/>
+        <x:n v="3707927"/>
+        <x:n v="3399451"/>
+        <x:n v="330883"/>
+        <x:n v="207338"/>
         <x:n v="91900"/>
         <x:n v="41464"/>
-        <x:n v="4066363"/>
-[...1 lines deleted...]
-        <x:n v="354079"/>
+        <x:n v="4071036"/>
+        <x:n v="3542879"/>
+        <x:n v="354069"/>
         <x:n v="232085"/>
         <x:n v="91986"/>
         <x:n v="44938"/>
-        <x:n v="4266428"/>
-[...1 lines deleted...]
-        <x:n v="377504"/>
+        <x:n v="4265957"/>
+        <x:n v="3749033"/>
+        <x:n v="377308"/>
         <x:n v="251252"/>
         <x:n v="99993"/>
         <x:n v="48972"/>
-        <x:n v="4527698"/>
-[...1 lines deleted...]
-        <x:n v="376041"/>
+        <x:n v="4526558"/>
+        <x:n v="3782727"/>
+        <x:n v="375850"/>
         <x:n v="254703"/>
         <x:n v="106255"/>
         <x:n v="52506"/>
-        <x:n v="4573332"/>
-[...1 lines deleted...]
-        <x:n v="321055"/>
+        <x:n v="4572041"/>
+        <x:n v="3345021"/>
+        <x:n v="320791"/>
         <x:n v="210724"/>
         <x:n v="86873"/>
         <x:n v="39850"/>
-        <x:n v="4003856"/>
+        <x:n v="4003259"/>
+        <x:n v="3245170"/>
+        <x:n v="306340"/>
+        <x:n v="203392"/>
+        <x:n v="87539"/>
+        <x:n v="40162"/>
+        <x:n v="3882603"/>
+        <x:n v="2623498"/>
+        <x:n v="214611"/>
+        <x:n v="143161"/>
+        <x:n v="60878"/>
+        <x:n v="28010"/>
+        <x:n v="3070158"/>
+        <x:n v="2704637"/>
+        <x:n v="225506"/>
+        <x:n v="157819"/>
+        <x:n v="64823"/>
+        <x:n v="31541"/>
+        <x:n v="3184326"/>
+        <x:n v="2477660"/>
+        <x:n v="202463"/>
+        <x:n v="131514"/>
+        <x:n v="51579"/>
+        <x:n v="24537"/>
+        <x:n v="2887753"/>
+        <x:n v="2348443"/>
+        <x:n v="203101"/>
+        <x:n v="127186"/>
+        <x:n v="56054"/>
+        <x:n v="25468"/>
+        <x:n v="2760252"/>
+        <x:n v="2899647"/>
+        <x:n v="252065"/>
+        <x:n v="168955"/>
+        <x:n v="70042"/>
+        <x:n v="32699"/>
+        <x:n v="3423408"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="201901"/>
     <s v="2019 January"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="2054794"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="201901"/>
     <s v="2019 January"/>
     <s v="EICK"/>
     <s v="Cork"/>
@@ -19422,559 +20454,919 @@
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="28438"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
     <n v="2832952"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="2181773"/>
+    <n v="2181307"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
-    <n v="195694"/>
+    <n v="195392"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
-    <n v="117489"/>
+    <n v="117909"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="49655"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="21052"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
-    <n v="2565663"/>
+    <n v="2565315"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="2141519"/>
+    <n v="2141294"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
     <n v="203407"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
     <n v="119911"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="55964"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="23939"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
-    <n v="2544740"/>
+    <n v="2544515"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="2610465"/>
+    <n v="2610370"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
-    <n v="249255"/>
+    <n v="248717"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
     <n v="147298"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="62825"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="27184"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
-    <n v="3097027"/>
+    <n v="3096394"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="3079211"/>
+    <n v="3077539"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
-    <n v="308809"/>
+    <n v="308579"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
     <n v="194076"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="87171"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="40562"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
-    <n v="3709829"/>
+    <n v="3707927"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="3395100"/>
+    <n v="3399451"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
-    <n v="330549"/>
+    <n v="330883"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
-    <n v="207350"/>
+    <n v="207338"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="91900"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="41464"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
-    <n v="4066363"/>
+    <n v="4071036"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="3543340"/>
+    <n v="3542879"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
-    <n v="354079"/>
+    <n v="354069"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
     <n v="232085"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="91986"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="44938"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
-    <n v="4266428"/>
+    <n v="4265957"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="3749977"/>
+    <n v="3749033"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
-    <n v="377504"/>
+    <n v="377308"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
     <n v="251252"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="99993"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="48972"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
-    <n v="4527698"/>
+    <n v="4526558"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="3783827"/>
+    <n v="3782727"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
-    <n v="376041"/>
+    <n v="375850"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
     <n v="254703"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="106255"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="52506"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
-    <n v="4573332"/>
+    <n v="4572041"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="3345354"/>
+    <n v="3345021"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
-    <n v="321055"/>
+    <n v="320791"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
     <n v="210724"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="86873"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="39850"/>
   </r>
   <r>
     <s v="TAM08C01"/>
     <s v="Passengers"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="EI0M"/>
     <s v="All main airports"/>
     <s v="Number"/>
-    <n v="4003856"/>
+    <n v="4003259"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="3245170"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="306340"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="203392"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="87539"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="40162"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="EI0M"/>
+    <s v="All main airports"/>
+    <s v="Number"/>
+    <n v="3882603"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="2623498"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="214611"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="143161"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="60878"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="28010"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="EI0M"/>
+    <s v="All main airports"/>
+    <s v="Number"/>
+    <n v="3070158"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="2704637"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="225506"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="157819"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="64823"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="31541"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="EI0M"/>
+    <s v="All main airports"/>
+    <s v="Number"/>
+    <n v="3184326"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="2477660"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="202463"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="131514"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="51579"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="24537"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="EI0M"/>
+    <s v="All main airports"/>
+    <s v="Number"/>
+    <n v="2887753"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="2348443"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="203101"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="127186"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="56054"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="25468"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="EI0M"/>
+    <s v="All main airports"/>
+    <s v="Number"/>
+    <n v="2760252"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="2899647"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="252065"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="168955"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="70042"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="32699"/>
+  </r>
+  <r>
+    <s v="TAM08C01"/>
+    <s v="Passengers"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="EI0M"/>
+    <s v="All main airports"/>
+    <s v="Number"/>
+    <n v="3423408"/>
   </r>
 </pivotCacheRecords>
 </file>