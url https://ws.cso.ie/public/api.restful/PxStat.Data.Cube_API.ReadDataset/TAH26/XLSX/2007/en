--- v2 (2026-03-17)
+++ v3 (2026-06-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3860813c224ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88e4389c85ce4ed2977def39c658e1f0.psmdcp" Id="Rc0776fd35b274cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c89b81b62e74c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8335a75408dd4571a8c717e8e063dbfa.psmdcp" Id="Radd6b1db9e5945c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>