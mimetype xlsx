--- v3 (2026-06-03)
+++ v4 (2026-07-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c89b81b62e74c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8335a75408dd4571a8c717e8e063dbfa.psmdcp" Id="Radd6b1db9e5945c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7589b84eed74e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84d6221975c5484580a69cb7b80b78f9.psmdcp" Id="R60d97e59ba084a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>