--- v4 (2026-07-29)
+++ v5 (2026-09-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7589b84eed74e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84d6221975c5484580a69cb7b80b78f9.psmdcp" Id="R60d97e59ba084a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8d7c5d6e604d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79cfd5bbf0d243f0be550ed9825cbca1.psmdcp" Id="Rab5a8fb4f31b428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Proportion of persons aged 15 and over engaged in atypical work</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Estimates for number of persons where there are less than 30 persons in a cell are too small to be considered reliable. These estimates are presented with a '..' Where there are 30-49 persons in a cell, estimates are considered to have a wider margin of error and should be treated with caution. In the case of rates, these limits apply to the denominator used in generating the rate. In the case of annual changes, both the current year and the preceding year are taken into account when deciding whether the estimate should be suppressed or flagged as having a wider margin of error. Family units may include other persons, with the exception of 'Single Person Households'.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TAH26/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TAH26/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TAH</x:t>
   </x:si>
   <x:si>
     <x:t>Tenure and Households</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Michael Courtney</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>sscu@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -787,51 +787,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TAH26/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TAH26/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">