--- v2 (2026-03-11)
+++ v3 (2026-05-23)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e7e1667d8b4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6019ec390b5943f3a9022902de9c9517.psmdcp" Id="Rb111e5f88d5a4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37fd1065d108435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b454e27f5f748a996d9c5abbf4affe9.psmdcp" Id="Rad96a2a30074422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TAA05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Passengers</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>03/07/2025 11:00:00</x:t>
+    <x:t>16/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>3 July 2025 - Figures for Donegal airport was updated with revised figures for 2024</x:t>
+    <x:t>3 July 2025 - Figures for Donegal airport was updated with revised figures for 2024&lt;br&gt;16 April 2026 - 2024 data for Knock airport revised</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TAA05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>AS</x:t>
   </x:si>
   <x:si>
     <x:t>Aviation Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -282,50 +282,53 @@
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -477,95 +480,97 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="20">
+      <items count="21">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
+        <item x="20"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="20">
+      <items count="21">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
+        <item x="20"/>
       </items>
     </pivotField>
     <pivotField name="C02935V03550" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Airports in Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
@@ -574,52 +579,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H181" totalsRowShown="0">
-  <x:autoFilter ref="A1:H181"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H190" totalsRowShown="0">
+  <x:autoFilter ref="A1:H190"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02935V03550"/>
     <x:tableColumn id="6" name="Airports in Ireland"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1120,51 +1125,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H181"/>
+  <x:dimension ref="A1:H190"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="19.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="9.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5709,51 +5714,51 @@
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>828764</x:v>
+        <x:v>833191</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H177" s="0">
@@ -5839,50 +5844,284 @@
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:8">
+      <x:c r="A182" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G182" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H182" s="0">
+        <x:v>3461453</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:8">
+      <x:c r="A183" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H183" s="0">
+        <x:v>36402926</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:8">
+      <x:c r="A184" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H184" s="0">
+        <x:v>440180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:8">
+      <x:c r="A185" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G185" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H185" s="0">
+        <x:v>945862</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:8">
+      <x:c r="A186" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G186" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H186" s="0">
+        <x:v>2239668</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:8">
+      <x:c r="A187" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G187" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:8">
+      <x:c r="A188" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B188" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E188" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G188" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H188" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:8">
+      <x:c r="A189" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G189" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H189" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:8">
+      <x:c r="A190" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G190" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H190" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -5929,130 +6168,132 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="TAA05"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Passengers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="20">
+      <x:sharedItems count="21">
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="20">
+      <x:sharedItems count="21">
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02935V03550">
       <x:sharedItems count="9">
         <x:s v="EICK"/>
         <x:s v="EIDW"/>
         <x:s v="EIKY"/>
         <x:s v="EIKN"/>
         <x:s v="EINN"/>
         <x:s v="EIDL"/>
         <x:s v="EIIM"/>
         <x:s v="EIWF"/>
         <x:s v="EICA"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Airports in Ireland">
       <x:sharedItems count="9">
         <x:s v="Cork"/>
         <x:s v="Dublin"/>
         <x:s v="Kerry"/>
         <x:s v="Knock"/>
         <x:s v="Shannon"/>
         <x:s v="Donegal"/>
         <x:s v="Inishmore"/>
         <x:s v="Waterford"/>
         <x:s v="Connemara"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="34623260" count="166">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="36402926" count="171">
         <x:n v="2747190"/>
         <x:n v="18504759"/>
         <x:n v="385825"/>
         <x:n v="524648"/>
         <x:n v="3268333"/>
         <x:n v="47793"/>
         <x:n v="12658"/>
         <x:n v="74645"/>
         <x:n v="23126"/>
         <x:n v="3023527"/>
         <x:n v="21265887"/>
         <x:n v="392576"/>
         <x:n v="608296"/>
         <x:n v="3690889"/>
         <x:n v="56731"/>
         <x:n v="9443"/>
         <x:n v="80698"/>
         <x:n v="20006"/>
         <x:n v="3183146"/>
         <x:n v="23307333"/>
         <x:n v="391138"/>
         <x:n v="544042"/>
         <x:n v="3524450"/>
         <x:n v="61410"/>
         <x:n v="12039"/>
@@ -6172,53 +6413,58 @@
         <x:n v="18067"/>
         <x:n v="5020"/>
         <x:n v="0"/>
         <x:n v="8890"/>
         <x:n v="255014"/>
         <x:n v="8266271"/>
         <x:n v="115398"/>
         <x:n v="174027"/>
         <x:n v="322162"/>
         <x:n v="14603"/>
         <x:n v="2238455"/>
         <x:n v="27793345"/>
         <x:n v="355043"/>
         <x:n v="709540"/>
         <x:n v="1421957"/>
         <x:n v="36934"/>
         <x:n v="2798024"/>
         <x:n v="33262941"/>
         <x:n v="414571"/>
         <x:n v="813266"/>
         <x:n v="1897599"/>
         <x:n v="41867"/>
         <x:n v="3068449"/>
         <x:n v="34623260"/>
         <x:n v="412034"/>
-        <x:n v="828764"/>
+        <x:n v="833191"/>
         <x:n v="2050831"/>
         <x:n v="50530"/>
+        <x:n v="3461453"/>
+        <x:n v="36402926"/>
+        <x:n v="440180"/>
+        <x:n v="945862"/>
+        <x:n v="2239668"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
     <n v="2747190"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
@@ -7931,51 +8177,51 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="34623260"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="EIKY"/>
     <s v="Kerry"/>
     <s v="Number"/>
     <n v="412034"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
-    <n v="828764"/>
+    <n v="833191"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
     <n v="2050831"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="EIDL"/>
     <s v="Donegal"/>
     <s v="Number"/>
     <n v="50530"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2024"/>
@@ -7983,27 +8229,117 @@
     <s v="EIIM"/>
     <s v="Inishmore"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="EIWF"/>
     <s v="Waterford"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="EICA"/>
     <s v="Connemara"/>
     <s v="Number"/>
     <s v=""/>
   </r>
+  <r>
+    <s v="TAA05"/>
+    <s v="Passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EICK"/>
+    <s v="Cork"/>
+    <s v="Number"/>
+    <n v="3461453"/>
+  </r>
+  <r>
+    <s v="TAA05"/>
+    <s v="Passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EIDW"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="36402926"/>
+  </r>
+  <r>
+    <s v="TAA05"/>
+    <s v="Passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EIKY"/>
+    <s v="Kerry"/>
+    <s v="Number"/>
+    <n v="440180"/>
+  </r>
+  <r>
+    <s v="TAA05"/>
+    <s v="Passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EIKN"/>
+    <s v="Knock"/>
+    <s v="Number"/>
+    <n v="945862"/>
+  </r>
+  <r>
+    <s v="TAA05"/>
+    <s v="Passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EINN"/>
+    <s v="Shannon"/>
+    <s v="Number"/>
+    <n v="2239668"/>
+  </r>
+  <r>
+    <s v="TAA05"/>
+    <s v="Passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EIDL"/>
+    <s v="Donegal"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TAA05"/>
+    <s v="Passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EIIM"/>
+    <s v="Inishmore"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="TAA05"/>
+    <s v="Passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EIWF"/>
+    <s v="Waterford"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="TAA05"/>
+    <s v="Passengers"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EICA"/>
+    <s v="Connemara"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
 </pivotCacheRecords>
 </file>