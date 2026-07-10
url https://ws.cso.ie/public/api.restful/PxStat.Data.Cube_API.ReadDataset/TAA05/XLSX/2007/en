--- v3 (2026-05-23)
+++ v4 (2026-07-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37fd1065d108435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b454e27f5f748a996d9c5abbf4affe9.psmdcp" Id="Rad96a2a30074422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdeacfce529462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4056ae2e24a40b2a3d2cec16f12dda9.psmdcp" Id="R47bab448583940b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>