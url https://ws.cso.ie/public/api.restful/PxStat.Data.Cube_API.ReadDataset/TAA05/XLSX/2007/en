--- v4 (2026-07-10)
+++ v5 (2026-08-28)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdeacfce529462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4056ae2e24a40b2a3d2cec16f12dda9.psmdcp" Id="R47bab448583940b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98485c82f18a4272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1633ddfdd519443f8a618d88e04d24d1.psmdcp" Id="R0b8d4d2b0e674e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>TAA05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Passengers</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/04/2026 11:00:00</x:t>
+    <x:t>05/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>3 July 2025 - Figures for Donegal airport was updated with revised figures for 2024&lt;br&gt;16 April 2026 - 2024 data for Knock airport revised</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/TAA05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>AS</x:t>
   </x:si>
   <x:si>
     <x:t>Aviation Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -5999,52 +5999,52 @@
         <x:v>2239668</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="H187" s="0" t="s">
-        <x:v>79</x:v>
+      <x:c r="H187" s="0">
+        <x:v>55116</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
@@ -6249,51 +6249,51 @@
         <x:s v="EIDL"/>
         <x:s v="EIIM"/>
         <x:s v="EIWF"/>
         <x:s v="EICA"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Airports in Ireland">
       <x:sharedItems count="9">
         <x:s v="Cork"/>
         <x:s v="Dublin"/>
         <x:s v="Kerry"/>
         <x:s v="Knock"/>
         <x:s v="Shannon"/>
         <x:s v="Donegal"/>
         <x:s v="Inishmore"/>
         <x:s v="Waterford"/>
         <x:s v="Connemara"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="36402926" count="171">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="36402926" count="172">
         <x:n v="2747190"/>
         <x:n v="18504759"/>
         <x:n v="385825"/>
         <x:n v="524648"/>
         <x:n v="3268333"/>
         <x:n v="47793"/>
         <x:n v="12658"/>
         <x:n v="74645"/>
         <x:n v="23126"/>
         <x:n v="3023527"/>
         <x:n v="21265887"/>
         <x:n v="392576"/>
         <x:n v="608296"/>
         <x:n v="3690889"/>
         <x:n v="56731"/>
         <x:n v="9443"/>
         <x:n v="80698"/>
         <x:n v="20006"/>
         <x:n v="3183146"/>
         <x:n v="23307333"/>
         <x:n v="391138"/>
         <x:n v="544042"/>
         <x:n v="3524450"/>
         <x:n v="61410"/>
         <x:n v="12039"/>
@@ -6421,50 +6421,51 @@
         <x:n v="322162"/>
         <x:n v="14603"/>
         <x:n v="2238455"/>
         <x:n v="27793345"/>
         <x:n v="355043"/>
         <x:n v="709540"/>
         <x:n v="1421957"/>
         <x:n v="36934"/>
         <x:n v="2798024"/>
         <x:n v="33262941"/>
         <x:n v="414571"/>
         <x:n v="813266"/>
         <x:n v="1897599"/>
         <x:n v="41867"/>
         <x:n v="3068449"/>
         <x:n v="34623260"/>
         <x:n v="412034"/>
         <x:n v="833191"/>
         <x:n v="2050831"/>
         <x:n v="50530"/>
         <x:n v="3461453"/>
         <x:n v="36402926"/>
         <x:n v="440180"/>
         <x:n v="945862"/>
         <x:n v="2239668"/>
+        <x:n v="55116"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="EICK"/>
     <s v="Cork"/>
     <s v="Number"/>
     <n v="2747190"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="EIDW"/>
     <s v="Dublin"/>
@@ -8287,51 +8288,51 @@
     <s v="2025"/>
     <s v="2025"/>
     <s v="EIKN"/>
     <s v="Knock"/>
     <s v="Number"/>
     <n v="945862"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="EINN"/>
     <s v="Shannon"/>
     <s v="Number"/>
     <n v="2239668"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="EIDL"/>
     <s v="Donegal"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="55116"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="EIIM"/>
     <s v="Inishmore"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="EIWF"/>
     <s v="Waterford"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="TAA05"/>
     <s v="Passengers"/>
     <s v="2025"/>