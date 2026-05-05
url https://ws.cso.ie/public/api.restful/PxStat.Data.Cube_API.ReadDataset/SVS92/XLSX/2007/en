--- v0 (2025-11-03)
+++ v1 (2026-05-05)
@@ -1,97 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b18a7708bb4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdbb882a066042c592f85d66a1e63045.psmdcp" Id="R3fd993f8f8ef4ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074cd189d2a142ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/264b143a7cc64a94a3e417369aed4536.psmdcp" Id="R352c5c60f07b4fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId7"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
-    <x:pivotCache cacheId="0" r:id="rId12"/>
+    <x:pivotCache cacheId="0" r:id="rId10"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS92</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of non-consensual sexual intercourse with a non-partner by their ability to give consent (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/18/2023 11:00:00 AM</x:t>
+    <x:t>18/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Non-consensual sexual intercourse is defined as sexual intercourse where the person was coerced, threatened or forced into having sex. SeeBackground Notes (https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/)for further details.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;Non-consensual sexual intercourse where the adult was able to give consent but did not is defined as experiences where the person experienced non-consensual sexual intercourse but they did not indicate that there was any other factors involved in the episode. &lt;br&gt;Non-consensual sexual intercourse where the person was unable to give consent is defined as sexual intercourse where the person was unable to give consent to the type of sexual violence they experienced or stop what was happening because they were asleep, passed out or under the influence of alcohol and/or drugs. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;The </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">adult was both able and unable to give consent </x:t>
@@ -270,50 +268,53 @@
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All ethnic or cultural backgrounds</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>011</x:t>
   </x:si>
   <x:si>
     <x:t>White Irish</x:t>
   </x:si>
   <x:si>
     <x:t>014</x:t>
   </x:si>
   <x:si>
     <x:t>White Irish Traveller/White Roma/Other White background</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
     <x:t>Black or Black Irish</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>03</x:t>
   </x:si>
   <x:si>
     <x:t>Asian or Asian Irish</x:t>
   </x:si>
   <x:si>
     <x:t>04</x:t>
   </x:si>
   <x:si>
     <x:t>Other including mixed group /background</x:t>
   </x:si>
   <x:si>
     <x:t>SVS92C02</x:t>
   </x:si>
   <x:si>
     <x:t>Adult unable to give consent only</x:t>
   </x:si>
   <x:si>
     <x:t>SVS92C03</x:t>
   </x:si>
   <x:si>
     <x:t>Adult was both able and unable to give consent</x:t>
   </x:si>
@@ -447,273 +448,131 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
-[...38 lines deleted...]
-<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
+<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...175 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02688V03255" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ethnicity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H37" totalsRowShown="0">
   <x:autoFilter ref="A1:H37"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02688V03255"/>
     <x:tableColumn id="6" name="Ethnicity"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -972,61 +831,61 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS92/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS92/XLSX/2007/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId12" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId13" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1202,64 +1061,63 @@
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
-    <x:hyperlink ref="B14" r:id="rId13"/>
-    <x:hyperlink ref="B28" r:id="rId14"/>
+    <x:hyperlink ref="B14" r:id="rId11"/>
+    <x:hyperlink ref="B28" r:id="rId12"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H37"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="57.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="54.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1361,884 +1219,899 @@
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
-    <x:tablePart r:id="rId15"/>
+    <x:tablePart r:id="rId13"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2255,51 +2128,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H37" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="6">
         <x:s v="SVS92C01"/>
         <x:s v="SVS92C02"/>
         <x:s v="SVS92C03"/>
         <x:s v="SVS92C04"/>
         <x:s v="SVS92C05"/>
         <x:s v="SVS92C06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="6">
         <x:s v="Adult able to give consent but did not give it only"/>
         <x:s v="Adult unable to give consent only"/>
         <x:s v="Adult was both able and unable to give consent"/>
         <x:s v="No experience of non-consensual sexual intercourse as an adult"/>
         <x:s v="Not stated"/>
         <x:s v="All persons aged 18 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
@@ -2336,27 +2209,388 @@
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="100" count="14">
         <x:n v="2"/>
         <x:n v="3"/>
         <x:s v=""/>
         <x:n v="0"/>
         <x:n v="1"/>
         <x:n v="84"/>
         <x:n v="85"/>
         <x:n v="88"/>
         <x:n v="44"/>
         <x:n v="11"/>
         <x:n v="9"/>
         <x:n v="12"/>
         <x:n v="51"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS92C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS92C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS92C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS92C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS92C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS92C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS92C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS92C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS92C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS92C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS92C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS92C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS92C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS92C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS92C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS92C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS92C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS92C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS92C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS92C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS92C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS92C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS92C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS92C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="SVS92C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS92C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS92C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS92C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS92C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS92C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="SVS92C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS92C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS92C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS92C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS92C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS92C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>