--- v0 (2025-10-16)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1351959b1f949c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da946eeccb534a58bd6a806b8b1c2216.psmdcp" Id="Rf7b3740b80b945ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a68901dd0c4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea851195f3a34e91931c8598f5106608.psmdcp" Id="Rd4101be9b7df4ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS89</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of non-consensual sexual intercourse with a non-partner by their ability to give consent (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>5/18/2023 11:00:00 AM</x:t>
+    <x:t>18/05/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Non-consensual sexual intercourse is defined as sexual intercourse where the person was coerced, threatened or forced into having sex. SeeBackground Notes (https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/)for further details.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;Non-consensual sexual intercourse where the adult was able to give consent but did not is defined as experiences where the person experienced non-consensual sexual intercourse but they did not indicate that there was any other factors involved in the episode. &lt;br&gt;Non-consensual sexual intercourse where the person was unable to give consent is defined as sexual intercourse where the person was unable to give consent to the type of sexual violence they experienced or stop what was happening because they were asleep, passed out or under the influence of alcohol and/or drugs. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;The </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">adult was both able and unable to give consent </x:t>
@@ -454,203 +454,118 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...151 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04155V04923" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Citizenship" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H19" totalsRowShown="0">
   <x:autoFilter ref="A1:H19"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04155V04923"/>
     <x:tableColumn id="6" name="Citizenship"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -919,51 +834,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS89/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1152,51 +1067,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="57.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1678,51 +1593,51 @@
       <x:c r="E19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1739,51 +1654,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H19" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="6">
         <x:s v="SVS89C01"/>
         <x:s v="SVS89C02"/>
         <x:s v="SVS89C03"/>
         <x:s v="SVS89C04"/>
         <x:s v="SVS89C05"/>
         <x:s v="SVS89C06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="6">
         <x:s v="Adult able to give consent but did not give it only"/>
         <x:s v="Adult unable to give consent only"/>
         <x:s v="Adult was both able and unable to give consent"/>
         <x:s v="No experience of non-consensual sexual intercourse as an adult"/>
         <x:s v="Not stated"/>
         <x:s v="All persons aged 18 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
@@ -1808,27 +1723,208 @@
         <x:s v="Citizenship not stated"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="100" count="8">
         <x:n v="2"/>
         <x:n v="1"/>
         <x:n v="0"/>
         <x:n v="85"/>
         <x:n v="83"/>
         <x:n v="9"/>
         <x:n v="13"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS89C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS89C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Non-irish"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS89C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Citizenship not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS89C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS89C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Non-irish"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS89C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Citizenship not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS89C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS89C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Non-irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS89C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Citizenship not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS89C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Irish"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS89C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Non-irish"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS89C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Citizenship not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS89C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Irish"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS89C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Non-irish"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS89C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Citizenship not stated"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS89C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Irish"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS89C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Non-irish"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS89C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Citizenship not stated"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
+</file>