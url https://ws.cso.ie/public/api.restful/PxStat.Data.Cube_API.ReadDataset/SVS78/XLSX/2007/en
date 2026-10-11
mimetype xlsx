--- v0 (2025-10-16)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758f34c47e284118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85d232e90b6c4662aac3be3c6d0b0742.psmdcp" Id="Rcda2f11a73404d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c6ef097b8d4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7da0c1cb5f364d0fa1d3edc9230fb890.psmdcp" Id="Rc9be6f5e1c54432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS78</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of non-consensual sexual violence with a non-partner by type of experience (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>5/18/2023 11:00:00 AM</x:t>
+    <x:t>18/05/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). SeeBackground Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Sexual violence as an adult is defined in this survey as a range of non-consensual experiences from non-consensual sexual touching to non-consensual sexual intercourse.&lt;br&gt;Definitions for each type of experience are detailed in theBackground Notes.(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) Adults may have experienced more than one type of experience in one sexual violence episode or in many episodes. Note that non-consensual sexual touching refers to someone touching a person’s breasts/genitals without their consent or being made to touch another's breasts/genitals. Non-consensual other sexual contact includes other not specified sexual contact which was attempted or occurred.&lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering the question.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;SeeBackground Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS78/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -457,275 +457,136 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02352V02829" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest level of education attained" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
   <x:autoFilter ref="A1:H73"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02352V02829"/>
     <x:tableColumn id="6" name="Highest level of education attained"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -994,51 +855,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS78/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1227,51 +1088,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="34.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3157,51 +3018,51 @@
       <x:c r="E73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3218,51 +3079,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H73" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="12">
         <x:s v="SVS78C01"/>
         <x:s v="SVS78C02"/>
         <x:s v="SVS78C03"/>
         <x:s v="SVS78C04"/>
         <x:s v="SVS78C05"/>
         <x:s v="SVS78C06"/>
         <x:s v="SVS78C07"/>
         <x:s v="SVS78C08"/>
         <x:s v="SVS78C09"/>
         <x:s v="SVS78C10"/>
         <x:s v="SVS78C11"/>
         <x:s v="SVS78C12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="12">
         <x:s v="Sexual intercourse - Yes"/>
         <x:s v="Sexual intercourse - No"/>
         <x:s v="Sexual intercourse - Not stated"/>
         <x:s v="Attempted sexual intercourse - Yes"/>
         <x:s v="Attempted sexual intercourse - No"/>
@@ -3329,27 +3190,748 @@
         <x:n v="7"/>
         <x:n v="5"/>
         <x:n v="81"/>
         <x:n v="78"/>
         <x:n v="83"/>
         <x:n v="19"/>
         <x:n v="13"/>
         <x:n v="16"/>
         <x:n v="14"/>
         <x:n v="15"/>
         <x:n v="21"/>
         <x:n v="74"/>
         <x:n v="75"/>
         <x:n v="76"/>
         <x:n v="69"/>
         <x:n v="18"/>
         <x:n v="77"/>
         <x:n v="73"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS78C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS78C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS78C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS78C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS78C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS78C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS78C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS78C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS78C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS78C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS78C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS78C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS78C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS78C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS78C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS78C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS78C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS78C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS78C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS78C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS78C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS78C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS78C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS78C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS78C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS78C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS78C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS78C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS78C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS78C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS78C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS78C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS78C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS78C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS78C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS78C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS78C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS78C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS78C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS78C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS78C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS78C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="SVS78C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS78C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS78C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS78C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS78C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS78C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SVS78C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS78C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SVS78C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS78C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS78C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS78C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS78C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS78C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS78C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS78C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS78C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS78C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS78C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="SVS78C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="SVS78C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS78C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS78C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS78C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SVS78C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS78C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS78C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS78C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS78C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS78C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+</pivotCacheRecords>
 </file>