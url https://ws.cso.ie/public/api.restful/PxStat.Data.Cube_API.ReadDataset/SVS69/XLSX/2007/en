--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e3dcb98aa54adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6833a27c15c4453a8b07e31f610986df.psmdcp" Id="Rc724e0deeb694f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4a3d61e6e54283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ac46d8f86a44c03844ec60ce628382a.psmdcp" Id="R8434f19763d949b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Adult experience of sexual violence  with a non-partner (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>18/05/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). SeeBackground Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Sexual violence as an adult is defined in this survey as a range of non-consensual experiences from non-consensual sexual touching to non-consensual sexual intercourse.&lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering the question.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;SeeBackground Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS69/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS69/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -781,51 +781,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS69/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS69/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">