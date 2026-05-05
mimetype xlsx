--- v0 (2025-10-28)
+++ v1 (2026-05-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a9469fd5bf4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cae2fc62bd1e432197ca1b75915d1179.psmdcp" Id="R650bc8e07ca64d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd03a40cc957410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ce20268f2b047a5ba8e5565e7a667bc.psmdcp" Id="R17a766dade094d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS57</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of non-consensual sexual intercourse with a partner by their ability to give consent (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/18/2023 11:00:00 AM</x:t>
+    <x:t>18/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Non-consensual sexual intercourse is defined as sexual intercourse where the person was coerced, threatened or forced into having sex. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;Non-consensual sexual intercourse where the adult was able to give consent but did not is defined as experiences where the person experienced non-consensual sexual intercourse but they did not indicate that there was any other factors involved in the episode. Non-consensual sexual intercourse where the person was unable to give consent is defined as sexual intercourse where the person was unable to give consent to the type of sexual violence they experienced or stop what was happening because they were asleep, passed out or under the influence of alcohol and/or drugs. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;The category 'Adult was both able and unable to give consent' experienced non-consensual sexual intercourse as an adult where they could have given consent but did not or where they could not give consent or stop what was happening as they were incapacitated. Adults may have experienced both types of experience in one sexual violence episode or in many episodes.&lt;br&gt;This not stated category represents the proportion of respondents who did not answer the question. In this voluntary survey, given the particular sensitivities of the questions being asked, respondents could skip questions they did not wish to answer. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Please note other includes not stated</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS57/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -421,227 +421,124 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...175 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02688V03255" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ethnicity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H37" totalsRowShown="0">
   <x:autoFilter ref="A1:H37"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02688V03255"/>
     <x:tableColumn id="6" name="Ethnicity"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -910,51 +807,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS57/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1143,51 +1040,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H37"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="112.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="54.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -2137,51 +2034,51 @@
       <x:c r="E37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2198,51 +2095,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H37" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="6">
         <x:s v="SVS57C01"/>
         <x:s v="SVS57C02"/>
         <x:s v="SVS57C03"/>
         <x:s v="SVS57C04"/>
         <x:s v="SVS57C05"/>
         <x:s v="SVS57C06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="6">
         <x:s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
         <x:s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
         <x:s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
         <x:s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
         <x:s v="Not stated"/>
         <x:s v="All persons aged 18 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
@@ -2282,27 +2179,388 @@
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="100" count="17">
         <x:n v="3"/>
         <x:n v="4"/>
         <x:n v="7"/>
         <x:n v="2"/>
         <x:n v="1"/>
         <x:n v="0"/>
         <x:n v="85"/>
         <x:n v="86"/>
         <x:n v="83"/>
         <x:n v="79"/>
         <x:n v="90"/>
         <x:n v="50"/>
         <x:n v="8"/>
         <x:n v="6"/>
         <x:n v="13"/>
         <x:n v="45"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS57C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS57C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS57C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS57C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS57C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS57C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS57C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS57C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS57C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS57C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS57C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS57C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS57C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS57C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS57C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS57C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS57C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS57C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS57C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS57C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS57C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS57C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS57C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS57C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SVS57C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS57C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS57C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS57C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS57C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS57C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SVS57C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS57C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS57C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS57C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS57C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS57C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>