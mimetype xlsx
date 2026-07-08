--- v0 (2025-10-15)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20447ede6a1f4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4bfdc1ede6d4caab5edc026127518da.psmdcp" Id="R2d579ac890fb4a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4e3bbe811f4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/788ff8f760634b93b88eea5c4eea8e1d.psmdcp" Id="R6a8959c138484877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS52</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of non-consensual sexual intercourse with a partner by their ability to give consent (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>5/18/2023 11:00:00 AM</x:t>
+    <x:t>18/05/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Non-consensual sexual intercourse is defined as sexual intercourse where the person was coerced, threatened or forced into having sex. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;Non-consensual sexual intercourse where the adult was able to give consent but did not is defined as experiences where the person experienced non-consensual sexual intercourse but they did not indicate that there was any other factors involved in the episode. Non-consensual sexual intercourse where the person was unable to give consent is defined as sexual intercourse where the person was unable to give consent to the type of sexual violence they experienced or stop what was happening because they were asleep, passed out or under the influence of alcohol and/or drugs. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;The category 'Adult was both able and unable to give consent' experienced non-consensual sexual intercourse as an adult where they could have given consent but did not or where they could not give consent or stop what was happening as they were incapacitated. Adults may have experienced both types of experience in one sexual violence episode or in many episodes.&lt;br&gt;This not stated category represents the proportion of respondents who did not answer the question. In this voluntary survey, given the particular sensitivities of the questions being asked, respondents could skip questions they did not wish to answer. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS52/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -421,227 +421,124 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...175 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02352V02829" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest level of education attained" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H37" totalsRowShown="0">
   <x:autoFilter ref="A1:H37"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02352V02829"/>
     <x:tableColumn id="6" name="Highest level of education attained"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -910,51 +807,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS52/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1143,51 +1040,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H37"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="112.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="34.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -2137,51 +2034,51 @@
       <x:c r="E37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2198,51 +2095,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H37" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="6">
         <x:s v="SVS52C01"/>
         <x:s v="SVS52C02"/>
         <x:s v="SVS52C03"/>
         <x:s v="SVS52C04"/>
         <x:s v="SVS52C05"/>
         <x:s v="SVS52C06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="6">
         <x:s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
         <x:s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
         <x:s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
         <x:s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
         <x:s v="Not stated"/>
         <x:s v="All persons aged 18 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
@@ -2279,27 +2176,388 @@
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="100" count="14">
         <x:n v="3"/>
         <x:n v="2"/>
         <x:n v="1"/>
         <x:n v="4"/>
         <x:n v="0"/>
         <x:n v="85"/>
         <x:n v="84"/>
         <x:n v="89"/>
         <x:n v="86"/>
         <x:n v="83"/>
         <x:n v="8"/>
         <x:n v="13"/>
         <x:n v="7"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS52C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS52C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS52C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS52C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS52C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS52C01"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS52C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS52C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS52C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS52C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS52C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS52C02"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS52C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS52C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS52C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS52C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS52C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS52C03"/>
+    <s v="Experienced non-consensual sexual intercourse as an adult with a partner - Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS52C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS52C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS52C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS52C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS52C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS52C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult with a partner"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS52C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS52C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS52C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS52C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS52C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS52C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS52C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS52C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS52C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS52C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS52C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS52C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>