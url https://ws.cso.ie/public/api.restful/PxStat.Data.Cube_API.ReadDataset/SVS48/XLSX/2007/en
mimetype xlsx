--- v0 (2025-10-21)
+++ v1 (2026-07-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba26912cd39f4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/720eeed2df23474bad46399073c7d63f.psmdcp" Id="R565dbb3ab31145dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425a433f9b714651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2398858bd374dfe80d9e01e1100142b.psmdcp" Id="R50456f11bc2b4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS48</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of non-consensual sexual violence with a partner by type of experience (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/18/2023 11:00:00 AM</x:t>
+    <x:t>18/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence as an adult is defined in this survey as a range of non-consensual experiences from non-consensual sexual touching to non-consensual sexual intercourse. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Definitions for each type of experience are detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/). Adults may have experienced more than one type of experience in one sexual violence episode or in many episodes. Note that non-consensual sexual touching refers to someone touching a person’s breasts/genitals without their consent or being made to touch another's breasts/genitals. Non-consensual other sexual contact includes other not specified sexual contact which was attempted or occurred.&lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering the question.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;Please note other includes not stated.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS48/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -457,275 +457,136 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02688V03255" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ethnicity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
   <x:autoFilter ref="A1:H73"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02688V03255"/>
     <x:tableColumn id="6" name="Ethnicity"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -994,51 +855,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS48/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1227,51 +1088,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="54.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3157,51 +3018,51 @@
       <x:c r="E73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
         <x:v>45</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3218,51 +3079,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H73" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="12">
         <x:s v="SVS48C01"/>
         <x:s v="SVS48C02"/>
         <x:s v="SVS48C03"/>
         <x:s v="SVS48C04"/>
         <x:s v="SVS48C05"/>
         <x:s v="SVS48C06"/>
         <x:s v="SVS48C07"/>
         <x:s v="SVS48C08"/>
         <x:s v="SVS48C09"/>
         <x:s v="SVS48C10"/>
         <x:s v="SVS48C11"/>
         <x:s v="SVS48C12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="12">
         <x:s v="Sexual intercourse - Yes"/>
         <x:s v="Sexual intercourse - No"/>
         <x:s v="Sexual intercourse - Not stated"/>
         <x:s v="Attempted sexual intercourse - Yes"/>
         <x:s v="Attempted sexual intercourse - No"/>
@@ -3327,27 +3188,748 @@
         <x:n v="6"/>
         <x:n v="13"/>
         <x:n v="45"/>
         <x:n v="11"/>
         <x:n v="84"/>
         <x:n v="81"/>
         <x:n v="76"/>
         <x:n v="87"/>
         <x:n v="52"/>
         <x:n v="16"/>
         <x:n v="12"/>
         <x:n v="14"/>
         <x:n v="82"/>
         <x:n v="89"/>
         <x:n v="80"/>
         <x:n v="77"/>
         <x:n v="91"/>
         <x:n v="53"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS48C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS48C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS48C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS48C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS48C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS48C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS48C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS48C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS48C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS48C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS48C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS48C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SVS48C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS48C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS48C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS48C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS48C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS48C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SVS48C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS48C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS48C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS48C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS48C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS48C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS48C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS48C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS48C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS48C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS48C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS48C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="SVS48C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS48C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS48C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS48C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS48C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS48C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SVS48C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS48C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS48C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS48C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS48C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS48C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS48C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS48C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS48C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS48C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS48C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS48C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SVS48C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS48C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS48C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS48C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS48C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS48C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SVS48C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS48C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS48C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS48C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS48C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS48C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS48C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS48C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS48C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS48C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="SVS48C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="SVS48C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="SVS48C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS48C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS48C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="014"/>
+    <s v="White Irish Traveller/White Roma/Other White background"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS48C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Black or Black Irish"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS48C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Asian or Asian Irish"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS48C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed group /background"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+</pivotCacheRecords>
 </file>