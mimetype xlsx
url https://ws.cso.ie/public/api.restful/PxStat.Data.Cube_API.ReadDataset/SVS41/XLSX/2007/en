--- v0 (2025-10-16)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cde7a24fa7046ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b70e43d86f64026855e61fdb9c9ff5d.psmdcp" Id="Rb9e203117fd04eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891b933ece9c495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/246ca675c9bc43fa922c26c5105b3cd9.psmdcp" Id="Re87b29e622ff4f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS41</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of non-consensual sexual violence with a partner by type of experience (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>5/18/2023 11:00:00 AM</x:t>
+    <x:t>18/05/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence as an adult is defined in this survey as a range of non-consensual experiences from non-consensual sexual touching to non-consensual sexual intercourse. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Definitions for each type of experience are detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/). Adults may have experienced more than one type of experience in one sexual violence episode or in many episodes. Note that non-consensual sexual touching refers to someone touching a person’s breasts/genitals without their consent or being made to touch another's breasts/genitals. Non-consensual other sexual contact includes other not specified sexual contact which was attempted or occurred.&lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering the question. &lt;br&gt;Please note other includes not stated.&lt;br&gt;Please note data may not add to 100% due to rounding issues.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS41/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -439,251 +439,130 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...199 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H37" totalsRowShown="0">
   <x:autoFilter ref="A1:H37"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -952,51 +831,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS41/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1185,51 +1064,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H37"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -2179,51 +2058,51 @@
       <x:c r="E37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
         <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2240,51 +2119,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H37" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="12">
         <x:s v="SVS41C01"/>
         <x:s v="SVS41C02"/>
         <x:s v="SVS41C03"/>
         <x:s v="SVS41C04"/>
         <x:s v="SVS41C05"/>
         <x:s v="SVS41C06"/>
         <x:s v="SVS41C07"/>
         <x:s v="SVS41C08"/>
         <x:s v="SVS41C09"/>
         <x:s v="SVS41C10"/>
         <x:s v="SVS41C11"/>
         <x:s v="SVS41C12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="12">
         <x:s v="Sexual intercourse - Yes"/>
         <x:s v="Sexual intercourse - No"/>
         <x:s v="Sexual intercourse - Not stated"/>
         <x:s v="Attempted sexual intercourse - Yes"/>
         <x:s v="Attempted sexual intercourse - No"/>
@@ -2334,27 +2213,388 @@
         <x:n v="85"/>
         <x:n v="90"/>
         <x:n v="80"/>
         <x:n v="8"/>
         <x:n v="3"/>
         <x:n v="14"/>
         <x:n v="83"/>
         <x:n v="88"/>
         <x:n v="78"/>
         <x:n v="9"/>
         <x:n v="12"/>
         <x:n v="4"/>
         <x:n v="19"/>
         <x:n v="81"/>
         <x:n v="74"/>
         <x:n v="84"/>
         <x:n v="89"/>
         <x:n v="79"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS41C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS41C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS41C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS41C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS41C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS41C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS41C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS41C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS41C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS41C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS41C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS41C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS41C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS41C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS41C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS41C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS41C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS41C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS41C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS41C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS41C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS41C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS41C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS41C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS41C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS41C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS41C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS41C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS41C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS41C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS41C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS41C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS41C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS41C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS41C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS41C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+</pivotCacheRecords>
 </file>