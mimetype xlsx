--- v0 (2025-10-18)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acb3a242df24688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/097bc66f9b904a88ae8095342afd08e6.psmdcp" Id="R42015cb9a28f4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra696612021764ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1242c7aaf71a45ac9f5d2b968de0825c.psmdcp" Id="Rff6068b3e0354fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS40</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of sexual violence with a partner  (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>5/18/2023 11:00:00 AM</x:t>
+    <x:t>18/05/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence is defined in the survey as ranging from non-consensual touching of breasts and/or genitals to non-consensual sexual intercourse.&lt;br&gt;Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this voluntary survey, given the particular sensitivities of the questions being asked, respondents could skip questions they did not wish to answer. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Please note will not say /cannot say includes not stated.&lt;br&gt;Please note data may not add to 100% due to rounding issues.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS40/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -403,203 +403,118 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...151 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04154V04922" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sexual orientation" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H21" totalsRowShown="0">
   <x:autoFilter ref="A1:H21"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04154V04922"/>
     <x:tableColumn id="6" name="Sexual orientation"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -868,51 +783,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS40/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1101,51 +1016,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H21"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="60.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="41.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1679,51 +1594,51 @@
       <x:c r="E21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1740,51 +1655,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H21" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="SVS40C01"/>
         <x:s v="SVS40C02"/>
         <x:s v="SVS40C03"/>
         <x:s v="SVS40C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Experienced sexual violence as an adult with a partner - Yes"/>
         <x:s v="Experienced sexual violence as an adult with a partner - No"/>
         <x:s v="Experienced sexual violence as an adult with a partner - Not stated"/>
         <x:s v="All persons aged 18 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
@@ -1817,27 +1732,228 @@
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2" maxValue="100" count="16">
         <x:n v="15"/>
         <x:n v="19"/>
         <x:n v="37"/>
         <x:n v="18"/>
         <x:n v="2"/>
         <x:n v="79"/>
         <x:n v="69"/>
         <x:n v="58"/>
         <x:n v="73"/>
         <x:n v="46"/>
         <x:n v="6"/>
         <x:n v="12"/>
         <x:n v="5"/>
         <x:n v="9"/>
         <x:n v="53"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS40C01"/>
+    <s v="Experienced sexual violence as an adult with a partner - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Heterosexual"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS40C01"/>
+    <s v="Experienced sexual violence as an adult with a partner - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Gay/lesbian"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS40C01"/>
+    <s v="Experienced sexual violence as an adult with a partner - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Bisexual"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SVS40C01"/>
+    <s v="Experienced sexual violence as an adult with a partner - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Other including asexual /questioning /unsure"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SVS40C01"/>
+    <s v="Experienced sexual violence as an adult with a partner - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Sexual orientation not stated"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS40C02"/>
+    <s v="Experienced sexual violence as an adult with a partner - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Heterosexual"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS40C02"/>
+    <s v="Experienced sexual violence as an adult with a partner - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Gay/lesbian"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SVS40C02"/>
+    <s v="Experienced sexual violence as an adult with a partner - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Bisexual"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="SVS40C02"/>
+    <s v="Experienced sexual violence as an adult with a partner - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Other including asexual /questioning /unsure"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SVS40C02"/>
+    <s v="Experienced sexual violence as an adult with a partner - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Sexual orientation not stated"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="SVS40C03"/>
+    <s v="Experienced sexual violence as an adult with a partner - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Heterosexual"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS40C03"/>
+    <s v="Experienced sexual violence as an adult with a partner - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Gay/lesbian"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS40C03"/>
+    <s v="Experienced sexual violence as an adult with a partner - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Bisexual"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS40C03"/>
+    <s v="Experienced sexual violence as an adult with a partner - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Other including asexual /questioning /unsure"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS40C03"/>
+    <s v="Experienced sexual violence as an adult with a partner - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Sexual orientation not stated"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="SVS40C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Heterosexual"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS40C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Gay/lesbian"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS40C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Bisexual"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS40C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Other including asexual /questioning /unsure"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS40C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Sexual orientation not stated"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
+</file>