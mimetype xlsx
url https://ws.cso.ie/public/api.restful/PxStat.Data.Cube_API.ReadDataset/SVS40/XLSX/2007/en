--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra696612021764ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1242c7aaf71a45ac9f5d2b968de0825c.psmdcp" Id="Rff6068b3e0354fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e958bc0c5a94e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c71df86b4f584fb69bb1119a4a7616df.psmdcp" Id="R41dcacceff594b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>