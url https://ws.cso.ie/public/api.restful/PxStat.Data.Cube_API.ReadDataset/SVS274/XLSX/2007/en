--- v1 (2026-07-01)
+++ v2 (2026-09-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69e09be1d6f4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c128ade7dc7427db7dbe1b7ac62c34e.psmdcp" Id="R0220a2c26212431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf11be928fd4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f041841efde46cdbec593016d2502a4.psmdcp" Id="Ra1c35424f1d44f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Agreement level with the statement "Men may be too embarrassed to say they have been raped" (% of persons aged 18 years and over who did not experience sexual violence in their lifetime or sexual harassment in the last 12 months)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence in their lifetime is defined in this survey as a range of non-consensual experiences from non-contact experiences to non-consensual sexual intercourse. See Background Notes (https://www.cso.ie/en/releasesandpublications/ep/p-svsa/sexualviolencesurvey2022attitudestosexualviolence/backgroundnotes/)for further details. &lt;br&gt;Sexual harassment is defined by unwanted behaviours that a person may have experienced in their daily life, which made the person feel offended, humiliated or intimidated. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsa/sexualviolencesurvey2022attitudestosexualviolence/backgroundnotes/) for further details. Please note data may not add to 100% due to rounding issues. &lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.&lt;br&gt;The age group category classifies the age the respondent was when they answered the survey.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS274/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS274/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -789,51 +789,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS274/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS274/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">