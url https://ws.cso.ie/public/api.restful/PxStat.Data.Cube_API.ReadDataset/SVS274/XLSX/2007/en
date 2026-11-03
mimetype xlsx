--- v2 (2026-09-19)
+++ v3 (2026-11-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf11be928fd4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f041841efde46cdbec593016d2502a4.psmdcp" Id="Ra1c35424f1d44f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86af95c6c0b148fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/644690b088234f2c829e2d9592fb0bcf.psmdcp" Id="R3332cdff3bb94e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Agreement level with the statement "Men may be too embarrassed to say they have been raped" (% of persons aged 18 years and over who did not experience sexual violence in their lifetime or sexual harassment in the last 12 months)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence in their lifetime is defined in this survey as a range of non-consensual experiences from non-contact experiences to non-consensual sexual intercourse. See Background Notes (https://www.cso.ie/en/releasesandpublications/ep/p-svsa/sexualviolencesurvey2022attitudestosexualviolence/backgroundnotes/)for further details. &lt;br&gt;Sexual harassment is defined by unwanted behaviours that a person may have experienced in their daily life, which made the person feel offended, humiliated or intimidated. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsa/sexualviolencesurvey2022attitudestosexualviolence/backgroundnotes/) for further details. Please note data may not add to 100% due to rounding issues. &lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.&lt;br&gt;The age group category classifies the age the respondent was when they answered the survey.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS274/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS274/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -789,51 +789,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS274/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS274/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">