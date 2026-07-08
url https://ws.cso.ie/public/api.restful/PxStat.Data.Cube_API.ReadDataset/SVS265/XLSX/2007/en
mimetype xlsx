--- v0 (2025-10-16)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf4c898d87341a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34cce45d31d64eb7878d4b6b6bb8903b.psmdcp" Id="R728093e9b0414284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5370f965f69d426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1d9c139496c4455bd15bcb84569a96d.psmdcp" Id="R12705606b6d848f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS265</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of stalking with fear of sexual violence by sex of perpetrator (% of persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months where there was only one perpetrator)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/26/2023 11:00:00 AM</x:t>
+    <x:t>26/09/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Stalking with fear of sexual violence is defined in this survey as persistent, unwanted actions that a person may have experienced in their daily life in the last 12 months, which made the person fear that they were at risk of sexual violence. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/) for further details. &lt;br&gt;Previous 12 months refers to the 12 months prior to the respondent completing the Sexual Violence Survey.&lt;br&gt;The perpetrator is the person that did the particular stalking with fear of sexual violence experience to the respondent. Personally identifiable information on the perpetrator was not sought in the survey. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/) for further details.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;.. Sample occurrence too small for estimation.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS265/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -186,50 +186,53 @@
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>SVS265C01</x:t>
   </x:si>
   <x:si>
     <x:t>Sex of perpetrator - Male</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Both sexes</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Male</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>SVS265C02</x:t>
   </x:si>
   <x:si>
     <x:t>Sex of perpetrator - Female</x:t>
   </x:si>
   <x:si>
     <x:t>SVS265C03</x:t>
   </x:si>
   <x:si>
     <x:t>All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months where there was only one perpetrator</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -385,179 +388,112 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...127 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H10" totalsRowShown="0">
   <x:autoFilter ref="A1:H10"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -826,51 +762,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS265/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1059,51 +995,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="138.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1153,243 +1089,249 @@
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1406,51 +1348,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H10" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="SVS265C01"/>
         <x:s v="SVS265C02"/>
         <x:s v="SVS265C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Sex of perpetrator - Male"/>
         <x:s v="Sex of perpetrator - Female"/>
         <x:s v="All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months where there was only one perpetrator"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
@@ -1467,27 +1409,118 @@
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="2" maxValue="100" count="6">
         <x:n v="92"/>
         <x:s v=""/>
         <x:n v="98"/>
         <x:n v="8"/>
         <x:n v="2"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS265C01"/>
+    <s v="Sex of perpetrator - Male"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS265C01"/>
+    <s v="Sex of perpetrator - Male"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS265C01"/>
+    <s v="Sex of perpetrator - Male"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="SVS265C02"/>
+    <s v="Sex of perpetrator - Female"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS265C02"/>
+    <s v="Sex of perpetrator - Female"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS265C02"/>
+    <s v="Sex of perpetrator - Female"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS265C03"/>
+    <s v="All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months where there was only one perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS265C03"/>
+    <s v="All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months where there was only one perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS265C03"/>
+    <s v="All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months where there was only one perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
+</file>