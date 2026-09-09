--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5370f965f69d426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1d9c139496c4455bd15bcb84569a96d.psmdcp" Id="R12705606b6d848f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc453a8385b444753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7981f016b88e4f45ba1109d8290aa5b3.psmdcp" Id="Rd37e986cb04644ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>