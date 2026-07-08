--- v0 (2025-10-22)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a21dee52d9431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5188327682a4396b47f93ec1ee58eb5.psmdcp" Id="R060b3102e4314dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a275d3dfc154c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e11875d9e8f46ee97387a82ebc361c3.psmdcp" Id="R51f4593af7624a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS264</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of stalking with fear of sexual violence in the previous 12 months by number of perpetrators involved (% of persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/26/2023 11:00:00 AM</x:t>
+    <x:t>26/09/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Stalking with fear of sexual violence is defined in this survey as persistent, unwanted actions that a person may have experienced in their daily life in the last 12 months, which made the person fear that they were at risk of sexual violence. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/) for further details. &lt;br&gt;Previous 12 months refers to the 12 months prior to the respondent completing the Sexual Violence Survey.&lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.&lt;br&gt;The perpetrator is the person that did the particular stalking experience to the respondent. Personally identifiable information on the perpetrator was not sought in the survey. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/) for further details.&lt;br&gt;.. Sample occurrence too small for estimation.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS264/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -186,50 +186,53 @@
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>SVS264C01</x:t>
   </x:si>
   <x:si>
     <x:t>Number of perpetrators - One</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Both sexes</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Male</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>SVS264C02</x:t>
   </x:si>
   <x:si>
     <x:t>Number of perpetrators - More than one</x:t>
   </x:si>
   <x:si>
     <x:t>SVS264C03</x:t>
   </x:si>
   <x:si>
     <x:t>Number of perpetrators - Not stated</x:t>
   </x:si>
   <x:si>
     <x:t>SVS264C04</x:t>
   </x:si>
   <x:si>
     <x:t>All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months</x:t>
   </x:si>
@@ -391,187 +394,114 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...135 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H13" totalsRowShown="0">
   <x:autoFilter ref="A1:H13"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -840,51 +770,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS264/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1073,51 +1003,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="103.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1167,318 +1097,327 @@
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1495,51 +1434,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H13" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="SVS264C01"/>
         <x:s v="SVS264C02"/>
         <x:s v="SVS264C03"/>
         <x:s v="SVS264C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Number of perpetrators - One"/>
         <x:s v="Number of perpetrators - More than one"/>
         <x:s v="Number of perpetrators - Not stated"/>
         <x:s v="All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
@@ -1559,27 +1498,148 @@
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="1" maxValue="100" count="7">
         <x:n v="96"/>
         <x:s v=""/>
         <x:n v="97"/>
         <x:n v="3"/>
         <x:n v="2"/>
         <x:n v="1"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS264C01"/>
+    <s v="Number of perpetrators - One"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="SVS264C01"/>
+    <s v="Number of perpetrators - One"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS264C01"/>
+    <s v="Number of perpetrators - One"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="SVS264C02"/>
+    <s v="Number of perpetrators - More than one"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS264C02"/>
+    <s v="Number of perpetrators - More than one"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS264C02"/>
+    <s v="Number of perpetrators - More than one"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS264C03"/>
+    <s v="Number of perpetrators - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS264C03"/>
+    <s v="Number of perpetrators - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS264C03"/>
+    <s v="Number of perpetrators - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS264C04"/>
+    <s v="All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS264C04"/>
+    <s v="All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS264C04"/>
+    <s v="All persons aged 18 years and over who experienced stalking with fear of sexual violence in the previous 12 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
+</file>