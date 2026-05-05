--- v0 (2025-11-02)
+++ v1 (2026-05-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1e37f5b5ea43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c47c3a903eaf48b8a31ca3739cb31469.psmdcp" Id="R6e5fcc710a514a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6d6a43cd254c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c47c67d23b343419a58b06c39851527.psmdcp" Id="Rfcfdd0283de94080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS261</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Those who experienced sexual harassment in the previous 12 months and disclosed to others by who they disclosed to (% of persons aged 18 years and over who experienced sexual harassment in the previous 12 months and disclosed)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/26/2023 11:00:00 AM</x:t>
+    <x:t>26/09/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual harassment is defined in this survey as unwanted behaviours that a person may have experienced in their daily life in the last 12 months, which made the person feel offended, humiliated or intimidated. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/) for further details. &lt;br&gt;Previous 12 months refers to the 12 months prior to the respondent completing the Sexual Violence Survey.&lt;br&gt;Disclosure is defined as the person told one person or many persons or an organisation/group about at least one experience of sexual harassment experienced in the previous 12 months. Persons may have experienced sexual harassment in one harassment episode or in many episodes. If there were multiple experiences of sexual harassment the person was asked to share details on whether they disclosed the harassment experience that affected them the most.&lt;br&gt;Please note respondents could select more than one category as they could have disclosed to more than one person. &lt;br&gt;Police refers to the Gardaí or other relevant policing authority as the experience may have occurred in a different policing jurisdiction than Ireland.&lt;br&gt;The age group category classifies the age the respondent was when they answered the survey.&lt;br&gt;.. Sample occurrence too small for estimation.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS261/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -210,50 +210,53 @@
     <x:t>18 - 24 years</x:t>
   </x:si>
   <x:si>
     <x:t>415</x:t>
   </x:si>
   <x:si>
     <x:t>25- 34 years</x:t>
   </x:si>
   <x:si>
     <x:t>465</x:t>
   </x:si>
   <x:si>
     <x:t>35 - 44 years</x:t>
   </x:si>
   <x:si>
     <x:t>500</x:t>
   </x:si>
   <x:si>
     <x:t>45 - 54 years</x:t>
   </x:si>
   <x:si>
     <x:t>535</x:t>
   </x:si>
   <x:si>
     <x:t>55 - 64 years</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>575</x:t>
   </x:si>
   <x:si>
     <x:t>65 years and over</x:t>
   </x:si>
   <x:si>
     <x:t>SVS261C02</x:t>
   </x:si>
   <x:si>
     <x:t>Who they disclosed to - Friend</x:t>
   </x:si>
   <x:si>
     <x:t>SVS261C03</x:t>
   </x:si>
   <x:si>
     <x:t>Who they disclosed to - Your superior /boss</x:t>
   </x:si>
   <x:si>
     <x:t>SVS261C04</x:t>
   </x:si>
   <x:si>
     <x:t>Who they disclosed to - The superior /boss of the perpetrator</x:t>
   </x:si>
@@ -427,235 +430,126 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...183 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H43" totalsRowShown="0">
   <x:autoFilter ref="A1:H43"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V02508"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -924,51 +818,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS261/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1157,51 +1051,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H43"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="56.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1355,967 +1249,1003 @@
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H14" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B15" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="E15" s="0" t="s">
+      <x:c r="G15" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H17" s="0">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="0">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H42" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2332,51 +2262,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H43" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="6">
         <x:s v="SVS261C01"/>
         <x:s v="SVS261C02"/>
         <x:s v="SVS261C03"/>
         <x:s v="SVS261C04"/>
         <x:s v="SVS261C05"/>
         <x:s v="SVS261C06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="6">
         <x:s v="Who they disclosed to - Family member"/>
         <x:s v="Who they disclosed to - Friend"/>
         <x:s v="Who they disclosed to - Your superior /boss"/>
         <x:s v="Who they disclosed to - The superior /boss of the perpetrator"/>
         <x:s v="Who they disclosed to - Police"/>
         <x:s v="Who they disclosed to - Someone else"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
@@ -2423,27 +2353,448 @@
         <x:s v=""/>
         <x:n v="67"/>
         <x:n v="88"/>
         <x:n v="70"/>
         <x:n v="55"/>
         <x:n v="47"/>
         <x:n v="7"/>
         <x:n v="4"/>
         <x:n v="8"/>
         <x:n v="6"/>
         <x:n v="17"/>
         <x:n v="3"/>
         <x:n v="9"/>
         <x:n v="2"/>
         <x:n v="13"/>
         <x:n v="11"/>
         <x:n v="10"/>
         <x:n v="12"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS261C01"/>
+    <s v="Who they disclosed to - Family member"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SVS261C01"/>
+    <s v="Who they disclosed to - Family member"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SVS261C01"/>
+    <s v="Who they disclosed to - Family member"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SVS261C01"/>
+    <s v="Who they disclosed to - Family member"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="SVS261C01"/>
+    <s v="Who they disclosed to - Family member"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="SVS261C01"/>
+    <s v="Who they disclosed to - Family member"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C01"/>
+    <s v="Who they disclosed to - Family member"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C02"/>
+    <s v="Who they disclosed to - Friend"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="SVS261C02"/>
+    <s v="Who they disclosed to - Friend"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS261C02"/>
+    <s v="Who they disclosed to - Friend"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SVS261C02"/>
+    <s v="Who they disclosed to - Friend"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="SVS261C02"/>
+    <s v="Who they disclosed to - Friend"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="SVS261C02"/>
+    <s v="Who they disclosed to - Friend"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C02"/>
+    <s v="Who they disclosed to - Friend"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C03"/>
+    <s v="Who they disclosed to - Your superior /boss"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS261C03"/>
+    <s v="Who they disclosed to - Your superior /boss"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS261C03"/>
+    <s v="Who they disclosed to - Your superior /boss"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS261C03"/>
+    <s v="Who they disclosed to - Your superior /boss"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS261C03"/>
+    <s v="Who they disclosed to - Your superior /boss"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS261C03"/>
+    <s v="Who they disclosed to - Your superior /boss"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C03"/>
+    <s v="Who they disclosed to - Your superior /boss"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C04"/>
+    <s v="Who they disclosed to - The superior /boss of the perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS261C04"/>
+    <s v="Who they disclosed to - The superior /boss of the perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS261C04"/>
+    <s v="Who they disclosed to - The superior /boss of the perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS261C04"/>
+    <s v="Who they disclosed to - The superior /boss of the perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS261C04"/>
+    <s v="Who they disclosed to - The superior /boss of the perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS261C04"/>
+    <s v="Who they disclosed to - The superior /boss of the perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C04"/>
+    <s v="Who they disclosed to - The superior /boss of the perpetrator"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C05"/>
+    <s v="Who they disclosed to - Police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS261C05"/>
+    <s v="Who they disclosed to - Police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS261C05"/>
+    <s v="Who they disclosed to - Police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS261C05"/>
+    <s v="Who they disclosed to - Police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS261C05"/>
+    <s v="Who they disclosed to - Police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS261C05"/>
+    <s v="Who they disclosed to - Police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C05"/>
+    <s v="Who they disclosed to - Police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C06"/>
+    <s v="Who they disclosed to - Someone else"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS261C06"/>
+    <s v="Who they disclosed to - Someone else"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS261C06"/>
+    <s v="Who they disclosed to - Someone else"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS261C06"/>
+    <s v="Who they disclosed to - Someone else"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS261C06"/>
+    <s v="Who they disclosed to - Someone else"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS261C06"/>
+    <s v="Who they disclosed to - Someone else"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS261C06"/>
+    <s v="Who they disclosed to - Someone else"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+</pivotCacheRecords>
 </file>