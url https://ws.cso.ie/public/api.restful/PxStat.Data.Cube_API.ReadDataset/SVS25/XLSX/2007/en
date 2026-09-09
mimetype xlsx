--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de6991d72284592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66aa3abab05c404395118d2f51f87c72.psmdcp" Id="Rd0488cf9201e48da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec3629a327c4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07ff95ad54fa4d89b09e6dc582ed4846.psmdcp" Id="R63cc324379634d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Adult experience of sexual violence (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>18/05/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence is defined in the survey as ranging from non-consensual touching of breasts and/or genitals to non-consensual sexual intercourse.&lt;br&gt;Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Experience of sexual violence in their lifetime refers to those who experienced sexual violence at least once in their lifetime, whether as an adult or as a child or both. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this voluntary survey, given the particular sensitivities of the questions being asked, respondents could skip questions they did not wish to answer. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.&lt;br&gt;Please note data may not add to 100% due to rounding issues</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS25/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS25/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -749,51 +749,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS25/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS25/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">